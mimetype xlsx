--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -457,77 +457,71 @@
           <t>49000</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>просп. Кірова, 50-Г</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-231-38-79</t>
+          <t>+38(050)-451-36-85</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>dtsh.osou@ukr.net</t>
         </is>
       </c>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Олейников Сергій Семенович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Осадчій Станіслав Борисович</t>
+        </is>
+      </c>
+      <c r="U3" s="8"/>
+      <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровський центр професійно-технічної освіти державної служби зайнятості</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>2872</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровський центр ПТО ДСЗ</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Dnepropetrovsk center of vocational education state employment</t>
         </is>
       </c>
       <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
         <v>2000</v>
       </c>
@@ -556,51 +550,51 @@
           <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Савченка, 12</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>+38(080)-021-97-35</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
-          <t>dcpto@ukr.net</t>
+          <t>dcpto@dnpocz.gov.ua</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>cpto.dp.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Сидорчук Лариса Володимирівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>ДОЧІРНЄ ПІДПРИЄМСТВО "ДНІПРОПЕТРОВСЬКИЙ НАВЧАЛЬНО-КУРСОВИЙ КОМБІНАТ "МОНОЛІТ" ДЕРЖАВНОГО АКЦІОНЕРНОГО ТОВАРИСТВА "БУДІВЕЛЬНА КОМПАНІЯ "УКРБУД"</t>
         </is>