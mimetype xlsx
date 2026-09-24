--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -2324,51 +2324,51 @@
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
           <t>просп. Богдана Хмельницького, 23</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
           <t>(056)749-60-32</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
           <t>dbmk1870@gmail.com</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
           <t>dbmk.dp.ua</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
           <t>Попович Наталія Олексіївна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Дніпропетровський фаховий мистецько-художній коледж культури" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>474</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t>КЗ "ДФМХКК" ДОР"</t>
         </is>
       </c>