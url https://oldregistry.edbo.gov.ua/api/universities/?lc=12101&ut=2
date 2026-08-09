--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -828,58 +828,52 @@
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>+38 (050) 454-22-97</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>prplicey@meta.ua</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>www.prpl.dp.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Коваленко Андрій Іванович</t>
         </is>
       </c>
-      <c r="U7" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U7" s="8"/>
+      <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Міжрегіональне вище професійне училище з поліграфії та інформаційних технологій"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>2126</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "МВПУ ПІТ"</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t>State educational establishment "Interregional higher professional school of polygraphy and information technologies</t>
         </is>
       </c>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
         <v>1920</v>
       </c>
@@ -1104,654 +1098,644 @@
         <is>
           <t>drcpto2@gmail.com</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>http://drcpto.org.ua/</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Біла Оксана Вячеславівна</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Дніпровський центр професійно-технічної освіти"</t>
+          <t>ДЕРЖАВНИЙ ПРОФЕСІЙНО–ТЕХНІЧНИЙ НАВЧАЛЬНИЙ ЗАКЛАД "ДНІПРОВСЬКИЙ ЦЕНТР ПРОФЕСІЙНОЇ ОСВІТИ"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
-          <t>ДПТЗ "Дніпровський ЦПТО"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ДПТНЗ "ДЦПО"</t>
+        </is>
+      </c>
+      <c r="E11" s="5"/>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K11" s="7" t="inlineStr">
         <is>
-          <t>51000</t>
+          <t>49108</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
-          <t>UA12020310010078504</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
-          <t>с-ще Царичанка</t>
+          <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
-          <t>вул. Соборна, 47</t>
+          <t>вул. Верещагіна, 103</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>+380986334811</t>
+          <t>+380971593958</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
-          <t>dneprnvc@ukr.net</t>
+          <t>derg.dcpo@gmail.com</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
-          <t>www.dnvcpprmgz.org.ua</t>
+          <t>www. dcpo.dp.ua</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Стрілець Олександр Іванович</t>
+          <t>Логвиненко Віктор Дмитрович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>ДЕРЖАВНИЙ ПРОФЕСІЙНО–ТЕХНІЧНИЙ НАВЧАЛЬНИЙ ЗАКЛАД "ДНІПРОВСЬКИЙ ЦЕНТР ПРОФЕСІЙНОЇ ОСВІТИ"</t>
+          <t>ДНІПРОВСЬКА ФІЛІЯ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ГАЗОРОЗПОДІЛЬНІ МЕРЕЖІ УКРАЇНИ"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>2155</v>
-[...1 lines deleted...]
-      <c r="C12" s="6"/>
+        <v>6914</v>
+      </c>
+      <c r="C12" s="6" t="n">
+        <v>6833</v>
+      </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "ДЦПО"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="7"/>
       <c r="G12" s="6" t="n">
-        <v>1944</v>
+        <v>2023</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J12" s="5"/>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>49108</t>
+          <t>49101</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
-          <t>вул. Верещагіна, 103</t>
+          <t>вул. Олександра Кониського, 5</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>+380971593958</t>
+          <t>(056)745-50-11</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
-          <t>derg.dcpo@gmail.com</t>
+          <t>office.dp@grmu.com.ua</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
-          <t>www. dcpo.dp.ua</t>
+          <t>https://dp.grmu.com.ua</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Логвиненко Віктор Дмитрович</t>
+          <t>Поп`юк Богдан Степанович</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>ДНІПРОВСЬКА ФІЛІЯ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ГАЗОРОЗПОДІЛЬНІ МЕРЕЖІ УКРАЇНИ"</t>
+          <t>Дніпропетровська об`єднана технічна школа Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>6914</v>
-[...3 lines deleted...]
-      </c>
+        <v>3938</v>
+      </c>
+      <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">
-        <v>2023</v>
+        <v>2000</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J13" s="5"/>
+      <c r="J13" s="5" t="inlineStr">
+        <is>
+          <t>Товариство сприяння обороні України</t>
+        </is>
+      </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
-          <t>49101</t>
+          <t>49083</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
-          <t>вул. Олександра Кониського, 5</t>
+          <t>просп. Слобожанський, 35</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>(056)745-50-11</t>
+          <t>093-397-25-59; 093-320-70-91; 093-397-25-54</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
-          <t>office.dp@grmu.com.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>dotsh@ukr.net</t>
+        </is>
+      </c>
+      <c r="R13" s="5"/>
       <c r="S13" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов'язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Поп`юк Богдан Степанович</t>
+          <t>Олейников Сергій Семенович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Дніпропетровська об`єднана технічна школа Товариства сприяння обороні України</t>
+          <t>Дніпропетровська технічна школа Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>3938</v>
+        <v>4236</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ДТШ ТСОУ</t>
         </is>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="7"/>
       <c r="G14" s="6" t="n">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t>Товариство сприяння обороні України</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>49083</t>
+          <t>49000</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
-          <t>просп. Слобожанський, 35</t>
+          <t>просп. Кірова, 50-Г</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>093-397-25-59; 093-320-70-91; 093-397-25-54</t>
+          <t>+38(050)-451-36-85</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
-          <t>dotsh@ukr.net</t>
+          <t>dtsh.osou@ukr.net</t>
         </is>
       </c>
       <c r="R14" s="5"/>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Олейников Сергій Семенович</t>
+          <t>Осадчій Станіслав Борисович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Дніпропетровська технічна школа Товариства сприяння обороні України</t>
+          <t>Дніпропетровський центр професійно-технічної освіти державної служби зайнятості</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>4236</v>
+        <v>2872</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
-          <t>ДТШ ТСОУ</t>
-[...2 lines deleted...]
-      <c r="E15" s="5"/>
+          <t>Дніпропетровський центр ПТО ДСЗ</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>Dnepropetrovsk center of vocational education state employment</t>
+        </is>
+      </c>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>Товариство сприяння обороні України</t>
+          <t>Міністерство економіки України</t>
         </is>
       </c>
       <c r="K15" s="7" t="inlineStr">
         <is>
-          <t>49000</t>
+          <t>49006</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
           <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
-          <t>просп. Кірова, 50-Г</t>
+          <t>вул. Савченка, 12</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-231-38-79</t>
+          <t>+38(080)-021-97-35</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
-          <t>dtsh.osou@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R15" s="5"/>
+          <t>dcpto@dnpocz.gov.ua</t>
+        </is>
+      </c>
+      <c r="R15" s="5" t="inlineStr">
+        <is>
+          <t>cpto.dp.ua</t>
+        </is>
+      </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
-          <t>Олейников Сергій Семенович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Сидорчук Лариса Володимирівна</t>
+        </is>
+      </c>
+      <c r="U15" s="8"/>
+      <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Дніпропетровський центр професійно-технічної освіти державної служби зайнятості</t>
+          <t>ДОЧІРНЄ ПІДПРИЄМСТВО "ДНІПРОПЕТРОВСЬКИЙ НАВЧАЛЬНО-КУРСОВИЙ КОМБІНАТ "МОНОЛІТ" ДЕРЖАВНОГО АКЦІОНЕРНОГО ТОВАРИСТВА "БУДІВЕЛЬНА КОМПАНІЯ "УКРБУД"</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>2872</v>
+        <v>4710</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
-          <t>Дніпропетровський центр ПТО ДСЗ</t>
-[...6 lines deleted...]
-      </c>
+          <t>ДП "ДНІПРОПЕТРОВСЬКИЙ НАВЧАЛЬНО-КУРСОВИЙ КОМБІНАТ "МОНОЛІТ"</t>
+        </is>
+      </c>
+      <c r="E16" s="5"/>
       <c r="F16" s="7"/>
       <c r="G16" s="6" t="n">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I16" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J16" s="5"/>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>49006</t>
+          <t>49000</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
           <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
-          <t>вул. Савченка, 12</t>
+          <t>вул. Юрія Савченка, 97</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>+38(080)-021-97-35</t>
+          <t>+380(56)-785-04-41</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
-          <t>dcpto@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>dykk@telemost.dp.ua</t>
+        </is>
+      </c>
+      <c r="R16" s="5"/>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Сидорчук Лариса Володимирівна</t>
+          <t>Хачко Наталія Сергіївна</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>ДОЧІРНЄ ПІДПРИЄМСТВО "ДНІПРОПЕТРОВСЬКИЙ НАВЧАЛЬНО-КУРСОВИЙ КОМБІНАТ "МОНОЛІТ" ДЕРЖАВНОГО АКЦІОНЕРНОГО ТОВАРИСТВА "БУДІВЕЛЬНА КОМПАНІЯ "УКРБУД"</t>
+          <t>Заклад професійної освіти "Дніпровський професійний технологічний коледж"</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>4710</v>
+        <v>2154</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>ДП "ДНІПРОПЕТРОВСЬКИЙ НАВЧАЛЬНО-КУРСОВИЙ КОМБІНАТ "МОНОЛІТ"</t>
+          <t>ЗПО "Дніпровський ПТК"</t>
         </is>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
-        <v>2005</v>
+        <v>1943</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J17" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K17" s="7" t="inlineStr">
         <is>
-          <t>49000</t>
+          <t>51000</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020310010078504</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
-          <t>м. Дніпро</t>
+          <t>с-ще Царичанка</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>вул. Юрія Савченка, 97</t>
+          <t>вул. Соборна, 47</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-785-04-41</t>
+          <t>+380986334811</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
-          <t>dykk@telemost.dp.ua</t>
-[...2 lines deleted...]
-      <c r="R17" s="5"/>
+          <t>dneprnvc@ukr.net</t>
+        </is>
+      </c>
+      <c r="R17" s="5" t="inlineStr">
+        <is>
+          <t>www.dnvcpprmgz.org.ua</t>
+        </is>
+      </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Хачко Наталія Сергіївна</t>
+          <t>Стрілець Олександр Іванович</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>КОМУНАЛЬНА УСТАНОВА "ЦЕНТР ПРОФЕСІЙНОГО РОЗВИТКУ "ОСВІТНЯ ТРАЄКТОРІЯ" ДНІПРОВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>6707</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <t>КУ "ЦПР "ОСВІТНЯ ТРАЄКТОРІЯ" ДМР</t>
         </is>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
         <v>2020</v>
       </c>
@@ -2467,59 +2451,63 @@
           <t>49083</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
           <t>вул. Новоселівська, 27</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>+38(067)-547-71-17;</t>
+          <t>+38(067)-547-71-17</t>
         </is>
       </c>
       <c r="Q26" s="5" t="inlineStr">
         <is>
           <t>ptu-2dp@ukr.net</t>
         </is>
       </c>
-      <c r="R26" s="5"/>
+      <c r="R26" s="5" t="inlineStr">
+        <is>
+          <t>https://ptu2.dp.ua/uk/</t>
+        </is>
+      </c>
       <c r="S26" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
           <t>Аджимян Олександр Рафікович</t>
         </is>
       </c>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Комунальний позашкільний навчальний заклад "Дніпропетровський обласний центр науково-технічної творчості та інформаційних технологій учнівської молоді"</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
         <v>4214</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
         <is>