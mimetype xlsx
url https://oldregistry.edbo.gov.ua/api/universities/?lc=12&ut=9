--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2416,51 +2416,51 @@
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
           <t>просп. Богдана Хмельницького, 23</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
           <t>(056)749-60-32</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
           <t>dbmk1870@gmail.com</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
           <t>dbmk.dp.ua</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
           <t>Попович Наталія Олексіївна</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Дніпропетровський фаховий мистецько-художній коледж культури" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>474</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t>КЗ "ДФМХКК" ДОР"</t>
         </is>
       </c>
@@ -4192,51 +4192,51 @@
           <t>UA12060170010439451</t>
         </is>
       </c>
       <c r="M43" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O43" s="5" t="inlineStr">
         <is>
           <t>вул. Федора Караманиць, 37Г</t>
         </is>
       </c>
       <c r="P43" s="5" t="inlineStr">
         <is>
           <t>+38(098)-101-54-17</t>
         </is>
       </c>
       <c r="Q43" s="5" t="inlineStr">
         <is>
-          <t>gemk_knu@i.ua</t>
+          <t>gemfk@kgemt.org.ua</t>
         </is>
       </c>
       <c r="R43" s="5" t="inlineStr">
         <is>
           <t>www.kgemt.org.ua</t>
         </is>
       </c>
       <c r="S43" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T43" s="5" t="inlineStr">
         <is>
           <t>Губанова Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U43" s="8"/>
       <c r="V43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Інгулецький фаховий коледж Криворізького національного університету"</t>
         </is>