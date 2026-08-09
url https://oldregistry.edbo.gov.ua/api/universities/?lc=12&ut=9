--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2329,51 +2329,51 @@
           <t>вул. Грабовського, 12</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
           <t>+38(098)-560-85-88;</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
           <t>vnz_komc@ukr.net</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
           <t>http://komu.dp.ua</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Ракітянська Людмила Володимирівна</t>
+          <t>Добровольська Галина Андріївна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>КОМУНАЛЬНИЙ ЗАКЛАД "ДНІПРОВСЬКИЙ БАЗОВИЙ ФАХОВИЙ МЕДИЧНИЙ КОЛЕДЖ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>604</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t>ДНІПРОВСЬКИЙ БАЗОВИЙ МЕДИЧНИЙ КОЛЕДЖ</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>MUNICIPAL INSTITUTION "DNIPRO BASIC PROFESSIONAL MEDICAL COLLEGE" OF DNIPROPETROVSK REGIONAL COUNCIL"</t>
         </is>
       </c>
@@ -4187,71 +4187,71 @@
           <t>50096</t>
         </is>
       </c>
       <c r="L43" s="7" t="inlineStr">
         <is>
           <t>UA12060170010439451</t>
         </is>
       </c>
       <c r="M43" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O43" s="5" t="inlineStr">
         <is>
           <t>вул. Федора Караманиць, 37Г</t>
         </is>
       </c>
       <c r="P43" s="5" t="inlineStr">
         <is>
-          <t>380983595646</t>
+          <t>+38(098)-101-54-17</t>
         </is>
       </c>
       <c r="Q43" s="5" t="inlineStr">
         <is>
           <t>gemk_knu@i.ua</t>
         </is>
       </c>
       <c r="R43" s="5" t="inlineStr">
         <is>
           <t>www.kgemt.org.ua</t>
         </is>
       </c>
       <c r="S43" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T43" s="5" t="inlineStr">
         <is>
-          <t>Горшков Віктор Вікторович</t>
+          <t>Губанова Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U43" s="8"/>
       <c r="V43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Інгулецький фаховий коледж Криворізького національного університету"</t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
         <v>533</v>
       </c>
       <c r="C44" s="6" t="n">
         <v>919</v>
       </c>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <t>ВСП "Інгулецький ФК КНУ"</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>Disconnected structural subdivision "Inhulets speciality college Kryvyi Rih National University"</t>
@@ -4686,67 +4686,67 @@
         <is>
           <t>kct@ukr.net</t>
         </is>
       </c>
       <c r="R48" s="5" t="inlineStr">
         <is>
           <t>https://kbkcollege.net</t>
         </is>
       </c>
       <c r="S48" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T48" s="5" t="inlineStr">
         <is>
           <t>Ківітова Віта Володимирівна</t>
         </is>
       </c>
       <c r="U48" s="8"/>
       <c r="V48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>КРИВОРІЗЬКИЙ ФАХОВИЙ КОЛЕДЖ ДЕРЖАВНОГО НЕКОМЕРЦІЙНОГО ПІДПРИЄМСТВА "ДЕРЖАВНИЙ УНІВЕРСИТЕТ "КИЇВСЬКИЙ АВІАЦІЙНИЙ ІНСТИТУТ"</t>
+          <t>КРИВОРІЗЬКИЙ ФАХОВИЙ КОЛЕДЖ НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ «КИЇВСЬКИЙ АВІАЦІЙНИЙ ІНСТИТУТ»</t>
         </is>
       </c>
       <c r="B49" s="6" t="n">
         <v>7232</v>
       </c>
       <c r="C49" s="6" t="n">
         <v>7208</v>
       </c>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <t>КРФК КАІ</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>КRYVYI RIH PROFESSIONAL COLLEGE OF STATE NON-COMMERCIAL COMPANY «STATE UNIVERSITY «KYIV AVIATION INSTITUTE»</t>
+          <t>KRYVYI RIH PROFESSIONAL COLLEGE OF NATIONAL UNIVERSITY «KYIV AVIATION INSTITUTE»</t>
         </is>
       </c>
       <c r="F49" s="7"/>
       <c r="G49" s="6"/>
       <c r="H49" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K49" s="7" t="inlineStr">
         <is>
           <t>50045</t>
         </is>
       </c>
       <c r="L49" s="7" t="inlineStr">