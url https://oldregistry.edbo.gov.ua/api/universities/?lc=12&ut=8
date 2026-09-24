--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -661,51 +661,51 @@
           <t>вул. Сімферопольська, 2А</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>056 246 01 51</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>office.igtm@nas.gov.ua</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>www.igtm.dp.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
-          <t>Булат Анатолій Федорович</t>
+          <t>Бабій Катерина Василівна</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Інститут технічної механіки Національної академії наук України і Державного космічного агентства України</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>3696</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ІТМ НАНУ І ДКАУ</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t>The institute of technical mechanics of the national academy of sciences of Ukraine and the state space agency of Ukraine</t>
         </is>
       </c>