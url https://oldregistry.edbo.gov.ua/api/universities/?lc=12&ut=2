--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -916,58 +916,52 @@
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>+38 (050) 454-22-97</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>prplicey@meta.ua</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
           <t>www.prpl.dp.ua</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
           <t>Коваленко Андрій Іванович</t>
         </is>
       </c>
-      <c r="U8" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U8" s="8"/>
+      <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Міжрегіональне вище професійне училище з поліграфії та інформаційних технологій"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>2126</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "МВПУ ПІТ"</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t>State educational establishment "Interregional higher professional school of polygraphy and information technologies</t>
         </is>
       </c>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>1920</v>
       </c>
@@ -1192,654 +1186,644 @@
         <is>
           <t>drcpto2@gmail.com</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
           <t>http://drcpto.org.ua/</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
           <t>Біла Оксана Вячеславівна</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Дніпровський центр професійно-технічної освіти"</t>
+          <t>ДЕРЖАВНИЙ ПРОФЕСІЙНО–ТЕХНІЧНИЙ НАВЧАЛЬНИЙ ЗАКЛАД "ДНІПРОВСЬКИЙ ЦЕНТР ПРОФЕСІЙНОЇ ОСВІТИ"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
-          <t>ДПТЗ "Дніпровський ЦПТО"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ДПТНЗ "ДЦПО"</t>
+        </is>
+      </c>
+      <c r="E12" s="5"/>
       <c r="F12" s="7"/>
       <c r="G12" s="6" t="n">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>51000</t>
+          <t>49108</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
-          <t>UA12020310010078504</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
-          <t>с-ще Царичанка</t>
+          <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
-          <t>вул. Соборна, 47</t>
+          <t>вул. Верещагіна, 103</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>+380986334811</t>
+          <t>+380971593958</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
-          <t>dneprnvc@ukr.net</t>
+          <t>derg.dcpo@gmail.com</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
-          <t>www.dnvcpprmgz.org.ua</t>
+          <t>www. dcpo.dp.ua</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Стрілець Олександр Іванович</t>
+          <t>Логвиненко Віктор Дмитрович</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>ДЕРЖАВНИЙ ПРОФЕСІЙНО–ТЕХНІЧНИЙ НАВЧАЛЬНИЙ ЗАКЛАД "ДНІПРОВСЬКИЙ ЦЕНТР ПРОФЕСІЙНОЇ ОСВІТИ"</t>
+          <t>ДНІПРОВСЬКА ФІЛІЯ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ГАЗОРОЗПОДІЛЬНІ МЕРЕЖІ УКРАЇНИ"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>2155</v>
-[...1 lines deleted...]
-      <c r="C13" s="6"/>
+        <v>6914</v>
+      </c>
+      <c r="C13" s="6" t="n">
+        <v>6833</v>
+      </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "ДЦПО"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">
-        <v>1944</v>
+        <v>2023</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J13" s="5"/>
       <c r="K13" s="7" t="inlineStr">
         <is>
-          <t>49108</t>
+          <t>49101</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
-          <t>вул. Верещагіна, 103</t>
+          <t>вул. Олександра Кониського, 5</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>+380971593958</t>
+          <t>(056)745-50-11</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
-          <t>derg.dcpo@gmail.com</t>
+          <t>office.dp@grmu.com.ua</t>
         </is>
       </c>
       <c r="R13" s="5" t="inlineStr">
         <is>
-          <t>www. dcpo.dp.ua</t>
+          <t>https://dp.grmu.com.ua</t>
         </is>
       </c>
       <c r="S13" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Логвиненко Віктор Дмитрович</t>
+          <t>Поп`юк Богдан Степанович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>ДНІПРОВСЬКА ФІЛІЯ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ГАЗОРОЗПОДІЛЬНІ МЕРЕЖІ УКРАЇНИ"</t>
+          <t>Дніпропетровська об`єднана технічна школа Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>6914</v>
-[...3 lines deleted...]
-      </c>
+        <v>3938</v>
+      </c>
+      <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="7"/>
       <c r="G14" s="6" t="n">
-        <v>2023</v>
+        <v>2000</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J14" s="5"/>
+      <c r="J14" s="5" t="inlineStr">
+        <is>
+          <t>Товариство сприяння обороні України</t>
+        </is>
+      </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>49101</t>
+          <t>49083</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010037010</t>
+          <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
-          <t>вул. Олександра Кониського, 5</t>
+          <t>просп. Слобожанський, 35</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>(056)745-50-11</t>
+          <t>093-397-25-59; 093-320-70-91; 093-397-25-54</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
-          <t>office.dp@grmu.com.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>dotsh@ukr.net</t>
+        </is>
+      </c>
+      <c r="R14" s="5"/>
       <c r="S14" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов'язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Поп`юк Богдан Степанович</t>
+          <t>Олейников Сергій Семенович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Дніпропетровська об`єднана технічна школа Товариства сприяння обороні України</t>
+          <t>Дніпропетровська технічна школа Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>3938</v>
+        <v>4236</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ДТШ ТСОУ</t>
         </is>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t>Товариство сприяння обороні України</t>
         </is>
       </c>
       <c r="K15" s="7" t="inlineStr">
         <is>
-          <t>49083</t>
+          <t>49000</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010114149</t>
+          <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
-          <t>просп. Слобожанський, 35</t>
+          <t>просп. Кірова, 50-Г</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
-          <t>093-397-25-59; 093-320-70-91; 093-397-25-54</t>
+          <t>+38(050)-451-36-85</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
-          <t>dotsh@ukr.net</t>
+          <t>dtsh.osou@ukr.net</t>
         </is>
       </c>
       <c r="R15" s="5"/>
       <c r="S15" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
-          <t>Олейников Сергій Семенович</t>
+          <t>Осадчій Станіслав Борисович</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Дніпропетровська технічна школа Товариства сприяння обороні України</t>
+          <t>Дніпропетровський центр професійно-технічної освіти державної служби зайнятості</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>4236</v>
+        <v>2872</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
-          <t>ДТШ ТСОУ</t>
-[...2 lines deleted...]
-      <c r="E16" s="5"/>
+          <t>Дніпропетровський центр ПТО ДСЗ</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>Dnepropetrovsk center of vocational education state employment</t>
+        </is>
+      </c>
       <c r="F16" s="7"/>
       <c r="G16" s="6" t="n">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I16" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J16" s="5" t="inlineStr">
         <is>
-          <t>Товариство сприяння обороні України</t>
+          <t>Міністерство економіки України</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>49000</t>
+          <t>49006</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
           <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
-          <t>просп. Кірова, 50-Г</t>
+          <t>вул. Савченка, 12</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-231-38-79</t>
+          <t>+38(080)-021-97-35</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
-          <t>dtsh.osou@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R16" s="5"/>
+          <t>dcpto@dnpocz.gov.ua</t>
+        </is>
+      </c>
+      <c r="R16" s="5" t="inlineStr">
+        <is>
+          <t>cpto.dp.ua</t>
+        </is>
+      </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Олейников Сергій Семенович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Сидорчук Лариса Володимирівна</t>
+        </is>
+      </c>
+      <c r="U16" s="8"/>
+      <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Дніпропетровський центр професійно-технічної освіти державної служби зайнятості</t>
+          <t>ДОЧІРНЄ ПІДПРИЄМСТВО "ДНІПРОПЕТРОВСЬКИЙ НАВЧАЛЬНО-КУРСОВИЙ КОМБІНАТ "МОНОЛІТ" ДЕРЖАВНОГО АКЦІОНЕРНОГО ТОВАРИСТВА "БУДІВЕЛЬНА КОМПАНІЯ "УКРБУД"</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>2872</v>
+        <v>4710</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>Дніпропетровський центр ПТО ДСЗ</t>
-[...6 lines deleted...]
-      </c>
+          <t>ДП "ДНІПРОПЕТРОВСЬКИЙ НАВЧАЛЬНО-КУРСОВИЙ КОМБІНАТ "МОНОЛІТ"</t>
+        </is>
+      </c>
+      <c r="E17" s="5"/>
       <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J17" s="5"/>
       <c r="K17" s="7" t="inlineStr">
         <is>
-          <t>49006</t>
+          <t>49000</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
           <t>UA12020010010639502</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>вул. Савченка, 12</t>
+          <t>вул. Юрія Савченка, 97</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+38(080)-021-97-35</t>
+          <t>+380(56)-785-04-41</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
-          <t>dcpto@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>dykk@telemost.dp.ua</t>
+        </is>
+      </c>
+      <c r="R17" s="5"/>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Сидорчук Лариса Володимирівна</t>
+          <t>Хачко Наталія Сергіївна</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>ДОЧІРНЄ ПІДПРИЄМСТВО "ДНІПРОПЕТРОВСЬКИЙ НАВЧАЛЬНО-КУРСОВИЙ КОМБІНАТ "МОНОЛІТ" ДЕРЖАВНОГО АКЦІОНЕРНОГО ТОВАРИСТВА "БУДІВЕЛЬНА КОМПАНІЯ "УКРБУД"</t>
+          <t>Заклад професійної освіти "Дніпровський професійний технологічний коледж"</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>4710</v>
+        <v>2154</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>ДП "ДНІПРОПЕТРОВСЬКИЙ НАВЧАЛЬНО-КУРСОВИЙ КОМБІНАТ "МОНОЛІТ"</t>
+          <t>ЗПО "Дніпровський ПТК"</t>
         </is>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
-        <v>2005</v>
+        <v>1943</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J18" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>49000</t>
+          <t>51000</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
-          <t>UA12020010010639502</t>
+          <t>UA12020310010078504</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
-          <t>м. Дніпро</t>
+          <t>с-ще Царичанка</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>вул. Юрія Савченка, 97</t>
+          <t>вул. Соборна, 47</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-785-04-41</t>
+          <t>+380986334811</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
-          <t>dykk@telemost.dp.ua</t>
-[...2 lines deleted...]
-      <c r="R18" s="5"/>
+          <t>dneprnvc@ukr.net</t>
+        </is>
+      </c>
+      <c r="R18" s="5" t="inlineStr">
+        <is>
+          <t>www.dnvcpprmgz.org.ua</t>
+        </is>
+      </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Хачко Наталія Сергіївна</t>
+          <t>Стрілець Олександр Іванович</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>КОМУНАЛЬНА УСТАНОВА "ЦЕНТР ПРОФЕСІЙНОГО РОЗВИТКУ "ОСВІТНЯ ТРАЄКТОРІЯ" ДНІПРОВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>6707</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t>КУ "ЦПР "ОСВІТНЯ ТРАЄКТОРІЯ" ДМР</t>
         </is>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
         <v>2020</v>
       </c>
@@ -2555,59 +2539,63 @@
           <t>49083</t>
         </is>
       </c>
       <c r="L27" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
           <t>вул. Новоселівська, 27</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
-          <t>+38(067)-547-71-17;</t>
+          <t>+38(067)-547-71-17</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
           <t>ptu-2dp@ukr.net</t>
         </is>
       </c>
-      <c r="R27" s="5"/>
+      <c r="R27" s="5" t="inlineStr">
+        <is>
+          <t>https://ptu2.dp.ua/uk/</t>
+        </is>
+      </c>
       <c r="S27" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
           <t>Аджимян Олександр Рафікович</t>
         </is>
       </c>
       <c r="U27" s="8"/>
       <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <t>Комунальний позашкільний навчальний заклад "Дніпропетровський обласний центр науково-технічної творчості та інформаційних технологій учнівської молоді"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
         <v>4214</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
@@ -5980,65 +5968,65 @@
         <is>
           <t>prsvarz.dp@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R67" s="5" t="inlineStr">
         <is>
           <t>dvgz.dsns.gov</t>
         </is>
       </c>
       <c r="S67" s="5" t="inlineStr">
         <is>
           <t>командир загону</t>
         </is>
       </c>
       <c r="T67" s="5" t="inlineStr">
         <is>
           <t>Бицко Сергій Володимирович</t>
         </is>
       </c>
       <c r="U67" s="8"/>
       <c r="V67" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="inlineStr">
         <is>
-          <t>Державний заклад професійної (професійно-технічної) освіти зі специфічними умовами навчання «Криворізька академія патрульної поліції»</t>
+          <t>Державний заклад професійної освіти із специфічними умовами навчання "Криворізька академія патрульної поліції"</t>
         </is>
       </c>
       <c r="B68" s="6" t="n">
         <v>5703</v>
       </c>
       <c r="C68" s="6"/>
       <c r="D68" s="5" t="inlineStr">
         <is>
-          <t>Криворізька академія патрульної поліції</t>
+          <t>Криворiзька академія патрульноi полiцii</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
-          <t>STATE INSTITUTIONAL OF VOCATIONAL (VOCATIONAL AND TECHNICAL) EDUCATION WITH SPECIFIC TRAINING CONDITIONS «KRYVYI RIH ACADEMY OF PATROL POLICE»</t>
+          <t>State institution of Vocational education with specific training conditions "Kryrvyi Rih Academy of Patrol Police"</t>
         </is>
       </c>
       <c r="F68" s="7"/>
       <c r="G68" s="6" t="n">
         <v>2019</v>
       </c>
       <c r="H68" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I68" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J68" s="5" t="inlineStr">
         <is>
           <t>Національна поліція України</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
           <t>50106</t>
         </is>
@@ -6418,56 +6406,56 @@
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O72" s="5" t="inlineStr">
         <is>
           <t>вул. Синьоводська, 10 А</t>
         </is>
       </c>
       <c r="P72" s="5" t="inlineStr">
         <is>
           <t>(056) 466 11 10</t>
         </is>
       </c>
       <c r="Q72" s="5" t="inlineStr">
         <is>
           <t>pty-29@ukr.net</t>
         </is>
       </c>
       <c r="R72" s="5" t="inlineStr">
         <is>
           <t>http://kpgeml.ho.ua</t>
         </is>
       </c>
       <c r="S72" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T72" s="5" t="inlineStr">
         <is>
-          <t>Алійник Юлія Ігорівна</t>
+          <t>Ромах Алла Георгіївна</t>
         </is>
       </c>
       <c r="U72" s="8"/>
       <c r="V72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Криворізький центр професійної освіти робітничих кадрів торгівлі та ресторанного сервісу"</t>
         </is>
       </c>
       <c r="B73" s="6" t="n">
         <v>2166</v>
       </c>
       <c r="C73" s="6"/>
       <c r="D73" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "КЦПОРКТРС"</t>
         </is>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="7"/>
       <c r="G73" s="6" t="n">
         <v>1960</v>
       </c>
@@ -6491,51 +6479,51 @@
           <t>50074</t>
         </is>
       </c>
       <c r="L73" s="7" t="inlineStr">
         <is>
           <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M73" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N73" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O73" s="5" t="inlineStr">
         <is>
           <t>вул. Гетьманська, 78</t>
         </is>
       </c>
       <c r="P73" s="5" t="inlineStr">
         <is>
-          <t>(097)053-68-58</t>
+          <t>+38(095)-775-60-90</t>
         </is>
       </c>
       <c r="Q73" s="5" t="inlineStr">
         <is>
           <t>ptu_62@ukr.net</t>
         </is>
       </c>
       <c r="R73" s="5" t="inlineStr">
         <is>
           <t>kcporktrs.dp.ua</t>
         </is>
       </c>
       <c r="S73" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T73" s="5" t="inlineStr">
         <is>
           <t>Скрипник Ольга Олександрівна</t>
         </is>
       </c>
       <c r="U73" s="8"/>
       <c r="V73" s="5"/>
     </row>
@@ -6767,139 +6755,143 @@
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N76" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O76" s="5" t="inlineStr">
         <is>
           <t>вул. Гірнича, 1Л</t>
         </is>
       </c>
       <c r="P76" s="5" t="inlineStr">
         <is>
           <t>+38(067)-498-31-34</t>
         </is>
       </c>
       <c r="Q76" s="5" t="inlineStr">
         <is>
           <t>kpgtl@ukr.net</t>
         </is>
       </c>
       <c r="R76" s="5" t="inlineStr">
         <is>
-          <t>kpgtl.dp.ua</t>
+          <t>kgk.dр.uа</t>
         </is>
       </c>
       <c r="S76" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T76" s="5" t="inlineStr">
         <is>
           <t>Стойчик Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U76" s="8"/>
       <c r="V76" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Криворізький професійний коледж будівельної галузі" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B77" s="6" t="n">
         <v>6843</v>
       </c>
       <c r="C77" s="6"/>
       <c r="D77" s="5" t="inlineStr">
         <is>
           <t>КЗО «КПКБГ» ДОР»</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>Komunal?nyy zaklad osvity "Kryvoriz?kyy profesiynyy koledzh budivel?noyi haluzi" Dnipropetrovs?koyi oblasnoyi rady"</t>
+          <t>Municipal educational institution "Kryvyi Rih center for training and retraining of workers in the construction industry" of the Dnipropetrovsk region council</t>
         </is>
       </c>
       <c r="F77" s="7"/>
       <c r="G77" s="6"/>
       <c r="H77" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K77" s="7" t="inlineStr">
         <is>
           <t>50015</t>
         </is>
       </c>
       <c r="L77" s="7" t="inlineStr">
         <is>
           <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M77" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N77" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O77" s="5" t="inlineStr">
         <is>
           <t>вул. Кропивницького, 21 А</t>
         </is>
       </c>
       <c r="P77" s="5" t="inlineStr">
         <is>
-          <t>+38(067)-632-15-30;</t>
+          <t>+38(067)-632-15-30</t>
         </is>
       </c>
       <c r="Q77" s="5" t="inlineStr">
         <is>
           <t>centrkrog14@ukr.net</t>
         </is>
       </c>
-      <c r="R77" s="5"/>
+      <c r="R77" s="5" t="inlineStr">
+        <is>
+          <t>https://dnz-ktspprkbg.webnode.com.ua/</t>
+        </is>
+      </c>
       <c r="S77" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T77" s="5" t="inlineStr">
         <is>
           <t>Яременко Валерій Миколайович</t>
         </is>
       </c>
       <c r="U77" s="8"/>
       <c r="V77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="inlineStr">
         <is>
           <t>Криворізька автомобільна школа №1 Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B78" s="6" t="n">
         <v>4210</v>
       </c>
       <c r="C78" s="6"/>
       <c r="D78" s="5" t="inlineStr">
         <is>
@@ -7558,56 +7550,56 @@
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O85" s="5" t="inlineStr">
         <is>
           <t>вул. Ушакова, 4</t>
         </is>
       </c>
       <c r="P85" s="5" t="inlineStr">
         <is>
           <t>+380(68) 189 50 49</t>
         </is>
       </c>
       <c r="Q85" s="5" t="inlineStr">
         <is>
           <t>mcppv@i.ua</t>
         </is>
       </c>
       <c r="R85" s="5" t="inlineStr">
         <is>
           <t>www.mcppv.com.ua</t>
         </is>
       </c>
       <c r="S85" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T85" s="5" t="inlineStr">
         <is>
-          <t>Балакін Володимир Григорович</t>
+          <t>Лемеха Сергій Вікторович</t>
         </is>
       </c>
       <c r="U85" s="8"/>
       <c r="V85" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="inlineStr">
         <is>
           <t>Приватне акціонерне товариство "Інгулецький гірничо-збагачувальний комбінат"</t>
         </is>
       </c>
       <c r="B86" s="6" t="n">
         <v>4063</v>
       </c>
       <c r="C86" s="6"/>
       <c r="D86" s="5" t="inlineStr">
         <is>
           <t>ПрАТ "ІНГЗК"</t>
         </is>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="7"/>
       <c r="G86" s="6" t="n">
         <v>2005</v>
       </c>
@@ -8226,58 +8218,52 @@
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O93" s="5" t="inlineStr">
         <is>
           <t>вул. Кобилянського, 197/27</t>
         </is>
       </c>
       <c r="P93" s="5" t="inlineStr">
         <is>
           <t>(0564) 51-06-14, 51-12-33, 51-11-22</t>
         </is>
       </c>
       <c r="Q93" s="5" t="inlineStr">
         <is>
           <t>avtomobilist.kr@gmail.com</t>
         </is>
       </c>
       <c r="R93" s="5"/>
       <c r="S93" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T93" s="5"/>
-      <c r="U93" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U93" s="8"/>
+      <c r="V93" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="5" t="inlineStr">
         <is>
           <t>Приватний професійно-технічний навчальний заклад "АВТОШКОЛА"</t>
         </is>
       </c>
       <c r="B94" s="6" t="n">
         <v>3063</v>
       </c>
       <c r="C94" s="6"/>
       <c r="D94" s="5" t="inlineStr">
         <is>
           <t>ППТНЗ "АВТОШКОЛА"</t>
         </is>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="7"/>
       <c r="G94" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H94" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -8304,58 +8290,52 @@
         </is>
       </c>
       <c r="N94" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O94" s="5" t="inlineStr">
         <is>
           <t>вул. Кобилянського, 197, кв. 27</t>
         </is>
       </c>
       <c r="P94" s="5" t="inlineStr">
         <is>
           <t>(0564) 511122, 511233, 510614</t>
         </is>
       </c>
       <c r="Q94" s="5"/>
       <c r="R94" s="5"/>
       <c r="S94" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T94" s="5"/>
-      <c r="U94" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U94" s="8"/>
+      <c r="V94" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
           <t>СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ ШАХТИ "ПЕРШОТРАВНЕВА"</t>
         </is>
       </c>
       <c r="B95" s="6" t="n">
         <v>7133</v>
       </c>
       <c r="C95" s="6"/>
       <c r="D95" s="5" t="inlineStr">
         <is>
           <t>СТК ТСО УКРАЇНИ Ш. ПЕРШОТРАВНЕВА</t>
         </is>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="7"/>
       <c r="G95" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -8955,77 +8935,71 @@
           <t>53400</t>
         </is>
       </c>
       <c r="L102" s="7" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M102" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N102" s="5" t="inlineStr">
         <is>
           <t>м. Марганець</t>
         </is>
       </c>
       <c r="O102" s="5" t="inlineStr">
         <is>
           <t>вул. Єдності, 62</t>
         </is>
       </c>
       <c r="P102" s="5" t="inlineStr">
         <is>
-          <t>+380(56)-656-00-07</t>
+          <t>+38(056)-656-00-07</t>
         </is>
       </c>
       <c r="Q102" s="5" t="inlineStr">
         <is>
-          <t>secretary@mgok.dp.ua</t>
+          <t>mgzk.info@gmail.com.</t>
         </is>
       </c>
       <c r="R102" s="5"/>
       <c r="S102" s="5" t="inlineStr">
         <is>
           <t>Голова правління</t>
         </is>
       </c>
       <c r="T102" s="5" t="inlineStr">
         <is>
-          <t>Алєксєєнко Олексій Миколайович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Онищенко Людмила Вікторівна</t>
+        </is>
+      </c>
+      <c r="U102" s="8"/>
+      <c r="V102" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Марганецький професійний ліцей"</t>
         </is>
       </c>
       <c r="B103" s="6" t="n">
         <v>2161</v>
       </c>
       <c r="C103" s="6"/>
       <c r="D103" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ"МПЛ"</t>
         </is>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="7"/>
       <c r="G103" s="6" t="n">
         <v>1988</v>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -9588,58 +9562,52 @@
       <c r="P109" s="5" t="inlineStr">
         <is>
           <t>+38(056)-938-02-29</t>
         </is>
       </c>
       <c r="Q109" s="5" t="inlineStr">
         <is>
           <t>samar_ptu@ukr.net</t>
         </is>
       </c>
       <c r="R109" s="5" t="inlineStr">
         <is>
           <t>nptu48.tilda.ws</t>
         </is>
       </c>
       <c r="S109" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T109" s="5" t="inlineStr">
         <is>
           <t>Мазур Ілона Вікторівна</t>
         </is>
       </c>
-      <c r="U109" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U109" s="8"/>
+      <c r="V109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "ГУАРД- ЦЕНТР"</t>
         </is>
       </c>
       <c r="B110" s="6" t="n">
         <v>2854</v>
       </c>
       <c r="C110" s="6"/>
       <c r="D110" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>"GUARD-CENTRE", PRIVATE ENTERPRISE</t>
         </is>
       </c>
       <c r="F110" s="7"/>
       <c r="G110" s="6" t="n">
         <v>2006</v>
       </c>
@@ -10137,109 +10105,113 @@
         <is>
           <t>Шуваєв Сергій Павлович</t>
         </is>
       </c>
       <c r="U115" s="8" t="n">
         <v>45748</v>
       </c>
       <c r="V115" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Покровський центр підготовки і перепідготовки робітничих кадрів" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B116" s="6" t="n">
         <v>6879</v>
       </c>
       <c r="C116" s="6"/>
       <c r="D116" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>КЗО "ПЦППРК" ДОР"</t>
         </is>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="7"/>
       <c r="G116" s="6" t="n">
         <v>2023</v>
       </c>
       <c r="H116" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I116" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J116" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
           <t>53300</t>
         </is>
       </c>
       <c r="L116" s="7" t="inlineStr">
         <is>
           <t>UA12080090010010311</t>
         </is>
       </c>
       <c r="M116" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N116" s="5" t="inlineStr">
         <is>
           <t>м. Покров</t>
         </is>
       </c>
       <c r="O116" s="5" t="inlineStr">
         <is>
           <t>вул. Джонсона Бориса, 17</t>
         </is>
       </c>
       <c r="P116" s="5" t="inlineStr">
         <is>
-          <t>+38(066)-117-79-08;</t>
+          <t>+38(066)-117-79-08</t>
         </is>
       </c>
       <c r="Q116" s="5" t="inlineStr">
         <is>
           <t>dptnz_optu@i.ua</t>
         </is>
       </c>
-      <c r="R116" s="5"/>
+      <c r="R116" s="5" t="inlineStr">
+        <is>
+          <t>https://pcpprk.dp.ua</t>
+        </is>
+      </c>
       <c r="S116" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T116" s="5" t="inlineStr">
         <is>
           <t>Дяченко Наталія Василівна</t>
         </is>
       </c>
       <c r="U116" s="8"/>
       <c r="V116" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
           <t>Синельниківський професійний ліцей</t>
         </is>
       </c>
       <c r="B117" s="6" t="n">
         <v>2231</v>
       </c>
       <c r="C117" s="6"/>
       <c r="D117" s="5" t="inlineStr">
         <is>
@@ -12013,51 +11985,51 @@
           <t>52173</t>
         </is>
       </c>
       <c r="L137" s="7" t="inlineStr">
         <is>
           <t>UA12040230010024032</t>
         </is>
       </c>
       <c r="M137" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N137" s="5" t="inlineStr">
         <is>
           <t>с. Саксагань</t>
         </is>
       </c>
       <c r="O137" s="5" t="inlineStr">
         <is>
           <t>вул. Соловйова, 1</t>
         </is>
       </c>
       <c r="P137" s="5" t="inlineStr">
         <is>
-          <t>0565134102, 0689657240</t>
+          <t>+38(068)-965-72-40</t>
         </is>
       </c>
       <c r="Q137" s="5" t="inlineStr">
         <is>
           <t>zdcpto@gmail.com</t>
         </is>
       </c>
       <c r="R137" s="5" t="inlineStr">
         <is>
           <t>zdcpto.ptu.in.ua</t>
         </is>
       </c>
       <c r="S137" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T137" s="5" t="inlineStr">
         <is>
           <t>Циган Віктор Васильович</t>
         </is>
       </c>
       <c r="U137" s="8"/>
       <c r="V137" s="5"/>
     </row>