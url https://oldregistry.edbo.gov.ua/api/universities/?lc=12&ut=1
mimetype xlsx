--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1103,66 +1103,66 @@
           <t>49045</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
           <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
           <t>просп. Науки, 72</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>(056) 374-98-01, (056) 374-98-22, факс (056) 374-98-42</t>
+          <t>+38(056)-377-81-98</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>cdep@dnu.dp.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>www.dnu.dp.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
-          <t>В.о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Оковитий Сергій Іванович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад вищої освіти "Дніпровська академія музики" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>1265</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>Дніпровська академія музики</t>
         </is>
       </c>