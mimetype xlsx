--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$30</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$31</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:V31"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -1215,51 +1215,51 @@
           <t>вул. Ливарна, 10</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
           <t>(056)720-92-77</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
           <t>dkdpua@gmail.com; academyglinka@meta.ua</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
           <t>www.dk.dp.ua</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>в.о. ректора</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Карась Віталій Миколайович</t>
+          <t>Жила Євген Миколайович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>КОМУНАЛЬНИЙ ЗАКЛАД ВИЩОЇ ОСВІТИ "ДНІПРОВСЬКА АКАДЕМІЯ НЕПЕРЕРВНОЇ ОСВІТИ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>4102</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>КЗВО "ДАНО" ДОР"</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>COMMUNAL INSTITUTION OF HIGHER EDUCATION "DNIPRO ACADEMY OF CONTINUING EDUCATION" OF DNIPROPETROVSK REGIONAL COUNCIL"</t>
         </is>
       </c>
@@ -1948,1059 +1948,1145 @@
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
           <t>вул. Лазаряна, 2</t>
         </is>
       </c>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5" t="inlineStr">
         <is>
           <t>Начальник</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
           <t>Остапенко Ігор Сергійович</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Дніпровський державний технічний університет</t>
+          <t>ФІЛІЯ "АЮК ДНІПРО КАМПУС" ТОВ "ВИЩИЙ НАВЧАЛЬНИЙ ЗАКЛАД "АМЕРІКАН ЮНІВЕРСІТІ КИЇВ"</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>1254</v>
-[...1 lines deleted...]
-      <c r="C20" s="6"/>
+        <v>7488</v>
+      </c>
+      <c r="C20" s="6" t="n">
+        <v>5752</v>
+      </c>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>ДДТУ</t>
+          <t>Філія "АЮК Дніпро Кампус" ТОВ "ВНЗ "АЮК"</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>Dniprovsky State Technical University</t>
-[...6 lines deleted...]
-      </c>
+          <t>Branch "AUK Dnipro Campus" LLC "Higher Educational Establishment "American University Kyiv"</t>
+        </is>
+      </c>
+      <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
-        <v>1920</v>
+        <v>2026</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J20" s="5"/>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>51918</t>
+          <t>49000</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
-          <t>UA12040150010056523</t>
+          <t>UA12020010010037010</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
-          <t>м. Кам’янське</t>
+          <t>м. Дніпро</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
-          <t>вул. Дніпробудівська, 2</t>
-[...6 lines deleted...]
-      </c>
+          <t>вул. Шолом-Алейхема, 4/26</t>
+        </is>
+      </c>
+      <c r="P20" s="5"/>
       <c r="Q20" s="5" t="inlineStr">
         <is>
-          <t>science@dstu.dp.ua</t>
+          <t>info@auk.edu.ua</t>
         </is>
       </c>
       <c r="R20" s="5" t="inlineStr">
         <is>
-          <t>www.dstu.dp.ua</t>
+          <t>https://auk.edu.ua/</t>
         </is>
       </c>
       <c r="S20" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
-          <t>Гуляєв Віталій Михайлович</t>
+          <t>Король Андрій Романович</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений підрозділ приватного акціонерного товариства "Приватний вищий навчальний заклад "Запорізький інститут економіки та інформаційних технологій" у м. Кривий Ріг</t>
+          <t>Дніпровський державний технічний університет</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>1210</v>
-[...3 lines deleted...]
-      </c>
+        <v>1254</v>
+      </c>
+      <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>ПВНЗ "ЗІЕІТ", в т.ч. ВП у м. Кривий Ріг</t>
+          <t>ДДТУ</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>Public Joint Stock Company afiiliate "Private High Education Institution "Zaporizhzhia Institute of Economics and Information Technologies" in the city of Kryvyi Rih"</t>
-[...2 lines deleted...]
-      <c r="F21" s="7"/>
+          <t>Dniprovsky State Technical University</t>
+        </is>
+      </c>
+      <c r="F21" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G21" s="6" t="n">
-        <v>2000</v>
+        <v>1920</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J21" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J21" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K21" s="7" t="inlineStr">
         <is>
-          <t>50007</t>
+          <t>51918</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
-          <t>UA12060170010585703</t>
+          <t>UA12040150010056523</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
-          <t>м. Кривий Ріг</t>
+          <t>м. Кам’янське</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
-          <t>вул. Гетьманська, 108</t>
+          <t>вул. Дніпробудівська, 2</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>0564-92-27-81</t>
+          <t>(0569) 56-06-65</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
-          <t>zieit.kop@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R21" s="5"/>
+          <t>science@dstu.dp.ua</t>
+        </is>
+      </c>
+      <c r="R21" s="5" t="inlineStr">
+        <is>
+          <t>www.dstu.dp.ua</t>
+        </is>
+      </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
-          <t>директорка</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Магар Надія Георгіївна</t>
+          <t>Гуляєв Віталій Михайлович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Державний університет економіки і технологій</t>
+          <t>Відокремлений підрозділ приватного акціонерного товариства "Приватний вищий навчальний заклад "Запорізький інститут економіки та інформаційних технологій" у м. Кривий Ріг</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>5707</v>
-[...1 lines deleted...]
-      <c r="C22" s="6"/>
+        <v>1210</v>
+      </c>
+      <c r="C22" s="6" t="n">
+        <v>347</v>
+      </c>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>ДУЕТ</t>
+          <t>ПВНЗ "ЗІЕІТ", в т.ч. ВП у м. Кривий Ріг</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>State university of economics and tehnology</t>
+          <t>Public Joint Stock Company afiiliate "Private High Education Institution "Zaporizhzhia Institute of Economics and Information Technologies" in the city of Kryvyi Rih"</t>
         </is>
       </c>
       <c r="F22" s="7"/>
-      <c r="G22" s="6"/>
+      <c r="G22" s="6" t="n">
+        <v>2000</v>
+      </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J22" s="5"/>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>50005</t>
+          <t>50007</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
-          <t>UA12060170010065850</t>
+          <t>UA12060170010585703</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Медична, 16</t>
+          <t>вул. Гетьманська, 108</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>+380(97)-214-88-69</t>
+          <t>0564-92-27-81</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
-          <t>duet.edu.ua@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>zieit.kop@gmail.com</t>
+        </is>
+      </c>
+      <c r="R22" s="5"/>
       <c r="S22" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>директорка</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Шайкан Андрій Валерійович</t>
+          <t>Магар Надія Георгіївна</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Криворізька філія Приватного вищого навчального закладу "Європейський університет"</t>
+          <t>Державний університет економіки і технологій</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>1151</v>
-[...3 lines deleted...]
-      </c>
+        <v>5707</v>
+      </c>
+      <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>Криворізька філія ПВНЗ "Європейський університет"</t>
+          <t>ДУЕТ</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>Krivorozhsky Branch of Private Higher Education Establishment "European University"</t>
+          <t>State university of economics and tehnology</t>
         </is>
       </c>
       <c r="F23" s="7"/>
-      <c r="G23" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G23" s="6"/>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J23" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J23" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>50000</t>
+          <t>50005</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
           <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Свято-Миколаївська, 55</t>
-[...2 lines deleted...]
-      <c r="P23" s="5"/>
+          <t>вул. Медична, 16</t>
+        </is>
+      </c>
+      <c r="P23" s="5" t="inlineStr">
+        <is>
+          <t>+380(97)-214-88-69</t>
+        </is>
+      </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>kryvrig@e-u.edu.ua</t>
+          <t>duet.edu.ua@gmail.com</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
-          <t>http://www.e-u.edu.ua/</t>
+          <t>duet.edu.ua</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Доровський Дмитро Володимирович</t>
+          <t>Шайкан Андрій Валерійович</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Криворізький державний педагогічний університет</t>
+          <t>Криворізька філія Приватного вищого навчального закладу "Європейський університет"</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>3781</v>
-[...1 lines deleted...]
-      <c r="C24" s="6"/>
+        <v>1151</v>
+      </c>
+      <c r="C24" s="6" t="n">
+        <v>228</v>
+      </c>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>КДПУ</t>
+          <t>Криворізька філія ПВНЗ "Європейський університет"</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>Kryvyi Rih State Pedagogical University</t>
-[...6 lines deleted...]
-      </c>
+          <t>Krivorozhsky Branch of Private Higher Education Establishment "European University"</t>
+        </is>
+      </c>
+      <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>1930</v>
+        <v>2000</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J24" s="5"/>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>50086</t>
+          <t>50000</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
-          <t>UA12060170010378670</t>
+          <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>просп. Університетський, 54</t>
-[...6 lines deleted...]
-      </c>
+          <t>вул. Свято-Миколаївська, 55</t>
+        </is>
+      </c>
+      <c r="P24" s="5"/>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>kdpu@kdpu.edu.ua</t>
+          <t>kryvrig@e-u.edu.ua</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
-          <t>http://kdpu.edu.ua</t>
+          <t>http://www.e-u.edu.ua/</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Шрамко Ярослав Владиславович</t>
+          <t>Доровський Дмитро Володимирович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Криворізький національний університет</t>
+          <t>Криворізький державний педагогічний університет</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>919</v>
+        <v>3781</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>КНУ</t>
+          <t>КДПУ</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>Kryvyi Rih National University</t>
+          <t>Kryvyi Rih State Pedagogical University</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G25" s="6" t="n">
-        <v>1922</v>
+        <v>1930</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>50027</t>
+          <t>50086</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
           <t>UA12060170010378670</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>вул. Віталія Матусевича, 11</t>
+          <t>просп. Університетський, 54</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
-          <t>(056)409-06-06</t>
+          <t>(056)-470-13-34, (056)-470-13-68 (факс)</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
-          <t>knu@knu.edu.ua</t>
+          <t>kdpu@kdpu.edu.ua</t>
         </is>
       </c>
       <c r="R25" s="5" t="inlineStr">
         <is>
-          <t>knu.edu.ua</t>
+          <t>http://kdpu.edu.ua</t>
         </is>
       </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
-          <t>Ступнік Микола Іванович</t>
+          <t>Шрамко Ярослав Владиславович</t>
         </is>
       </c>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Криворізький факультет Дніпропетровського державного університету внутрішніх справ</t>
+          <t>Криворізький національний університет</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>3622</v>
-[...3 lines deleted...]
-      </c>
+        <v>919</v>
+      </c>
+      <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>КФ ДДУВС</t>
+          <t>КНУ</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>Krivoy Rog faculty of Dnepropetrovsk State University of Internal Affairs</t>
-[...2 lines deleted...]
-      <c r="F26" s="7"/>
+          <t>Kryvyi Rih National University</t>
+        </is>
+      </c>
+      <c r="F26" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G26" s="6" t="n">
-        <v>1969</v>
+        <v>1922</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J26" s="5" t="inlineStr">
         <is>
-          <t>Міністерство внутрішніх справ України</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>50106</t>
+          <t>50027</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
-          <t>UA12060170010065850</t>
+          <t>UA12060170010378670</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>мікрорайон 7-й мікрорайон Зарічний, 24</t>
+          <t>вул. Віталія Матусевича, 11</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>+056(49)-530-55</t>
+          <t>(056)409-06-06</t>
         </is>
       </c>
       <c r="Q26" s="5" t="inlineStr">
         <is>
-          <t>kf_dduvs@ukr.net</t>
+          <t>knu@knu.edu.ua</t>
         </is>
       </c>
       <c r="R26" s="5" t="inlineStr">
         <is>
-          <t>kf.dduvs.in.ua</t>
+          <t>knu.edu.ua</t>
         </is>
       </c>
       <c r="S26" s="5" t="inlineStr">
         <is>
-          <t>декан</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
-          <t>Почтовий Максим Миколайович</t>
+          <t>Ступнік Микола Іванович</t>
         </is>
       </c>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад "Інститут ділового адміністрування"</t>
+          <t>Криворізький факультет Дніпропетровського державного університету внутрішніх справ</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="C27" s="6"/>
+        <v>3622</v>
+      </c>
+      <c r="C27" s="6" t="n">
+        <v>209</v>
+      </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>ПВНЗ "ІДА"</t>
+          <t>КФ ДДУВС</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>Private higher educational institution "Institute of business administration"</t>
+          <t>Krivoy Rog faculty of Dnepropetrovsk State University of Internal Affairs</t>
         </is>
       </c>
       <c r="F27" s="7"/>
       <c r="G27" s="6" t="n">
-        <v>1995</v>
+        <v>1969</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J27" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство внутрішніх справ України</t>
+        </is>
+      </c>
       <c r="K27" s="7" t="inlineStr">
         <is>
-          <t>50086</t>
+          <t>50106</t>
         </is>
       </c>
       <c r="L27" s="7" t="inlineStr">
         <is>
-          <t>UA12060170010378670</t>
+          <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
           <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
-          <t>вул. Димитрова, 81А</t>
+          <t>мікрорайон 7-й мікрорайон Зарічний, 24</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
-          <t>(056) 404-76-00, 404 83 55,</t>
+          <t>+056(49)-530-55</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
-          <t>pvnzida@gmail.com</t>
+          <t>kf_dduvs@ukr.net</t>
         </is>
       </c>
       <c r="R27" s="5" t="inlineStr">
         <is>
-          <t>www.pvnz-ida.at.ua</t>
+          <t>kf.dduvs.in.ua</t>
         </is>
       </c>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>декан</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Корєєва Ольга Михайлівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Почтовий Максим Миколайович</t>
+        </is>
+      </c>
+      <c r="U27" s="8"/>
+      <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Нікопольський факультет Українського державного університету науки і технологій</t>
+          <t>Приватний вищий навчальний заклад "Інститут ділового адміністрування"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>6516</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>НФ УДУНТ</t>
+          <t>ПВНЗ "ІДА"</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>Nikopol faculty of the Ukrainian State University of Science and Technologies</t>
+          <t>Private higher educational institution "Institute of business administration"</t>
         </is>
       </c>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
-        <v>2021</v>
+        <v>1995</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J28" s="5"/>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>53120</t>
+          <t>50086</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
-          <t>UA12080050010010114</t>
+          <t>UA12060170010378670</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>м. Нікополь</t>
+          <t>м. Кривий Ріг</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>просп. Трубників, 18</t>
+          <t>вул. Димитрова, 81А</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
-          <t>050-320-51-40, 095-322-85-97</t>
+          <t>(056) 404-76-00, 404 83 55,</t>
         </is>
       </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
-          <t>office@ust.edu.ua</t>
+          <t>pvnzida@gmail.com</t>
         </is>
       </c>
       <c r="R28" s="5" t="inlineStr">
         <is>
-          <t>http://nmetau.edu.ua/ua/mfac/i3002</t>
+          <t>www.pvnz-ida.at.ua</t>
         </is>
       </c>
       <c r="S28" s="5" t="inlineStr">
         <is>
-          <t>Декан</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Хохлова Тетяна Станіславівна</t>
-[...3 lines deleted...]
-      <c r="V28" s="5"/>
+          <t>Корєєва Ольга Михайлівна</t>
+        </is>
+      </c>
+      <c r="U28" s="8" t="n">
+        <v>43840</v>
+      </c>
+      <c r="V28" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад "Нікопольський економічний університет"</t>
+          <t>Нікопольський факультет Українського державного університету науки і технологій</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="C29" s="6"/>
+        <v>6516</v>
+      </c>
+      <c r="C29" s="6" t="n">
+        <v>6507</v>
+      </c>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>ПВНЗ "Нікопольський економічний університет"</t>
+          <t>НФ УДУНТ</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>Private Higher Educational Institution “Nikopol Economic Universiti”</t>
+          <t>Nikopol faculty of the Ukrainian State University of Science and Technologies</t>
         </is>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
-        <v>1993</v>
+        <v>2021</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J29" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J29" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>53211</t>
+          <t>53120</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
           <t>UA12080050010010114</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
           <t>м. Нікополь</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Запорізька, 31</t>
+          <t>просп. Трубників, 18</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>(05662) 68-06-66</t>
+          <t>050-320-51-40, 095-322-85-97</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
-          <t>economic-univer@i.ua</t>
+          <t>office@ust.edu.ua</t>
         </is>
       </c>
       <c r="R29" s="5" t="inlineStr">
         <is>
-          <t>neu.edu.ua</t>
+          <t>http://nmetau.edu.ua/ua/mfac/i3002</t>
         </is>
       </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
-          <t>В.о. ректора</t>
+          <t>Декан</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Онищук Валерій Олексійович</t>
+          <t>Хохлова Тетяна Станіславівна</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Західнодонбаський інститут Приватного акціонерного товариства "Вищий навчальний заклад "Міжрегіональна академія управління персоналом"</t>
+          <t>Приватний вищий навчальний заклад "Нікопольський економічний університет"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>2755</v>
-[...3 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>ЗІ ПрАТ «ВНЗ «МАУП»</t>
+          <t>ПВНЗ "Нікопольський економічний університет"</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>The West-Donbas Institute of the Private Joint Stock Company "Higher education institution "The Interregional Academy of Personnel Management "</t>
+          <t>Private Higher Educational Institution “Nikopol Economic Universiti”</t>
         </is>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>2012</v>
+        <v>1993</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J30" s="5"/>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>51400</t>
+          <t>53211</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
-          <t>UA12120070010055676</t>
+          <t>UA12080050010010114</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
-          <t>м. Павлоград</t>
+          <t>м. Нікополь</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Дніпровська, 400/1</t>
+          <t>вул. Запорізька, 31</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>(066) 48 49 331</t>
+          <t>(05662) 68-06-66</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>maup_pavlograd@ukr.net</t>
+          <t>economic-univer@i.ua</t>
         </is>
       </c>
       <c r="R30" s="5" t="inlineStr">
         <is>
-          <t>zi-maup.edukit.dp.uа</t>
+          <t>neu.edu.ua</t>
         </is>
       </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Житник Ніна Василівна</t>
+          <t>Онищук Валерій Олексійович</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="inlineStr">
+        <is>
+          <t>Західнодонбаський інститут Приватного акціонерного товариства "Вищий навчальний заклад "Міжрегіональна академія управління персоналом"</t>
+        </is>
+      </c>
+      <c r="B31" s="6" t="n">
+        <v>2755</v>
+      </c>
+      <c r="C31" s="6" t="n">
+        <v>249</v>
+      </c>
+      <c r="D31" s="5" t="inlineStr">
+        <is>
+          <t>ЗІ ПрАТ «ВНЗ «МАУП»</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>The West-Donbas Institute of the Private Joint Stock Company "Higher education institution "The Interregional Academy of Personnel Management "</t>
+        </is>
+      </c>
+      <c r="F31" s="7"/>
+      <c r="G31" s="6" t="n">
+        <v>2012</v>
+      </c>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t>Заклад вищої освіти</t>
+        </is>
+      </c>
+      <c r="I31" s="5" t="inlineStr">
+        <is>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J31" s="5"/>
+      <c r="K31" s="7" t="inlineStr">
+        <is>
+          <t>51400</t>
+        </is>
+      </c>
+      <c r="L31" s="7" t="inlineStr">
+        <is>
+          <t>UA12120070010055676</t>
+        </is>
+      </c>
+      <c r="M31" s="5" t="inlineStr">
+        <is>
+          <t>Дніпропетровська обл.</t>
+        </is>
+      </c>
+      <c r="N31" s="5" t="inlineStr">
+        <is>
+          <t>м. Павлоград</t>
+        </is>
+      </c>
+      <c r="O31" s="5" t="inlineStr">
+        <is>
+          <t>вул. Дніпровська, 400/1</t>
+        </is>
+      </c>
+      <c r="P31" s="5" t="inlineStr">
+        <is>
+          <t>(066) 48 49 331</t>
+        </is>
+      </c>
+      <c r="Q31" s="5" t="inlineStr">
+        <is>
+          <t>maup_pavlograd@ukr.net</t>
+        </is>
+      </c>
+      <c r="R31" s="5" t="inlineStr">
+        <is>
+          <t>zi-maup.edukit.dp.uа</t>
+        </is>
+      </c>
+      <c r="S31" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T31" s="5" t="inlineStr">
+        <is>
+          <t>Житник Ніна Василівна</t>
+        </is>
+      </c>
+      <c r="U31" s="8"/>
+      <c r="V31" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:V30"/>
+  <autoFilter ref="A1:V31"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>