--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -389,51 +389,51 @@
           <t>вул. Генерала Шухевича, 27</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(03342) 3-54-74</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>vvak.in.ua@gmail.com</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>vvak.in.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Коновалюк Олександр Васильович</t>
+          <t>Фіщук Віктор Сергійович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Володимирський педагогічний фаховий коледж імені Агатангела Кримського Волинської обласної ради</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>399</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ВПФК</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>Ahatanhel Krymskyi Volodymyr Pedagogical Applied College of the Volyn Regional Council</t>
         </is>
       </c>