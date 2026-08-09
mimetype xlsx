--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -870,51 +870,55 @@
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Оксамитний Юрій Анатолійович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Луцький базовий фаховий медичний коледж Комунального закладу вищої освіти "Волинський медичний інститут" Волинської обласної ради</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>7042</v>
       </c>
       <c r="C8" s="6" t="n">
         <v>622</v>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
-      <c r="E8" s="5"/>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t>Lutsk Basic Professional Medical College of the Municipal Institution of Higher Education «Volyn Medical Institute» of the Volyn Oblast Council</t>
+        </is>
+      </c>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
         <v>2020</v>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I8" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J8" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
           <t>43016</t>
         </is>
       </c>
       <c r="L8" s="7" t="inlineStr">