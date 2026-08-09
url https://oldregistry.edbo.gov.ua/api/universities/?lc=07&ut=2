--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -3300,58 +3300,52 @@
       <c r="P36" s="5" t="inlineStr">
         <is>
           <t>(067)332-84-80</t>
         </is>
       </c>
       <c r="Q36" s="5" t="inlineStr">
         <is>
           <t>kosinckiy@ukr.net</t>
         </is>
       </c>
       <c r="R36" s="5" t="inlineStr">
         <is>
           <t>kosinckiyukr.net</t>
         </is>
       </c>
       <c r="S36" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
           <t>Косинський Сергій Володимирович</t>
         </is>
       </c>
-      <c r="U36" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U36" s="8"/>
+      <c r="V36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
           <t>Рожищенський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
         <v>6998</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="7"/>
       <c r="G37" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -3383,51 +3377,51 @@
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
           <t>вул. Пирогова, 1</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
           <t>(066)268-98-50</t>
         </is>
       </c>
       <c r="Q37" s="5" t="inlineStr">
         <is>
           <t>rozhische.tcoy@meta.ua</t>
         </is>
       </c>
       <c r="R37" s="5"/>
       <c r="S37" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
-          <t>Данчук Євген Федорович</t>
+          <t>Данчук Сергій Євгенович</t>
         </is>
       </c>
       <c r="U37" s="8"/>
       <c r="V37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <t>Старовижівський професійний ліцей</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
         <v>1921</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <t>Старовижівський професійний ліцей</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>Stara Vyzhivka vocational lyceum</t>
         </is>
       </c>