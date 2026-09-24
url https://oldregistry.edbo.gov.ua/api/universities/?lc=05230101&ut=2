--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -480,58 +480,52 @@
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(043)31-22-628, (043)31-22-428, (043)31-22-628</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>nvk2nemyriv@ukr.net</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>https://nvk2nemyriv.net.ua/</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Гудима Тетяна Анатоліївна</t>
         </is>
       </c>
-      <c r="U3" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U3" s="8"/>
+      <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Немирівський районний спортивно-технічний клуб товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>6473</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Немирівський РСТК ТСОУ</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Nemyriv District Sports and Technical Club of the Society for the Promotion of Defence of Ukraine</t>
         </is>
       </c>
       <c r="F4" s="7"/>
       <c r="G4" s="6"/>
       <c r="H4" s="5" t="inlineStr">
         <is>