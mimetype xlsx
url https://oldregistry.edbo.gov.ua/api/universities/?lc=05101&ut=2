--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -916,56 +916,56 @@
           <t>м. Вінниця</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
           <t>вул. Пирогова, 135-а</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>0432680260, 0432680261</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>podilvrc@ukr.net</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
           <t>www.podillyarehab.gov.ua</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Т. в.о. директора</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Штогрин Роман Леонідович</t>
+          <t>Шлапак Олександр Вікторович</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Вище професійне училище №7 м. Вінниці"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>2012</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "ВПУ №7 м.Вінниці"</t>
         </is>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>1967</v>
       </c>