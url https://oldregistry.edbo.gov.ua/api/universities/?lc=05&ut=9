--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -559,56 +559,56 @@
           <t>21022</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA05020030010063857</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Вінницька обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Вінниця</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Київська, 80</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>+043(26)-650-05</t>
+          <t>+38(043)-266-50-05</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
-          <t>vtet@mail.vinnica.ua</t>
+          <t>head@vtec.vn.ua</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>VTEC.VN.UA</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Лозовська Наталія Ігорівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ Вінницький фаховий коледж будівництва, архітектури та дизайну Київського національного університету будівництва і архітектури</t>
         </is>