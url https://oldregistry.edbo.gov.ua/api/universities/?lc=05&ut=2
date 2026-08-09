--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -916,56 +916,56 @@
           <t>м. Вінниця</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
           <t>вул. Пирогова, 135-а</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>0432680260, 0432680261</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>podilvrc@ukr.net</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
           <t>www.podillyarehab.gov.ua</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Т. в.о. директора</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Штогрин Роман Леонідович</t>
+          <t>Шлапак Олександр Вікторович</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Вище професійне училище №7 м. Вінниці"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>2012</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "ВПУ №7 м.Вінниці"</t>
         </is>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>1967</v>
       </c>
@@ -2680,58 +2680,52 @@
         <is>
           <t>., .</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
           <t>+804(34)-322-16-1</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
           <t>ladcentr@ukr.net</t>
         </is>
       </c>
       <c r="R29" s="5"/>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
           <t>Асюченко Микола Миколайович</t>
         </is>
       </c>
-      <c r="U29" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U29" s="8"/>
+      <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Жмеринське вище професійне училище"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
         <v>1845</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "Жмеринське ВПУ"</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>State vocational education institution "Zhmerinskiy higher vocational school"</t>
         </is>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
         <v>1923</v>
       </c>
@@ -3932,56 +3926,56 @@
         </is>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
           <t>м. Бершадь</t>
         </is>
       </c>
       <c r="O44" s="5" t="inlineStr">
         <is>
           <t>вул. ШЕВЧЕНКА, 36</t>
         </is>
       </c>
       <c r="P44" s="5" t="inlineStr">
         <is>
           <t>(096)934-41-62</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
           <t>bershadtsou@gmail.com</t>
         </is>
       </c>
       <c r="R44" s="5"/>
       <c r="S44" s="5" t="inlineStr">
         <is>
-          <t>ДИРЕКТОР</t>
+          <t>В.о. керівника</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
-          <t>ГЕРГЕЛЮК АНДРІЙ ВОЛОДИМИРОВИЧ</t>
+          <t>Шеремета Любов Анатоліївна</t>
         </is>
       </c>
       <c r="U44" s="8"/>
       <c r="V44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <t>Бершадський професійний ліцей</t>
         </is>
       </c>
       <c r="B45" s="6" t="n">
         <v>2924</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <t>Бершадський ПЛ</t>
         </is>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="7"/>
       <c r="G45" s="6" t="n">
         <v>1993</v>
       </c>
@@ -6168,58 +6162,52 @@
         <is>
           <t>вул. Алеї, 62</t>
         </is>
       </c>
       <c r="P70" s="5" t="inlineStr">
         <is>
           <t>+38(043)-262-30-03</t>
         </is>
       </c>
       <c r="Q70" s="5" t="inlineStr">
         <is>
           <t>sncenter-81@i.ua</t>
         </is>
       </c>
       <c r="R70" s="5"/>
       <c r="S70" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T70" s="5" t="inlineStr">
         <is>
           <t>Гогозей Анатолій Михайлович</t>
         </is>
       </c>
-      <c r="U70" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U70" s="8"/>
+      <c r="V70" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
           <t>Теплицький професійний аграрний ліцей Вінницької області</t>
         </is>
       </c>
       <c r="B71" s="6" t="n">
         <v>2076</v>
       </c>
       <c r="C71" s="6"/>
       <c r="D71" s="5" t="inlineStr">
         <is>
           <t>Теплицький ПАЛ</t>
         </is>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="7"/>
       <c r="G71" s="6" t="n">
         <v>1956</v>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>