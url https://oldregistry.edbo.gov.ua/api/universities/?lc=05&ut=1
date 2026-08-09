--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1528,51 +1528,51 @@
           <t>м. Вінниця</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
           <t>вул. Соборна, 87</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
           <t>+043(25)-504-06</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
           <t>vtei@vtei.edu.ua</t>
         </is>
       </c>
       <c r="R15" s="5" t="inlineStr">
         <is>
           <t>http://www.vtei.com.ua</t>
         </is>
       </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
-          <t>Виконуюча обов’язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
           <t>Мартинова Лілія Борисівна</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Донецький національний університет імені Василя Стуса</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>246</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <t>ДонНУ імені Василя Стуса</t>
         </is>
       </c>