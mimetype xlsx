--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -3820,56 +3820,56 @@
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
           <t>вул. Мала Шияновська, 2</t>
         </is>
       </c>
       <c r="P40" s="5" t="inlineStr">
         <is>
           <t>(044) 2800512</t>
         </is>
       </c>
       <c r="Q40" s="5" t="inlineStr">
         <is>
           <t>knutd@knutd.edu.ua</t>
         </is>
       </c>
       <c r="R40" s="5" t="inlineStr">
         <is>
           <t>knutd.edu.ua</t>
         </is>
       </c>
       <c r="S40" s="5" t="inlineStr">
         <is>
-          <t>Виконувач обов’язків ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
-          <t>Бєлялов Талят Енверович</t>
+          <t>Ольшанська Олександра Володимирівна</t>
         </is>
       </c>
       <c r="U40" s="8"/>
       <c r="V40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <t>Київський столичний університет імені Бориса Грінченка</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
         <v>6945</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <t>Університет Грінченка</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>Borys Grinchenko Kyiv Metropolitan University</t>
         </is>
       </c>
@@ -6573,61 +6573,61 @@
           <t>03148</t>
         </is>
       </c>
       <c r="L70" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M70" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N70" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O70" s="5" t="inlineStr">
         <is>
           <t>вул. Гната Юри, 9</t>
         </is>
       </c>
       <c r="P70" s="5" t="inlineStr">
         <is>
-          <t>(044) 242 24 46; (044) 242 24 64</t>
+          <t>+38(044)-242-24-46</t>
         </is>
       </c>
       <c r="Q70" s="5" t="inlineStr">
         <is>
-          <t>office@nam.kiev.ua</t>
+          <t>office@nam.kyiv.ua</t>
         </is>
       </c>
       <c r="R70" s="5" t="inlineStr">
         <is>
-          <t>http://nam.kiev.ua/</t>
+          <t>https://nam.kyiv.ua/</t>
         </is>
       </c>
       <c r="S70" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T70" s="5" t="inlineStr">
         <is>
           <t>Єрохін Сергій Аркадійович</t>
         </is>
       </c>
       <c r="U70" s="8"/>
       <c r="V70" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "Сигма"</t>
         </is>
       </c>
       <c r="B71" s="6" t="n">
         <v>6648</v>
       </c>
       <c r="C71" s="6"/>
@@ -6788,51 +6788,51 @@
       <c r="T72" s="5" t="inlineStr">
         <is>
           <t>Васильконова Еліна Олександрівна</t>
         </is>
       </c>
       <c r="U72" s="8"/>
       <c r="V72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
           <t>Приватний вищий навчальний заклад "Європейський університет"</t>
         </is>
       </c>
       <c r="B73" s="6" t="n">
         <v>228</v>
       </c>
       <c r="C73" s="6"/>
       <c r="D73" s="5" t="inlineStr">
         <is>
           <t>ПВНЗ "Європейський університет"</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>Private Higher Education Establishment "European University"</t>
+          <t>Private Higher Educational Establishment «European University»</t>
         </is>
       </c>
       <c r="F73" s="7"/>
       <c r="G73" s="6" t="n">
         <v>1991</v>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J73" s="5"/>
       <c r="K73" s="7" t="inlineStr">
         <is>
           <t>03115</t>
         </is>
       </c>
       <c r="L73" s="7" t="inlineStr">
         <is>
           <t>UA80000000000875983</t>
@@ -8446,1630 +8446,1620 @@
         <is>
           <t>info@kymu.edu.ua</t>
         </is>
       </c>
       <c r="R91" s="5" t="inlineStr">
         <is>
           <t>http://kymu.edu.ua/</t>
         </is>
       </c>
       <c r="S91" s="5" t="inlineStr">
         <is>
           <t>Президент</t>
         </is>
       </c>
       <c r="T91" s="5" t="inlineStr">
         <is>
           <t>Хачатурян Хачатур Володимирович</t>
         </is>
       </c>
       <c r="U91" s="8"/>
       <c r="V91" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ВИЩОЇ ОСВІТИ "МІЖНАРОДНИЙ ЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ВИЩОЇ ОСВІТИ "ПЕРШИЙ ЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ"</t>
         </is>
       </c>
       <c r="B92" s="6" t="n">
-        <v>4374</v>
+        <v>7411</v>
       </c>
       <c r="C92" s="6"/>
       <c r="D92" s="5" t="inlineStr">
         <is>
-          <t>МІЖНАРОДНИЙ ЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ</t>
+          <t>ПЕРШИЙ ЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
-          <t>PRIVATE HIGHER EDUCATION INSTITUTION "INTERNATIONAL EUROPEAN UNIVERSITY"</t>
+          <t>PRIVATE HIGHER EDUCATION INSTITUTION "FIRST EUROPEAN UNIVERSITY"</t>
         </is>
       </c>
       <c r="F92" s="7"/>
       <c r="G92" s="6" t="n">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="H92" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I92" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J92" s="5"/>
       <c r="K92" s="7" t="inlineStr">
         <is>
           <t>03187</t>
         </is>
       </c>
       <c r="L92" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000126643</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M92" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N92" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O92" s="5" t="inlineStr">
         <is>
           <t>просп. Академіка Глушкова, 42</t>
         </is>
       </c>
       <c r="P92" s="5" t="inlineStr">
         <is>
-          <t>+38(044)-338-00-42</t>
+          <t>+38(063)-075-28-56</t>
         </is>
       </c>
       <c r="Q92" s="5" t="inlineStr">
         <is>
-          <t>rector@ieu.edu.ua</t>
+          <t>rector@feu.edu.ua</t>
         </is>
       </c>
       <c r="R92" s="5" t="inlineStr">
         <is>
-          <t>https://www.ieu.edu.ua</t>
+          <t>https://europeanmedicaluniversity.com/</t>
         </is>
       </c>
       <c r="S92" s="5" t="inlineStr">
         <is>
           <t>Президент</t>
         </is>
       </c>
       <c r="T92" s="5" t="inlineStr">
         <is>
-          <t>Грицан Іванна Ігорівна</t>
+          <t>Мерза Ярослав Михайлович</t>
         </is>
       </c>
       <c r="U92" s="8"/>
       <c r="V92" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ВИЩОЇ ОСВІТИ "ПЕРШИЙ ЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ"</t>
+          <t>Приватний заклад вищої освіти "Університет Київ"</t>
         </is>
       </c>
       <c r="B93" s="6" t="n">
-        <v>7411</v>
+        <v>6439</v>
       </c>
       <c r="C93" s="6"/>
       <c r="D93" s="5" t="inlineStr">
         <is>
-          <t>ПЕРШИЙ ЄВРОПЕЙСЬКИЙ УНІВЕРСИТЕТ</t>
-[...6 lines deleted...]
-      </c>
+          <t>ПЗВО "УК"</t>
+        </is>
+      </c>
+      <c r="E93" s="5"/>
       <c r="F93" s="7"/>
-      <c r="G93" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G93" s="6"/>
       <c r="H93" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J93" s="5"/>
       <c r="K93" s="7" t="inlineStr">
         <is>
           <t>03187</t>
         </is>
       </c>
       <c r="L93" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M93" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N93" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O93" s="5" t="inlineStr">
         <is>
-          <t>просп. Академіка Глушкова, 42</t>
+          <t>просп. Глушкова Академіка, 40</t>
         </is>
       </c>
       <c r="P93" s="5" t="inlineStr">
         <is>
-          <t>+38(063)-075-28-56</t>
+          <t>+380(67)-323-93-92</t>
         </is>
       </c>
       <c r="Q93" s="5" t="inlineStr">
         <is>
-          <t>firsteuropeanuniversity@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>kyivuni@gmail.com</t>
+        </is>
+      </c>
+      <c r="R93" s="5"/>
       <c r="S93" s="5" t="inlineStr">
         <is>
-          <t>Президент</t>
+          <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T93" s="5" t="inlineStr">
         <is>
-          <t>Мерза Ярослав Михайлович</t>
+          <t>Рижкова Юлія Євгенівна</t>
         </is>
       </c>
       <c r="U93" s="8"/>
       <c r="V93" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="5" t="inlineStr">
         <is>
-          <t>Приватний заклад вищої освіти "Університет Київ"</t>
+          <t>Приватний заклад "Київський кооперативний інститут бізнесу і права"</t>
         </is>
       </c>
       <c r="B94" s="6" t="n">
-        <v>6439</v>
+        <v>354</v>
       </c>
       <c r="C94" s="6"/>
       <c r="D94" s="5" t="inlineStr">
         <is>
-          <t>ПЗВО "УК"</t>
-[...2 lines deleted...]
-      <c r="E94" s="5"/>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>Private Institute "Kyiv Cooperative Institute of Business and Law"</t>
+        </is>
+      </c>
       <c r="F94" s="7"/>
-      <c r="G94" s="6"/>
+      <c r="G94" s="6" t="n">
+        <v>2010</v>
+      </c>
       <c r="H94" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I94" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J94" s="5"/>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>03187</t>
+          <t>03022</t>
         </is>
       </c>
       <c r="L94" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M94" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N94" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O94" s="5" t="inlineStr">
         <is>
-          <t>просп. Глушкова Академіка, 40</t>
+          <t>вул. Здановської Юлії, 18</t>
         </is>
       </c>
       <c r="P94" s="5" t="inlineStr">
         <is>
-          <t>+380(67)-323-93-92</t>
+          <t>+38(044)-257-70-91</t>
         </is>
       </c>
       <c r="Q94" s="5" t="inlineStr">
         <is>
-          <t>kyivuni@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R94" s="5"/>
+          <t>rector@kkibp.edu.ua</t>
+        </is>
+      </c>
+      <c r="R94" s="5" t="inlineStr">
+        <is>
+          <t>http://kkibp.edu.ua</t>
+        </is>
+      </c>
       <c r="S94" s="5" t="inlineStr">
         <is>
-          <t>В.о. ректора</t>
+          <t>В.о.ректора</t>
         </is>
       </c>
       <c r="T94" s="5" t="inlineStr">
         <is>
-          <t>Рижкова Юлія Євгенівна</t>
+          <t>Гіджеліцький Віталій Миколайович</t>
         </is>
       </c>
       <c r="U94" s="8"/>
       <c r="V94" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>Приватний заклад "Київський кооперативний інститут бізнесу і права"</t>
+          <t>РЕЛІГІЙНА ОРГАНІЗАЦІЯ "УКРАЇНСЬКА ЄВАНГЕЛЬСЬКА ТЕОЛОГІЧНА СЕМІНАРІЯ СОЮЗУ ВІЛЬНИХ ЦЕРКОВ ХРИСТИЯН ЄВАНГЕЛЬСЬКОЇ ВІРИ УКРАЇНИ"</t>
         </is>
       </c>
       <c r="B95" s="6" t="n">
-        <v>354</v>
+        <v>1512</v>
       </c>
       <c r="C95" s="6"/>
       <c r="D95" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>УКРАЇНСЬКА ЄВАНГЕЛЬСЬКА ТЕОЛОГІЧНА СЕМІНАРІЯ</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>Private Institute "Kyiv Cooperative Institute of Business and Law"</t>
+          <t>RELIGIOUS ORGANIZATION "UKRAINIAN EVANGELICAL THEOLOGICAL SEMINARY"</t>
         </is>
       </c>
       <c r="F95" s="7"/>
       <c r="G95" s="6" t="n">
-        <v>2010</v>
+        <v>1992</v>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J95" s="5"/>
       <c r="K95" s="7" t="inlineStr">
         <is>
-          <t>03022</t>
+          <t>04075</t>
         </is>
       </c>
       <c r="L95" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M95" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N95" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O95" s="5" t="inlineStr">
         <is>
-          <t>вул. Здановської Юлії, 18</t>
+          <t>вул. Квітки Цісик, 57</t>
         </is>
       </c>
       <c r="P95" s="5" t="inlineStr">
         <is>
-          <t>+38(044)-257-70-91</t>
+          <t>(044) 4318241, 4318284, 4318242, 4018241</t>
         </is>
       </c>
       <c r="Q95" s="5" t="inlineStr">
         <is>
-          <t>rector@kkibp.edu.ua</t>
+          <t>secretary@uets.net</t>
         </is>
       </c>
       <c r="R95" s="5" t="inlineStr">
         <is>
-          <t>http://kkibp.edu.ua</t>
+          <t>www.uets.net</t>
         </is>
       </c>
       <c r="S95" s="5" t="inlineStr">
         <is>
-          <t>В.о.ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T95" s="5" t="inlineStr">
         <is>
-          <t>Гіджеліцький Віталій Миколайович</t>
+          <t>Русин Іван Іванович</t>
         </is>
       </c>
       <c r="U95" s="8"/>
       <c r="V95" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="5" t="inlineStr">
         <is>
-          <t>РЕЛІГІЙНА ОРГАНІЗАЦІЯ "УКРАЇНСЬКА ЄВАНГЕЛЬСЬКА ТЕОЛОГІЧНА СЕМІНАРІЯ СОЮЗУ ВІЛЬНИХ ЦЕРКОВ ХРИСТИЯН ЄВАНГЕЛЬСЬКОЇ ВІРИ УКРАЇНИ"</t>
+          <t>Східноукраїнський національний університет імені Володимира Даля</t>
         </is>
       </c>
       <c r="B96" s="6" t="n">
-        <v>1512</v>
+        <v>21</v>
       </c>
       <c r="C96" s="6"/>
       <c r="D96" s="5" t="inlineStr">
         <is>
-          <t>УКРАЇНСЬКА ЄВАНГЕЛЬСЬКА ТЕОЛОГІЧНА СЕМІНАРІЯ</t>
+          <t>СНУ ім. В.Даля</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
-          <t>RELIGIOUS ORGANIZATION "UKRAINIAN EVANGELICAL THEOLOGICAL SEMINARY"</t>
-[...2 lines deleted...]
-      <c r="F96" s="7"/>
+          <t>Volodymyr Dahl East Ukrainian National University</t>
+        </is>
+      </c>
+      <c r="F96" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G96" s="6" t="n">
-        <v>1992</v>
+        <v>1920</v>
       </c>
       <c r="H96" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I96" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J96" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J96" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>04075</t>
+          <t>01042</t>
         </is>
       </c>
       <c r="L96" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000551439</t>
+          <t>UA80000000000624772</t>
         </is>
       </c>
       <c r="M96" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N96" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O96" s="5" t="inlineStr">
         <is>
-          <t>вул. Квітки Цісик, 57</t>
+          <t>вул. Іоанна Павла ІІ, 17</t>
         </is>
       </c>
       <c r="P96" s="5" t="inlineStr">
         <is>
-          <t>(044) 4318241, 4318284, 4318242, 4018241</t>
+          <t>+380953123846</t>
         </is>
       </c>
       <c r="Q96" s="5" t="inlineStr">
         <is>
-          <t>secretary@uets.net</t>
+          <t>uni@snu.edu.ua</t>
         </is>
       </c>
       <c r="R96" s="5" t="inlineStr">
         <is>
-          <t>www.uets.net</t>
+          <t>http://snu.edu.ua</t>
         </is>
       </c>
       <c r="S96" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Виконуючий обов’язки ректора</t>
         </is>
       </c>
       <c r="T96" s="5" t="inlineStr">
         <is>
-          <t>Русин Іван Іванович</t>
+          <t>Марченко Дмитро Миколайович</t>
         </is>
       </c>
       <c r="U96" s="8"/>
       <c r="V96" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>Східноукраїнський національний університет імені Володимира Даля</t>
+          <t>Таврійський національний університет імені В.І.Вернадського</t>
         </is>
       </c>
       <c r="B97" s="6" t="n">
-        <v>21</v>
+        <v>892</v>
       </c>
       <c r="C97" s="6"/>
       <c r="D97" s="5" t="inlineStr">
         <is>
-          <t>СНУ ім. В.Даля</t>
+          <t>ТНУ ім. В.І.Вернадського</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>Volodymyr Dahl East Ukrainian National University</t>
+          <t>V.I. Vernadsky Taurida National University</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G97" s="6" t="n">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J97" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K97" s="7" t="inlineStr">
         <is>
-          <t>01042</t>
+          <t>01135</t>
         </is>
       </c>
       <c r="L97" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000624772</t>
+          <t>UA80000000001078669</t>
         </is>
       </c>
       <c r="M97" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N97" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O97" s="5" t="inlineStr">
         <is>
-          <t>вул. Іоанна Павла ІІ, 17</t>
+          <t>просп. Перемоги, 10</t>
         </is>
       </c>
       <c r="P97" s="5" t="inlineStr">
         <is>
-          <t>+380953123846</t>
+          <t>+380(44)-529-05-16</t>
         </is>
       </c>
       <c r="Q97" s="5" t="inlineStr">
         <is>
-          <t>uni@snu.edu.ua</t>
+          <t>crimea.tnu@gmail.com</t>
         </is>
       </c>
       <c r="R97" s="5" t="inlineStr">
         <is>
-          <t>http://snu.edu.ua</t>
+          <t>www.tnu.edu.ua</t>
         </is>
       </c>
       <c r="S97" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов’язки ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T97" s="5" t="inlineStr">
         <is>
-          <t>Марченко Дмитро Миколайович</t>
+          <t>Бортняк Валерій Анатолійович</t>
         </is>
       </c>
       <c r="U97" s="8"/>
       <c r="V97" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="5" t="inlineStr">
         <is>
-          <t>Таврійський національний університет імені В.І.Вернадського</t>
+          <t>Товариство з обмеженою відповідальністю "Академія адвокатури України"</t>
         </is>
       </c>
       <c r="B98" s="6" t="n">
-        <v>892</v>
+        <v>364</v>
       </c>
       <c r="C98" s="6"/>
       <c r="D98" s="5" t="inlineStr">
         <is>
-          <t>ТНУ ім. В.І.Вернадського</t>
+          <t>ААУ</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
-          <t>V.I. Vernadsky Taurida National University</t>
-[...6 lines deleted...]
-      </c>
+          <t>The Academy of Advocacy of Ukraine</t>
+        </is>
+      </c>
+      <c r="F98" s="7"/>
       <c r="G98" s="6" t="n">
-        <v>1918</v>
+        <v>1995</v>
       </c>
       <c r="H98" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I98" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J98" s="5"/>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>01135</t>
+          <t>01032</t>
         </is>
       </c>
       <c r="L98" s="7" t="inlineStr">
         <is>
-          <t>UA80000000001078669</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M98" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N98" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O98" s="5" t="inlineStr">
         <is>
-          <t>просп. Перемоги, 10</t>
+          <t>бульв. Тараса Шевченка, 27</t>
         </is>
       </c>
       <c r="P98" s="5" t="inlineStr">
         <is>
-          <t>+380(44)-529-05-16</t>
+          <t>(044) 246-57-88</t>
         </is>
       </c>
       <c r="Q98" s="5" t="inlineStr">
         <is>
-          <t>crimea.tnu@gmail.com</t>
+          <t>referent@aau.edu.ua</t>
         </is>
       </c>
       <c r="R98" s="5" t="inlineStr">
         <is>
-          <t>www.tnu.edu.ua</t>
+          <t>www.aau.edu.ua</t>
         </is>
       </c>
       <c r="S98" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T98" s="5" t="inlineStr">
         <is>
-          <t>Бортняк Валерій Анатолійович</t>
+          <t>Варфоломеєва Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U98" s="8"/>
       <c r="V98" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Академія адвокатури України"</t>
+          <t>Товариство з обмеженою відповідальністю "Академія професійного розвитку"</t>
         </is>
       </c>
       <c r="B99" s="6" t="n">
-        <v>364</v>
+        <v>6372</v>
       </c>
       <c r="C99" s="6"/>
       <c r="D99" s="5" t="inlineStr">
         <is>
-          <t>ААУ</t>
-[...6 lines deleted...]
-      </c>
+          <t>Академія професійного розвитку</t>
+        </is>
+      </c>
+      <c r="E99" s="5"/>
       <c r="F99" s="7"/>
-      <c r="G99" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G99" s="6"/>
       <c r="H99" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J99" s="5"/>
       <c r="K99" s="7" t="inlineStr">
         <is>
-          <t>01032</t>
+          <t>01054</t>
         </is>
       </c>
       <c r="L99" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M99" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N99" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O99" s="5" t="inlineStr">
         <is>
-          <t>бульв. Тараса Шевченка, 27</t>
+          <t>вул. Гончара Олеся, 79 кв 19</t>
         </is>
       </c>
       <c r="P99" s="5" t="inlineStr">
         <is>
-          <t>(044) 246-57-88</t>
-[...11 lines deleted...]
-      </c>
+          <t>+38(095)-026-93-26;</t>
+        </is>
+      </c>
+      <c r="Q99" s="5"/>
+      <c r="R99" s="5"/>
       <c r="S99" s="5" t="inlineStr">
         <is>
-          <t>В.о. ректора</t>
+          <t>Президент</t>
         </is>
       </c>
       <c r="T99" s="5" t="inlineStr">
         <is>
-          <t>Варфоломеєва Тетяна Вікторівна</t>
+          <t>Гаркавенко Зоя Олександрівна</t>
         </is>
       </c>
       <c r="U99" s="8" t="n">
         <v>46163</v>
       </c>
       <c r="V99" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Академія професійного розвитку"</t>
+          <t>Товариство з обмеженою відповідальністю "Вищий навчальний заклад "АМЕРІКАН ЮНІВЕРСІТІ КИЇВ"</t>
         </is>
       </c>
       <c r="B100" s="6" t="n">
-        <v>6372</v>
+        <v>5752</v>
       </c>
       <c r="C100" s="6"/>
       <c r="D100" s="5" t="inlineStr">
         <is>
-          <t>Академія професійного розвитку</t>
-[...2 lines deleted...]
-      <c r="E100" s="5"/>
+          <t>ТОВ "ВНЗ "АМЕРІКАН ЮНІВЕРСІТІ КИЇВ"</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>Limited Liability Company “Higher Educational Establishment “AMERICAN UNIVERSITY KYIV”</t>
+        </is>
+      </c>
       <c r="F100" s="7"/>
       <c r="G100" s="6"/>
       <c r="H100" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I100" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J100" s="5"/>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>01054</t>
+          <t>04070</t>
         </is>
       </c>
       <c r="L100" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M100" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N100" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O100" s="5" t="inlineStr">
         <is>
-          <t>вул. Гончара Олеся, 79 кв 19</t>
+          <t>пл. Поштова, 3</t>
         </is>
       </c>
       <c r="P100" s="5" t="inlineStr">
         <is>
-          <t>+38(095)-026-93-26;</t>
-[...3 lines deleted...]
-      <c r="R100" s="5"/>
+          <t>+38(044) 496 15 15</t>
+        </is>
+      </c>
+      <c r="Q100" s="5" t="inlineStr">
+        <is>
+          <t>info@auk.edu.ua</t>
+        </is>
+      </c>
+      <c r="R100" s="5" t="inlineStr">
+        <is>
+          <t>https://auk.edu.ua/</t>
+        </is>
+      </c>
       <c r="S100" s="5" t="inlineStr">
         <is>
-          <t>Президент</t>
+          <t>Т.в.о. Віцепрезидента з адміністративних питань</t>
         </is>
       </c>
       <c r="T100" s="5" t="inlineStr">
         <is>
-          <t>Гаркавенко Зоя Олександрівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Лисютін Ігор Олексійович</t>
+        </is>
+      </c>
+      <c r="U100" s="8"/>
+      <c r="V100" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Вищий навчальний заклад "АМЕРІКАН ЮНІВЕРСІТІ КИЇВ"</t>
+          <t>Товариство з обмеженою відповідальністю "ЗІҐМУНД ФРОЙД УНІВЕРСИТЕТ УКРАЇНА"</t>
         </is>
       </c>
       <c r="B101" s="6" t="n">
-        <v>5752</v>
+        <v>6774</v>
       </c>
       <c r="C101" s="6"/>
       <c r="D101" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ВНЗ "АМЕРІКАН ЮНІВЕРСІТІ КИЇВ"</t>
+          <t>ТОВ "ЗФУУ"</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>Limited Liability Company “Higher Educational Establishment “AMERICAN UNIVERSITY KYIV”</t>
+          <t>LIMITED LIABILITY COMPANY "UKRAINE SIGMUND FREUD UNIVERSITY"</t>
         </is>
       </c>
       <c r="F101" s="7"/>
-      <c r="G101" s="6"/>
+      <c r="G101" s="6" t="n">
+        <v>2022</v>
+      </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J101" s="5"/>
       <c r="K101" s="7" t="inlineStr">
         <is>
-          <t>04070</t>
+          <t>01103</t>
         </is>
       </c>
       <c r="L101" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M101" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N101" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O101" s="5" t="inlineStr">
         <is>
-          <t>пл. Поштова, 3</t>
+          <t>вул. Верхогляда Андрія, 16Б, офіс 42</t>
         </is>
       </c>
       <c r="P101" s="5" t="inlineStr">
         <is>
-          <t>+38(044) 496 15 15</t>
+          <t>(050)355-24-07</t>
         </is>
       </c>
       <c r="Q101" s="5" t="inlineStr">
         <is>
-          <t>info@auk.edu.ua</t>
+          <t>office@usfu.edu.ua</t>
         </is>
       </c>
       <c r="R101" s="5" t="inlineStr">
         <is>
-          <t>https://auk.edu.ua/</t>
+          <t>https://usfu.edu.ua</t>
         </is>
       </c>
       <c r="S101" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. Віцепрезидента з адміністративних питань</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T101" s="5" t="inlineStr">
         <is>
-          <t>Лисютін Ігор Олексійович</t>
+          <t>Писаренко Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U101" s="8"/>
       <c r="V101" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "ЗІҐМУНД ФРОЙД УНІВЕРСИТЕТ УКРАЇНА"</t>
+          <t>Товариство з обмеженою відповідальністю "Київський інститут банківської справи"</t>
         </is>
       </c>
       <c r="B102" s="6" t="n">
-        <v>6774</v>
+        <v>1372</v>
       </c>
       <c r="C102" s="6"/>
       <c r="D102" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ЗФУУ"</t>
+          <t>ТОВ "КІБС"</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
-          <t>LIMITED LIABILITY COMPANY "UKRAINE SIGMUND FREUD UNIVERSITY"</t>
+          <t>Limited liability company «Kyiv banking institute»</t>
         </is>
       </c>
       <c r="F102" s="7"/>
       <c r="G102" s="6" t="n">
-        <v>2022</v>
+        <v>1997</v>
       </c>
       <c r="H102" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I102" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J102" s="5"/>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>01103</t>
+          <t>01001</t>
         </is>
       </c>
       <c r="L102" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000001078669</t>
         </is>
       </c>
       <c r="M102" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N102" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O102" s="5" t="inlineStr">
         <is>
-          <t>вул. Верхогляда Андрія, 16Б, офіс 42</t>
+          <t>пров. Шевченка, 12</t>
         </is>
       </c>
       <c r="P102" s="5" t="inlineStr">
         <is>
-          <t>(050)355-24-07</t>
+          <t>(044) 290 44 92</t>
         </is>
       </c>
       <c r="Q102" s="5" t="inlineStr">
         <is>
-          <t>office@usfu.edu.ua</t>
+          <t>kibs_dekanat@ukr.net</t>
         </is>
       </c>
       <c r="R102" s="5" t="inlineStr">
         <is>
-          <t>https://usfu.edu.ua</t>
+          <t>www.kibs.kiev.ua</t>
         </is>
       </c>
       <c r="S102" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Виконуючий обов`язки ректора</t>
         </is>
       </c>
       <c r="T102" s="5" t="inlineStr">
         <is>
-          <t>Писаренко Тетяна Володимирівна</t>
-[...3 lines deleted...]
-      <c r="V102" s="5"/>
+          <t>Тутік Лариса Іонівна</t>
+        </is>
+      </c>
+      <c r="U102" s="8" t="n">
+        <v>43971</v>
+      </c>
+      <c r="V102" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Київський інститут банківської справи"</t>
+          <t>Товариство з обмеженою відповідальністю "Київський інститут сучасної психології та психотерапії"</t>
         </is>
       </c>
       <c r="B103" s="6" t="n">
-        <v>1372</v>
+        <v>1391</v>
       </c>
       <c r="C103" s="6"/>
       <c r="D103" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "КІБС"</t>
+          <t>ТОВ "КІСПП"</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>Limited liability company «Kyiv banking institute»</t>
+          <t>Limited Liability Company "Kyiv Institute of Modern Psychology and Psychotherapy"</t>
         </is>
       </c>
       <c r="F103" s="7"/>
       <c r="G103" s="6" t="n">
-        <v>1997</v>
+        <v>2010</v>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J103" s="5"/>
       <c r="K103" s="7" t="inlineStr">
         <is>
-          <t>01001</t>
+          <t>01113</t>
         </is>
       </c>
       <c r="L103" s="7" t="inlineStr">
         <is>
-          <t>UA80000000001078669</t>
+          <t>UA80000000000624772</t>
         </is>
       </c>
       <c r="M103" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N103" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O103" s="5" t="inlineStr">
         <is>
-          <t>пров. Шевченка, 12</t>
+          <t>бульв. Лесі Українки, 26</t>
         </is>
       </c>
       <c r="P103" s="5" t="inlineStr">
         <is>
-          <t>(044) 290 44 92</t>
+          <t>(044) 585-46-78</t>
         </is>
       </c>
       <c r="Q103" s="5" t="inlineStr">
         <is>
-          <t>kibs_dekanat@ukr.net</t>
+          <t>kispp@kispp.com</t>
         </is>
       </c>
       <c r="R103" s="5" t="inlineStr">
         <is>
-          <t>www.kibs.kiev.ua</t>
+          <t>kispp.com</t>
         </is>
       </c>
       <c r="S103" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов`язки ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T103" s="5" t="inlineStr">
         <is>
-          <t>Тутік Лариса Іонівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Херсонський Борис Григорович</t>
+        </is>
+      </c>
+      <c r="U103" s="8"/>
+      <c r="V103" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Київський інститут сучасної психології та психотерапії"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КИЇВСЬКИЙ УНІВЕРСИТЕТ АВІАЦІЙНИХ ТА ІНФОРМАЦІЙНИХ ТЕХНОЛОГІЙ"</t>
         </is>
       </c>
       <c r="B104" s="6" t="n">
-        <v>1391</v>
+        <v>7165</v>
       </c>
       <c r="C104" s="6"/>
       <c r="D104" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "КІСПП"</t>
+          <t>ТОВ "КУАІТ"</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
-          <t>Limited Liability Company "Kyiv Institute of Modern Psychology and Psychotherapy"</t>
+          <t>Limited Liability Company "Kyiv University of Aviation and Information Technologies"</t>
         </is>
       </c>
       <c r="F104" s="7"/>
       <c r="G104" s="6" t="n">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="H104" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I104" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J104" s="5"/>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>01113</t>
+          <t>03056</t>
         </is>
       </c>
       <c r="L104" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000624772</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M104" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N104" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O104" s="5" t="inlineStr">
         <is>
-          <t>бульв. Лесі Українки, 26</t>
+          <t>вул. Борщагівська, 154</t>
         </is>
       </c>
       <c r="P104" s="5" t="inlineStr">
         <is>
-          <t>(044) 585-46-78</t>
+          <t>+38 (050) 077 78 11</t>
         </is>
       </c>
       <c r="Q104" s="5" t="inlineStr">
         <is>
-          <t>kispp@kispp.com</t>
+          <t>kuait@kuait.eu</t>
         </is>
       </c>
       <c r="R104" s="5" t="inlineStr">
         <is>
-          <t>kispp.com</t>
+          <t>https://www.kuait.eu</t>
         </is>
       </c>
       <c r="S104" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T104" s="5" t="inlineStr">
         <is>
-          <t>Херсонський Борис Григорович</t>
+          <t>Хращевський Рімвідас Вілімович</t>
         </is>
       </c>
       <c r="U104" s="8"/>
       <c r="V104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КИЇВСЬКИЙ УНІВЕРСИТЕТ АВІАЦІЙНИХ ТА ІНФОРМАЦІЙНИХ ТЕХНОЛОГІЙ"</t>
+          <t>Товариство з обмеженою відповідальністю "Перший косметологічний коледж"</t>
         </is>
       </c>
       <c r="B105" s="6" t="n">
-        <v>7165</v>
+        <v>2895</v>
       </c>
       <c r="C105" s="6"/>
       <c r="D105" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "КУАІТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ТОВ "Перший косметологічний коледж"</t>
+        </is>
+      </c>
+      <c r="E105" s="5"/>
       <c r="F105" s="7"/>
       <c r="G105" s="6" t="n">
-        <v>2024</v>
+        <v>2000</v>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J105" s="5"/>
       <c r="K105" s="7" t="inlineStr">
         <is>
-          <t>03056</t>
+          <t>03022</t>
         </is>
       </c>
       <c r="L105" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000126643</t>
         </is>
       </c>
       <c r="M105" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N105" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O105" s="5" t="inlineStr">
         <is>
-          <t>вул. Борщагівська, 154</t>
+          <t>вул. Ломоносова, 18</t>
         </is>
       </c>
       <c r="P105" s="5" t="inlineStr">
         <is>
-          <t>+38 (050) 077 78 11</t>
+          <t>(044) 2216038; 5288282</t>
         </is>
       </c>
       <c r="Q105" s="5" t="inlineStr">
         <is>
-          <t>kuait@kuait.eu</t>
-[...6 lines deleted...]
-      </c>
+          <t>medkolledg2@ukr.net</t>
+        </is>
+      </c>
+      <c r="R105" s="5"/>
       <c r="S105" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T105" s="5" t="inlineStr">
         <is>
-          <t>Хращевський Рімвідас Вілімович</t>
-[...3 lines deleted...]
-      <c r="V105" s="5"/>
+          <t>Барчукова Тетяна Вікторівна</t>
+        </is>
+      </c>
+      <c r="U105" s="8" t="n">
+        <v>46058</v>
+      </c>
+      <c r="V105" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Перший косметологічний коледж"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ ПРИВАТНИЙ ВИЩИЙ НАВЧАЛЬНИЙ ЗАКЛАД "УНІВЕРСИТЕТ СУЧАСНИХ ТЕХНОЛОГІЙ"</t>
         </is>
       </c>
       <c r="B106" s="6" t="n">
-        <v>2895</v>
+        <v>7012</v>
       </c>
       <c r="C106" s="6"/>
       <c r="D106" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Перший косметологічний коледж"</t>
-[...2 lines deleted...]
-      <c r="E106" s="5"/>
+          <t>«УНІВЕРСИТЕТ СУЧАСНИХ ТЕХНОЛОГІЙ»</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>LIMITED LIABILITY COMPANY PRIVATE HIGHER EDUCATION INSTITUTION "UNIVERSITY OF MODERN TECHNOLOGIES"</t>
+        </is>
+      </c>
       <c r="F106" s="7"/>
       <c r="G106" s="6" t="n">
-        <v>2000</v>
+        <v>2024</v>
       </c>
       <c r="H106" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I106" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J106" s="5"/>
       <c r="K106" s="7" t="inlineStr">
         <is>
           <t>03022</t>
         </is>
       </c>
       <c r="L106" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000126643</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M106" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N106" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O106" s="5" t="inlineStr">
         <is>
-          <t>вул. Ломоносова, 18</t>
+          <t>вул. Максимовича Михайла, 28-Г</t>
         </is>
       </c>
       <c r="P106" s="5" t="inlineStr">
         <is>
-          <t>(044) 2216038; 5288282</t>
+          <t>0503247699; 0673098486</t>
         </is>
       </c>
       <c r="Q106" s="5" t="inlineStr">
         <is>
-          <t>medkolledg2@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R106" s="5"/>
+          <t>info@neoversity.com.ua</t>
+        </is>
+      </c>
+      <c r="R106" s="5" t="inlineStr">
+        <is>
+          <t>http://neoversity.com.ua/</t>
+        </is>
+      </c>
       <c r="S106" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T106" s="5" t="inlineStr">
         <is>
-          <t>Барчукова Тетяна Вікторівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Чорний Антон Валерійович</t>
+        </is>
+      </c>
+      <c r="U106" s="8"/>
+      <c r="V106" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ ПРИВАТНИЙ ВИЩИЙ НАВЧАЛЬНИЙ ЗАКЛАД "УНІВЕРСИТЕТ СУЧАСНИХ ТЕХНОЛОГІЙ"</t>
+          <t>Товариство з обмеженою відповідальністю "Університет міжнародних інноваційних ідей"</t>
         </is>
       </c>
       <c r="B107" s="6" t="n">
-        <v>7012</v>
+        <v>14</v>
       </c>
       <c r="C107" s="6"/>
       <c r="D107" s="5" t="inlineStr">
         <is>
-          <t>«УНІВЕРСИТЕТ СУЧАСНИХ ТЕХНОЛОГІЙ»</t>
+          <t>ТОВ "УМІІ"</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>LIMITED LIABILITY COMPANY PRIVATE HIGHER EDUCATION INSTITUTION "UNIVERSITY OF MODERN TECHNOLOGIES"</t>
+          <t>LIMITED LIABILITY COMPANY “UNIVERSITY OF INTERNATIONAL INNOVATIONS”</t>
         </is>
       </c>
       <c r="F107" s="7"/>
       <c r="G107" s="6" t="n">
-        <v>2024</v>
+        <v>1992</v>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J107" s="5"/>
       <c r="K107" s="7" t="inlineStr">
         <is>
-          <t>03022</t>
+          <t>03056</t>
         </is>
       </c>
       <c r="L107" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M107" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N107" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O107" s="5" t="inlineStr">
         <is>
-          <t>вул. Максимовича Михайла, 28-Г</t>
+          <t>пров. Ковальський, 19, офіс 139 літера А</t>
         </is>
       </c>
       <c r="P107" s="5" t="inlineStr">
         <is>
-          <t>0503247699; 0673098486</t>
+          <t>(044) 4530093; 4530094;</t>
         </is>
       </c>
       <c r="Q107" s="5" t="inlineStr">
         <is>
-          <t>info@neoversity.com.ua</t>
+          <t>universityinnovationideas@gmail.com</t>
         </is>
       </c>
       <c r="R107" s="5" t="inlineStr">
         <is>
-          <t>http://neoversity.com.ua/</t>
+          <t>mii.university</t>
         </is>
       </c>
       <c r="S107" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T107" s="5" t="inlineStr">
         <is>
-          <t>Чорний Антон Валерійович</t>
-[...3 lines deleted...]
-      <c r="V107" s="5"/>
+          <t>Родзинський Анатолій Анатолійович</t>
+        </is>
+      </c>
+      <c r="U107" s="8" t="n">
+        <v>46202</v>
+      </c>
+      <c r="V107" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Університет міжнародних інноваційних ідей"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "УНІВЕРСИТЕТ МІЖНАРОДНОЇ ОСВІТИ"</t>
         </is>
       </c>
       <c r="B108" s="6" t="n">
-        <v>14</v>
+        <v>6877</v>
       </c>
       <c r="C108" s="6"/>
       <c r="D108" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "УМІІ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ТОВ "УНІВЕРСИТЕТ МІЖНАРОДНОЇ ОСВІТИ"</t>
+        </is>
+      </c>
+      <c r="E108" s="5"/>
       <c r="F108" s="7"/>
       <c r="G108" s="6" t="n">
-        <v>1992</v>
+        <v>2023</v>
       </c>
       <c r="H108" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I108" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J108" s="5"/>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>03056</t>
+          <t>03110</t>
         </is>
       </c>
       <c r="L108" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M108" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N108" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O108" s="5" t="inlineStr">
         <is>
-          <t>пров. Ковальський, 19, офіс 139 літера А</t>
+          <t>вул. Солом'янська, 3</t>
         </is>
       </c>
       <c r="P108" s="5" t="inlineStr">
         <is>
-          <t>(044) 4530093; 4530094;</t>
+          <t>(098)234-36-46</t>
         </is>
       </c>
       <c r="Q108" s="5" t="inlineStr">
         <is>
-          <t>universityinnovationideas@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>umo73789@gmail.com</t>
+        </is>
+      </c>
+      <c r="R108" s="5"/>
       <c r="S108" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T108" s="5" t="inlineStr">
         <is>
-          <t>Родзинський Анатолій Анатолійович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Орловська Оксана Василівна</t>
+        </is>
+      </c>
+      <c r="U108" s="8"/>
+      <c r="V108" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "УНІВЕРСИТЕТ МІЖНАРОДНОЇ ОСВІТИ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "УНІВЕРСИТЕТ "ОПТІМА"</t>
         </is>
       </c>
       <c r="B109" s="6" t="n">
-        <v>6877</v>
+        <v>7468</v>
       </c>
       <c r="C109" s="6"/>
       <c r="D109" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "УНІВЕРСИТЕТ МІЖНАРОДНОЇ ОСВІТИ"</t>
+          <t>ТОВ " УНІВЕРСИТЕТ "ОПТІМА"</t>
         </is>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="7"/>
       <c r="G109" s="6" t="n">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J109" s="5"/>
       <c r="K109" s="7" t="inlineStr">
         <is>
-          <t>03110</t>
+          <t>04116</t>
         </is>
       </c>
       <c r="L109" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000980793</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M109" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N109" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O109" s="5" t="inlineStr">
         <is>
-          <t>вул. Солом'янська, 3</t>
+          <t>пров. Тбіліський, 4/10, кімната 19</t>
         </is>
       </c>
       <c r="P109" s="5" t="inlineStr">
         <is>
-          <t>(098)234-36-46</t>
+          <t>(067)481-98-60</t>
         </is>
       </c>
       <c r="Q109" s="5" t="inlineStr">
         <is>
-          <t>umo73789@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R109" s="5"/>
+          <t>office@optima.university</t>
+        </is>
+      </c>
+      <c r="R109" s="5" t="inlineStr">
+        <is>
+          <t>optima.university</t>
+        </is>
+      </c>
       <c r="S109" s="5" t="inlineStr">
         <is>
-          <t>В.о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T109" s="5" t="inlineStr">
         <is>
-          <t>Орловська Оксана Василівна</t>
+          <t>Могиляста Світлана Миколаївна</t>
         </is>
       </c>
       <c r="U109" s="8"/>
       <c r="V109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="5" t="inlineStr">
         <is>
           <t>Українська академія перукарської майстерності та декоративної косметики Київського університету культури</t>
         </is>
       </c>
       <c r="B110" s="6" t="n">
         <v>1561</v>
       </c>
       <c r="C110" s="6" t="n">
         <v>310</v>
       </c>
       <c r="D110" s="5" t="inlineStr">
         <is>
           <t>Українська академія ПМ ДК КУК</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>Ukrainian Academy of Hairdressing and Decorative Cosmetics of Kyiv University of Culture</t>