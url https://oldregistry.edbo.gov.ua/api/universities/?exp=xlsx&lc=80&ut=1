--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -847,51 +847,51 @@
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ закладу вищої освіти "Відкритий міжнародний університет розвитку людини "Україна" Мелітопольський інститут екології та соціальних технологій</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>356</v>
       </c>
       <c r="C8" s="6" t="n">
         <v>217</v>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>Мелітопольський інститут екології та соціальних технологій Університету "Україна"</t>
         </is>
       </c>
       <c r="E8" s="5" t="inlineStr">
         <is>
           <t>Separate Structural Subdivision of Higher Education Institution "Open International University of Human Development "Ukraine" Melitopol Institute of Ecology and Social Technologies</t>
         </is>
       </c>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I8" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J8" s="5"/>
       <c r="K8" s="7" t="inlineStr">
         <is>
           <t>04071</t>
         </is>
       </c>
       <c r="L8" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M8" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
@@ -6053,51 +6053,51 @@
           <t>вул. Фізкультури, 1</t>
         </is>
       </c>
       <c r="P64" s="5" t="inlineStr">
         <is>
           <t>+380(44)-287-61-91</t>
         </is>
       </c>
       <c r="Q64" s="5" t="inlineStr">
         <is>
           <t>rectorat@uni-sport.edu.ua</t>
         </is>
       </c>
       <c r="R64" s="5" t="inlineStr">
         <is>
           <t>www.uni-sport.edu.ua</t>
         </is>
       </c>
       <c r="S64" s="5" t="inlineStr">
         <is>
           <t>В. о. ректора</t>
         </is>
       </c>
       <c r="T64" s="5" t="inlineStr">
         <is>
-          <t>Васильчук Геннадій Миколайович</t>
+          <t>Москаленко Олександр Вікторович</t>
         </is>
       </c>
       <c r="U64" s="8"/>
       <c r="V64" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
           <t>Національний університет харчових технологій</t>
         </is>
       </c>
       <c r="B65" s="6" t="n">
         <v>47</v>
       </c>
       <c r="C65" s="6"/>
       <c r="D65" s="5" t="inlineStr">
         <is>
           <t>НУХТ</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>National University of Food Technologies</t>
         </is>
       </c>
@@ -7216,838 +7216,838 @@
         <is>
           <t>kuk_kiev@ukr.net</t>
         </is>
       </c>
       <c r="R77" s="5" t="inlineStr">
         <is>
           <t>https://kuk.edu.ua/</t>
         </is>
       </c>
       <c r="S77" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T77" s="5" t="inlineStr">
         <is>
           <t>Пилипів Володимир Іванович</t>
         </is>
       </c>
       <c r="U77" s="8"/>
       <c r="V77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад "Міжнародна академія екології та медицини"</t>
+          <t>Приватний вищий навчальний заклад "Міжнародна академія сертифікації бухгалтерів і аудиторів"</t>
         </is>
       </c>
       <c r="B78" s="6" t="n">
-        <v>1292</v>
+        <v>4032</v>
       </c>
       <c r="C78" s="6"/>
       <c r="D78" s="5" t="inlineStr">
         <is>
-          <t>ПВНЗ "Міжнародна академія екології та медицини"</t>
+          <t>ПВНЗ "МАСБА"</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
-          <t>International academy of ecology and medicine</t>
+          <t>"INTERNATIONAL ACADEMY OF CERTIFICATION OF ACCOUNTANTS AND AUDITORS" PRIVATE INSTITUTION OF HIGHER EDUCATION</t>
         </is>
       </c>
       <c r="F78" s="7"/>
-      <c r="G78" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G78" s="6"/>
       <c r="H78" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I78" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J78" s="5"/>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>02091</t>
+          <t>01001</t>
         </is>
       </c>
       <c r="L78" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000210193</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M78" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N78" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O78" s="5" t="inlineStr">
         <is>
-          <t>Харківське шосе , 121</t>
+          <t>вул. Малопідвальна, 10</t>
         </is>
       </c>
       <c r="P78" s="5" t="inlineStr">
         <is>
-          <t>+38(097)-070-11-00</t>
+          <t>+380(44)-279-00-00</t>
         </is>
       </c>
       <c r="Q78" s="5" t="inlineStr">
         <is>
-          <t>rector@maem.edu.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>chief@amsfo.com</t>
+        </is>
+      </c>
+      <c r="R78" s="5"/>
       <c r="S78" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов’язки ректора</t>
+          <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T78" s="5" t="inlineStr">
         <is>
-          <t>Савицький Іван Володимирович</t>
-[...3 lines deleted...]
-      <c r="V78" s="5"/>
+          <t>Чумак Оксана Володимирівна</t>
+        </is>
+      </c>
+      <c r="U78" s="8" t="n">
+        <v>44727</v>
+      </c>
+      <c r="V78" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад "Міжнародна академія сертифікації бухгалтерів і аудиторів"</t>
+          <t>Приватний вищий навчальний заклад "Міжнародний інститут бізнесу"</t>
         </is>
       </c>
       <c r="B79" s="6" t="n">
-        <v>4032</v>
+        <v>1093</v>
       </c>
       <c r="C79" s="6"/>
       <c r="D79" s="5" t="inlineStr">
         <is>
-          <t>ПВНЗ "МАСБА"</t>
+          <t>МІБ</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>"INTERNATIONAL ACADEMY OF CERTIFICATION OF ACCOUNTANTS AND AUDITORS" PRIVATE INSTITUTION OF HIGHER EDUCATION</t>
+          <t>Private Higher Educational Institution "International Institute of Business"</t>
         </is>
       </c>
       <c r="F79" s="7"/>
-      <c r="G79" s="6"/>
+      <c r="G79" s="6" t="n">
+        <v>2001</v>
+      </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J79" s="5"/>
       <c r="K79" s="7" t="inlineStr">
         <is>
-          <t>01001</t>
+          <t>03179</t>
         </is>
       </c>
       <c r="L79" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000093317</t>
+          <t>UA80000000000875983</t>
         </is>
       </c>
       <c r="M79" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N79" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O79" s="5" t="inlineStr">
         <is>
-          <t>вул. Малопідвальна, 10</t>
+          <t>Брест-Литовське шосе , 8-А</t>
         </is>
       </c>
       <c r="P79" s="5" t="inlineStr">
         <is>
-          <t>+380(44)-279-00-00</t>
+          <t>(044)5850033; 5900848</t>
         </is>
       </c>
       <c r="Q79" s="5" t="inlineStr">
         <is>
-          <t>chief@amsfo.com</t>
-[...2 lines deleted...]
-      <c r="R79" s="5"/>
+          <t>info@iib.com.ua</t>
+        </is>
+      </c>
+      <c r="R79" s="5" t="inlineStr">
+        <is>
+          <t>www.iib.com.ua</t>
+        </is>
+      </c>
       <c r="S79" s="5" t="inlineStr">
         <is>
-          <t>В.о. ректора</t>
+          <t>Президент</t>
         </is>
       </c>
       <c r="T79" s="5" t="inlineStr">
         <is>
-          <t>Чумак Оксана Володимирівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Савченко Олександр Володимирович</t>
+        </is>
+      </c>
+      <c r="U79" s="8"/>
+      <c r="V79" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад "Міжнародний інститут бізнесу"</t>
+          <t>Приватний вищий навчальний заклад "Міжнародний інститут менеджменту (МІМ-Київ)"</t>
         </is>
       </c>
       <c r="B80" s="6" t="n">
-        <v>1093</v>
+        <v>1178</v>
       </c>
       <c r="C80" s="6"/>
       <c r="D80" s="5" t="inlineStr">
         <is>
-          <t>МІБ</t>
+          <t>Міжнародний інститут менеджменту (МІМ-Київ)</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
-          <t>Private Higher Educational Institution "International Institute of Business"</t>
+          <t>Private Higher Educational Institution "International Management Institute (MIM-Kyiv)"</t>
         </is>
       </c>
       <c r="F80" s="7"/>
       <c r="G80" s="6" t="n">
-        <v>2001</v>
+        <v>1993</v>
       </c>
       <c r="H80" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I80" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J80" s="5"/>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>03179</t>
+          <t>04116</t>
         </is>
       </c>
       <c r="L80" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000875983</t>
+          <t>UA80000000001078669</t>
         </is>
       </c>
       <c r="M80" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N80" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O80" s="5" t="inlineStr">
         <is>
-          <t>Брест-Литовське шосе , 8-А</t>
+          <t>вул. Шулявська, 10/12в</t>
         </is>
       </c>
       <c r="P80" s="5" t="inlineStr">
         <is>
-          <t>(044)5850033; 5900848</t>
+          <t>585 02 65</t>
         </is>
       </c>
       <c r="Q80" s="5" t="inlineStr">
         <is>
-          <t>info@iib.com.ua</t>
+          <t>n.stryzh@mim.kyiv.ua - (приймальня Президента); m.grozinska@mim.kyiv.ua - (завідувач науково-методичного відділу)</t>
         </is>
       </c>
       <c r="R80" s="5" t="inlineStr">
         <is>
-          <t>www.iib.com.ua</t>
+          <t>mim.kyiv.ua</t>
         </is>
       </c>
       <c r="S80" s="5" t="inlineStr">
         <is>
-          <t>Президент</t>
+          <t>тимчасовий виконувач обов'язків</t>
         </is>
       </c>
       <c r="T80" s="5" t="inlineStr">
         <is>
-          <t>Савченко Олександр Володимирович</t>
+          <t>Виноградов Олексій Анатолійович</t>
         </is>
       </c>
       <c r="U80" s="8"/>
       <c r="V80" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад "Міжнародний інститут менеджменту (МІМ-Київ)"</t>
+          <t>Приватний вищий навчальний заклад "Міжнародний коледж медицини"</t>
         </is>
       </c>
       <c r="B81" s="6" t="n">
-        <v>1178</v>
+        <v>3251</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="5" t="inlineStr">
         <is>
-          <t>Міжнародний інститут менеджменту (МІМ-Київ)</t>
-[...6 lines deleted...]
-      </c>
+          <t>ПВНЗ "МКМ"</t>
+        </is>
+      </c>
+      <c r="E81" s="5"/>
       <c r="F81" s="7"/>
       <c r="G81" s="6" t="n">
-        <v>1993</v>
+        <v>2011</v>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J81" s="5"/>
       <c r="K81" s="7" t="inlineStr">
         <is>
-          <t>04116</t>
+          <t>02660</t>
         </is>
       </c>
       <c r="L81" s="7" t="inlineStr">
         <is>
-          <t>UA80000000001078669</t>
+          <t>UA80000000000479391</t>
         </is>
       </c>
       <c r="M81" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N81" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O81" s="5" t="inlineStr">
         <is>
-          <t>вул. Шулявська, 10/12в</t>
+          <t>вул. В. Шимановського, 2/1</t>
         </is>
       </c>
       <c r="P81" s="5" t="inlineStr">
         <is>
-          <t>585 02 65</t>
+          <t>+066(70)-775-14</t>
         </is>
       </c>
       <c r="Q81" s="5" t="inlineStr">
         <is>
-          <t>n.stryzh@mim.kyiv.ua - (приймальня Президента); m.grozinska@mim.kyiv.ua - (завідувач науково-методичного відділу)</t>
-[...6 lines deleted...]
-      </c>
+          <t>pvnzmkm@ukr.net</t>
+        </is>
+      </c>
+      <c r="R81" s="5"/>
       <c r="S81" s="5" t="inlineStr">
         <is>
-          <t>тимчасовий виконувач обов'язків</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T81" s="5" t="inlineStr">
         <is>
-          <t>Виноградов Олексій Анатолійович</t>
-[...3 lines deleted...]
-      <c r="V81" s="5"/>
+          <t>Федорова Тамара Григорівна</t>
+        </is>
+      </c>
+      <c r="U81" s="8" t="n">
+        <v>43697</v>
+      </c>
+      <c r="V81" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад "Міжнародний коледж медицини"</t>
+          <t>Приватний вищий навчальний заклад "Міжнародний коледж Святого Луки"</t>
         </is>
       </c>
       <c r="B82" s="6" t="n">
-        <v>3251</v>
+        <v>2531</v>
       </c>
       <c r="C82" s="6"/>
       <c r="D82" s="5" t="inlineStr">
         <is>
-          <t>ПВНЗ "МКМ"</t>
-[...2 lines deleted...]
-      <c r="E82" s="5"/>
+          <t>ПВНЗ "Міжнародний коледж Святого Луки"</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>Private higher educational institution "International College of St. Luka"</t>
+        </is>
+      </c>
       <c r="F82" s="7"/>
       <c r="G82" s="6" t="n">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="H82" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I82" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J82" s="5"/>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>02660</t>
+          <t>02091</t>
         </is>
       </c>
       <c r="L82" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000479391</t>
+          <t>UA80000000000210193</t>
         </is>
       </c>
       <c r="M82" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N82" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O82" s="5" t="inlineStr">
         <is>
-          <t>вул. В. Шимановського, 2/1</t>
+          <t>Харківське шосе , 121/3</t>
         </is>
       </c>
       <c r="P82" s="5" t="inlineStr">
         <is>
-          <t>+066(70)-775-14</t>
+          <t>+044(56)-082-16</t>
         </is>
       </c>
       <c r="Q82" s="5" t="inlineStr">
         <is>
-          <t>pvnzmkm@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R82" s="5"/>
+          <t>svluka@ukr.net</t>
+        </is>
+      </c>
+      <c r="R82" s="5" t="inlineStr">
+        <is>
+          <t>http://medcollege.kyiv.ua</t>
+        </is>
+      </c>
       <c r="S82" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T82" s="5" t="inlineStr">
         <is>
-          <t>Федорова Тамара Григорівна</t>
+          <t>Луценко Євген Валентинович</t>
         </is>
       </c>
       <c r="U82" s="8" t="n">
-        <v>43697</v>
+        <v>44243</v>
       </c>
       <c r="V82" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад "Міжнародний коледж Святого Луки"</t>
+          <t>Приватний вищий навчальний заклад Університет новітніх технологій</t>
         </is>
       </c>
       <c r="B83" s="6" t="n">
-        <v>2531</v>
+        <v>1262</v>
       </c>
       <c r="C83" s="6"/>
       <c r="D83" s="5" t="inlineStr">
         <is>
-          <t>ПВНЗ "Міжнародний коледж Святого Луки"</t>
+          <t>ПВНЗ УНТ</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>Private higher educational institution "International College of St. Luka"</t>
+          <t>Private higher educational establishment University of emerging technologies</t>
         </is>
       </c>
       <c r="F83" s="7"/>
       <c r="G83" s="6" t="n">
-        <v>2012</v>
+        <v>1996</v>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J83" s="5"/>
       <c r="K83" s="7" t="inlineStr">
         <is>
-          <t>02091</t>
+          <t>03068</t>
         </is>
       </c>
       <c r="L83" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000210193</t>
+          <t>UA80000000000624772</t>
         </is>
       </c>
       <c r="M83" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N83" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O83" s="5" t="inlineStr">
         <is>
-          <t>Харківське шосе , 121/3</t>
+          <t>пров. Машинобудівний, 28</t>
         </is>
       </c>
       <c r="P83" s="5" t="inlineStr">
         <is>
-          <t>+044(56)-082-16</t>
+          <t>0502272886; 0732272886</t>
         </is>
       </c>
       <c r="Q83" s="5" t="inlineStr">
         <is>
-          <t>svluka@ukr.net</t>
+          <t>office@unt.edu.ua</t>
         </is>
       </c>
       <c r="R83" s="5" t="inlineStr">
         <is>
-          <t>http://medcollege.kyiv.ua</t>
+          <t>unt.edu.ua</t>
         </is>
       </c>
       <c r="S83" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T83" s="5" t="inlineStr">
         <is>
-          <t>Луценко Євген Валентинович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Гура Світлана Миколаївна</t>
+        </is>
+      </c>
+      <c r="U83" s="8"/>
+      <c r="V83" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад Університет новітніх технологій</t>
+          <t>Приватний вищий навчальний заклад "Університет сучасних знань"</t>
         </is>
       </c>
       <c r="B84" s="6" t="n">
-        <v>1262</v>
+        <v>281</v>
       </c>
       <c r="C84" s="6"/>
       <c r="D84" s="5" t="inlineStr">
         <is>
-          <t>ПВНЗ УНТ</t>
+          <t>Університет сучасних знань</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
-          <t>Private higher educational establishment University of emerging technologies</t>
+          <t>Private Higher Education Institution “University of Modern Knowledge”</t>
         </is>
       </c>
       <c r="F84" s="7"/>
       <c r="G84" s="6" t="n">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="H84" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I84" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J84" s="5"/>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>03068</t>
+          <t>03150</t>
         </is>
       </c>
       <c r="L84" s="7" t="inlineStr">
         <is>
           <t>UA80000000000624772</t>
         </is>
       </c>
       <c r="M84" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N84" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O84" s="5" t="inlineStr">
         <is>
-          <t>пров. Машинобудівний, 28</t>
+          <t>вул. Велика Васильківська, 57/3</t>
         </is>
       </c>
       <c r="P84" s="5" t="inlineStr">
         <is>
-          <t>0502272886; 0732272886</t>
+          <t>(050)-322-71-88</t>
         </is>
       </c>
       <c r="Q84" s="5" t="inlineStr">
         <is>
-          <t>office@unt.edu.ua</t>
+          <t>sekretariat@umk.edu.ua</t>
         </is>
       </c>
       <c r="R84" s="5" t="inlineStr">
         <is>
-          <t>unt.edu.ua</t>
+          <t>https://usz.org.ua/</t>
         </is>
       </c>
       <c r="S84" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T84" s="5" t="inlineStr">
         <is>
-          <t>Гура Світлана Миколаївна</t>
+          <t>Кушерець Василь Іванович</t>
         </is>
       </c>
       <c r="U84" s="8"/>
       <c r="V84" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад "Університет сучасних знань"</t>
+          <t>Приватний вищий навчальний заклад "Фінансово-правовий коледж"</t>
         </is>
       </c>
       <c r="B85" s="6" t="n">
-        <v>281</v>
+        <v>797</v>
       </c>
       <c r="C85" s="6"/>
       <c r="D85" s="5" t="inlineStr">
         <is>
-          <t>Університет сучасних знань</t>
+          <t>ПВНЗ "ФПК"</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>Private Higher Education Institution “University of Modern Knowledge”</t>
+          <t>Private Higher Educational Institution “Financial-Legal College”</t>
         </is>
       </c>
       <c r="F85" s="7"/>
       <c r="G85" s="6" t="n">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J85" s="5"/>
       <c r="K85" s="7" t="inlineStr">
         <is>
-          <t>03150</t>
+          <t>03087</t>
         </is>
       </c>
       <c r="L85" s="7" t="inlineStr">
         <is>
-          <t>UA80000000000624772</t>
+          <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M85" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N85" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O85" s="5" t="inlineStr">
         <is>
-          <t>вул. Велика Васильківська, 57/3</t>
+          <t>вул. Лондонська, 5-А</t>
         </is>
       </c>
       <c r="P85" s="5" t="inlineStr">
         <is>
-          <t>(050)-322-71-88</t>
+          <t>0442434293;</t>
         </is>
       </c>
       <c r="Q85" s="5" t="inlineStr">
         <is>
-          <t>sekretariat@umk.edu.ua</t>
+          <t>f_p_college@meta.ua</t>
         </is>
       </c>
       <c r="R85" s="5" t="inlineStr">
         <is>
-          <t>https://usz.org.ua/</t>
+          <t>www.fpk.in.ua</t>
         </is>
       </c>
       <c r="S85" s="5" t="inlineStr">
         <is>
-          <t>В.о. ректора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T85" s="5" t="inlineStr">
         <is>
-          <t>Кушерець Василь Іванович</t>
+          <t>Губанова Тамара Олексіївна</t>
         </is>
       </c>
       <c r="U85" s="8"/>
       <c r="V85" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад "Фінансово-правовий коледж"</t>
+          <t>ПРИВАТНИЙ ВИЩИЙ НАВЧАЛЬНИЙ ЗАКЛАД "ШЕНГЕНСЬКИЙ УНІВЕРСИТЕТ"</t>
         </is>
       </c>
       <c r="B86" s="6" t="n">
-        <v>797</v>
+        <v>1292</v>
       </c>
       <c r="C86" s="6"/>
       <c r="D86" s="5" t="inlineStr">
         <is>
-          <t>ПВНЗ "ФПК"</t>
+          <t>ШЕНГЕНСЬКИЙ УНІВЕРСИТЕТ</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
-          <t>Private Higher Educational Institution “Financial-Legal College”</t>
+          <t>PRIVATE HIGHER EDUCATIONAL INSTITUTION "SCHENGEN UNIVERSITY"</t>
         </is>
       </c>
       <c r="F86" s="7"/>
       <c r="G86" s="6" t="n">
-        <v>1994</v>
+        <v>2011</v>
       </c>
       <c r="H86" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I86" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J86" s="5"/>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>03087</t>
+          <t>04116</t>
         </is>
       </c>
       <c r="L86" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M86" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N86" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O86" s="5" t="inlineStr">
         <is>
-          <t>вул. Лондонська, 5-А</t>
+          <t>вул. Довнар-Запольського Митрофана, 7</t>
         </is>
       </c>
       <c r="P86" s="5" t="inlineStr">
         <is>
-          <t>0442434293;</t>
+          <t>+38(097)-070-11-00</t>
         </is>
       </c>
       <c r="Q86" s="5" t="inlineStr">
         <is>
-          <t>f_p_college@meta.ua</t>
+          <t>rector@maem.edu.ua</t>
         </is>
       </c>
       <c r="R86" s="5" t="inlineStr">
         <is>
-          <t>www.fpk.in.ua</t>
+          <t>https://maem.edu.ua</t>
         </is>
       </c>
       <c r="S86" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуючий обов’язки ректора</t>
         </is>
       </c>
       <c r="T86" s="5" t="inlineStr">
         <is>
-          <t>Губанова Тамара Олексіївна</t>
+          <t>Савицький Іван Володимирович</t>
         </is>
       </c>
       <c r="U86" s="8"/>
       <c r="V86" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
           <t>Приватний вищий навчальний заклад-інститут "Українсько-американський університет Конкордія"</t>
         </is>
       </c>
       <c r="B87" s="6" t="n">
         <v>5</v>
       </c>
       <c r="C87" s="6"/>
       <c r="D87" s="5" t="inlineStr">
         <is>
           <t>УАУК</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>Private Higher Educational Establishment-Institute "Ukrainian-American Concordia University“</t>
         </is>
       </c>
@@ -8505,61 +8505,61 @@
           <t>03187</t>
         </is>
       </c>
       <c r="L92" s="7" t="inlineStr">
         <is>
           <t>UA80000000000093317</t>
         </is>
       </c>
       <c r="M92" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N92" s="5" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O92" s="5" t="inlineStr">
         <is>
           <t>просп. Академіка Глушкова, 42</t>
         </is>
       </c>
       <c r="P92" s="5" t="inlineStr">
         <is>
-          <t>+38(063)-075-28-56</t>
+          <t>+38(096)-485-77-77</t>
         </is>
       </c>
       <c r="Q92" s="5" t="inlineStr">
         <is>
           <t>rector@feu.edu.ua</t>
         </is>
       </c>
       <c r="R92" s="5" t="inlineStr">
         <is>
-          <t>https://europeanmedicaluniversity.com/</t>
+          <t>https://feu.edu.ua</t>
         </is>
       </c>
       <c r="S92" s="5" t="inlineStr">
         <is>
           <t>Президент</t>
         </is>
       </c>
       <c r="T92" s="5" t="inlineStr">
         <is>
           <t>Мерза Ярослав Михайлович</t>
         </is>
       </c>
       <c r="U92" s="8"/>
       <c r="V92" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
           <t>Приватний заклад вищої освіти "Університет Київ"</t>
         </is>
       </c>
       <c r="B93" s="6" t="n">
         <v>6439</v>
       </c>
       <c r="C93" s="6"/>
@@ -8870,56 +8870,56 @@
           <t>м. Київ</t>
         </is>
       </c>
       <c r="O96" s="5" t="inlineStr">
         <is>
           <t>вул. Іоанна Павла ІІ, 17</t>
         </is>
       </c>
       <c r="P96" s="5" t="inlineStr">
         <is>
           <t>+380953123846</t>
         </is>
       </c>
       <c r="Q96" s="5" t="inlineStr">
         <is>
           <t>uni@snu.edu.ua</t>
         </is>
       </c>
       <c r="R96" s="5" t="inlineStr">
         <is>
           <t>http://snu.edu.ua</t>
         </is>
       </c>
       <c r="S96" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов’язки ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T96" s="5" t="inlineStr">
         <is>
-          <t>Марченко Дмитро Миколайович</t>
+          <t>Целіщев Олексій Борисович</t>
         </is>
       </c>
       <c r="U96" s="8"/>
       <c r="V96" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
           <t>Таврійський національний університет імені В.І.Вернадського</t>
         </is>
       </c>
       <c r="B97" s="6" t="n">
         <v>892</v>
       </c>
       <c r="C97" s="6"/>
       <c r="D97" s="5" t="inlineStr">
         <is>
           <t>ТНУ ім. В.І.Вернадського</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>V.I. Vernadsky Taurida National University</t>
         </is>
       </c>
@@ -9666,58 +9666,52 @@
         <is>
           <t>вул. Ломоносова, 18</t>
         </is>
       </c>
       <c r="P105" s="5" t="inlineStr">
         <is>
           <t>(044) 2216038; 5288282</t>
         </is>
       </c>
       <c r="Q105" s="5" t="inlineStr">
         <is>
           <t>medkolledg2@ukr.net</t>
         </is>
       </c>
       <c r="R105" s="5"/>
       <c r="S105" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T105" s="5" t="inlineStr">
         <is>
           <t>Барчукова Тетяна Вікторівна</t>
         </is>
       </c>
-      <c r="U105" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U105" s="8"/>
+      <c r="V105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="5" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ ПРИВАТНИЙ ВИЩИЙ НАВЧАЛЬНИЙ ЗАКЛАД "УНІВЕРСИТЕТ СУЧАСНИХ ТЕХНОЛОГІЙ"</t>
         </is>
       </c>
       <c r="B106" s="6" t="n">
         <v>7012</v>
       </c>
       <c r="C106" s="6"/>
       <c r="D106" s="5" t="inlineStr">
         <is>
           <t>«УНІВЕРСИТЕТ СУЧАСНИХ ТЕХНОЛОГІЙ»</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>LIMITED LIABILITY COMPANY PRIVATE HIGHER EDUCATION INSTITUTION "UNIVERSITY OF MODERN TECHNOLOGIES"</t>
         </is>
       </c>
       <c r="F106" s="7"/>
       <c r="G106" s="6" t="n">
         <v>2024</v>
       </c>