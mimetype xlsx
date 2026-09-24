--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -4751,51 +4751,51 @@
       <c r="M41" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P41" s="4" t="inlineStr">
         <is>
           <t>(044)2425662</t>
         </is>
       </c>
       <c r="Q41" s="4"/>
       <c r="R41" s="4" t="inlineStr">
         <is>
           <t>sch166kiev@gmail.com</t>
         </is>
       </c>
       <c r="S41" s="4"/>
       <c r="T41" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Сарапин Наталія Володимирівна</t>
+          <t>Директор Сарапин Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y41" s="5" t="n">
         <v>650</v>
       </c>
@@ -5310,51 +5310,51 @@
       <c r="M46" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
           <t>(044)4046190</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
           <t>54school@kyivcity.gov.ua</t>
         </is>
       </c>
       <c r="S46" s="4"/>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Танєєва Ірина Валентинівна</t>
+          <t>Директор Танєєва Ірина Валентинівна</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y46" s="5" t="n">
         <v>900</v>
       </c>
@@ -5425,51 +5425,51 @@
       </c>
       <c r="N47" s="7"/>
       <c r="O47" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P47" s="4" t="inlineStr">
         <is>
           <t>(044)4975061</t>
         </is>
       </c>
       <c r="Q47" s="4"/>
       <c r="R47" s="4" t="inlineStr">
         <is>
           <t>67school@kyivcity.gov.ua</t>
         </is>
       </c>
       <c r="S47" s="4" t="inlineStr">
         <is>
           <t>http://school67.kyiv.sch.in.ua</t>
         </is>
       </c>
       <c r="T47" s="4" t="inlineStr">
         <is>
-          <t>Директор Корнієнко Валерій Васильович</t>
+          <t>Директор Шелудешева Олександра Геннадіївна</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y47" s="5" t="n">
         <v>848</v>
       </c>
@@ -6640,51 +6640,51 @@
       <c r="M58" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N58" s="7"/>
       <c r="O58" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P58" s="4" t="inlineStr">
         <is>
           <t>(044)246-19-57</t>
         </is>
       </c>
       <c r="Q58" s="4"/>
       <c r="R58" s="4" t="inlineStr">
         <is>
           <t>larisa679@ukr.net</t>
         </is>
       </c>
       <c r="S58" s="4"/>
       <c r="T58" s="4" t="inlineStr">
         <is>
-          <t>Директор Демченко Лариса Василівна</t>
+          <t>В.о. директора Куцмус Ганна Леонідівна</t>
         </is>
       </c>
       <c r="U58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">