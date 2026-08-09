--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2212,936 +2212,936 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5" t="n">
         <v>950</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>ліцей №142 м. Києва</t>
+          <t>ліцей №144 ім. Г.Ващенка м. Києва</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>147801</v>
+        <v>147787</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
+          <t>Ліцей №144 ім. Г.Ващенка</t>
+        </is>
+      </c>
+      <c r="E19" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
           <t>ліцей</t>
         </is>
       </c>
-      <c r="E19" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>8038900000</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>вулиця Політехнічна, 2-А</t>
+          <t>проспект Лобановського Валерія, 6</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(044)2361920</t>
+          <t>(044)2497970</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>142school@kyivcity.gov.ua</t>
+          <t>kiev_lms144@ukr.net</t>
         </is>
       </c>
       <c r="S19" s="4"/>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Сільвестрова Ірина Анатоліївна</t>
+          <t>Директор Шпильова Вікторія Степанівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5" t="n">
-        <v>600</v>
+        <v>1010</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>ліцей №144 ім. Г.Ващенка м. Києва</t>
+          <t>Ліцей №161 м. Києва</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>147787</v>
+        <v>147802</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №144 ім. Г.Ващенка</t>
+          <t>Ліцей №161</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>8038900000</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>проспект Лобановського Валерія, 6</t>
+          <t>вулиця Віталія Скакуна, 14</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(044)2497970</t>
+          <t>(068)1868542</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>kiev_lms144@ukr.net</t>
+          <t>161sch@gmail.com</t>
         </is>
       </c>
       <c r="S20" s="4"/>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Шпильова Вікторія Степанівна</t>
+          <t>Директор Оробей Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5" t="n">
-        <v>1010</v>
+        <v>1000</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №161 м. Києва</t>
+          <t>Ліцей №43 "Грааль" м. Києва</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>147802</v>
+        <v>148084</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №161</t>
+          <t>Ліцей № 43</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>8038900000</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Віталія Скакуна, 14</t>
+          <t>вулиця Преображенська, 17</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(068)1868542</t>
+          <t>(044)2755574</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>161sch@gmail.com</t>
+          <t>sh43graal@ukr.net</t>
         </is>
       </c>
       <c r="S21" s="4"/>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Оробей Наталія Олександрівна</t>
+          <t>Директор Лазебник Наталія Сергіївна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5" t="n">
-        <v>1000</v>
+        <v>1465</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №43 "Грааль" м. Києва</t>
+          <t>Ліцей №64 м. Києва</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
-        <v>148084</v>
+        <v>147653</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 43</t>
+          <t>Ліцей № 64</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>8038900000</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>вулиця Преображенська, 17</t>
+          <t>вулиця Ушинського, 32</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
           <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
-          <t>(044)2755574</t>
+          <t>(044)2431682</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
-          <t>sh43graal@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S22" s="4"/>
+          <t>64sh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S22" s="4" t="inlineStr">
+        <is>
+          <t>s64.kiev.ua</t>
+        </is>
+      </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Директор Лазебник Наталія Сергіївна</t>
+          <t>Директор Юшко Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5" t="n">
-        <v>1465</v>
+        <v>960</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №64 м. Києва</t>
+          <t>Ліцей біотехнологій № 177 м. Києва</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
-        <v>147653</v>
+        <v>147800</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 64</t>
+          <t>Ліцей № 177</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>8038900000</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ушинського, 32</t>
+          <t>вулиця Генерала Генадія Воробйова, 12</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(044)2431682</t>
+          <t>(044)2484089</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
-      <c r="R23" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R23" s="4"/>
+      <c r="S23" s="4"/>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Юшко Оксана Володимирівна</t>
+          <t>Директор Сташевська Ірина Станіславівна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5" t="n">
-        <v>960</v>
+        <v>800</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>Ліцей біотехнологій № 177 м. Києва</t>
+          <t>ліцей "Престиж" м. Києва</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
-        <v>147800</v>
+        <v>147660</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 177</t>
+          <t>Ліцей "Престиж" м.Києва</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
           <t>8038900000</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
-          <t>вулиця Генерала Генадія Воробйова, 12</t>
+          <t>вулиця Академіка Шалімова, 42-А</t>
         </is>
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
           <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
-          <t>(044)2484089</t>
+          <t>(044)4086345</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
-      <c r="R24" s="4"/>
-      <c r="S24" s="4"/>
+      <c r="R24" s="4" t="inlineStr">
+        <is>
+          <t>prestizl@ukr.net</t>
+        </is>
+      </c>
+      <c r="S24" s="4" t="inlineStr">
+        <is>
+          <t>prestizhl.jimdofree.com</t>
+        </is>
+      </c>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t>Директор Сташевська Ірина Станіславівна</t>
+          <t>В.о. директора Гриців Тетяна Семенівна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5" t="n">
-        <v>800</v>
+        <v>270</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>ліцей "Престиж" м. Києва</t>
+          <t>Навчально-виховний комплекс "Ерудит" дошкільний навчальний заклад (дитячий садок) - школа І ступеня - гімназія Солом'янського району м. Києва</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
-        <v>147660</v>
+        <v>147804</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>Ліцей "Престиж" м.Києва</t>
+          <t>НВК "Ерудит" м. Києва</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G25" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H25" s="6" t="inlineStr">
         <is>
           <t>8038900000</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K25" s="4" t="inlineStr">
         <is>
-          <t>вулиця Академіка Шалімова, 42-А</t>
+          <t>вулиця Тетяни Яблонської, 12</t>
         </is>
       </c>
       <c r="L25" s="6" t="inlineStr">
         <is>
           <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M25" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
-          <t>(044)4086345</t>
+          <t>(044)457-84-99</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
-          <t>prestizl@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>erudite2007@ukr.net</t>
+        </is>
+      </c>
+      <c r="S25" s="4"/>
       <c r="T25" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Гриців Тетяна Семенівна</t>
+          <t> Перехейда Олександр Михайлович</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y25" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>Навчально-виховний комплекс "Ерудит" дошкільний навчальний заклад (дитячий садок) - школа І ступеня - гімназія Солом'янського району м. Києва</t>
+          <t>Науковий ліцей №142 м. Києва</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
-        <v>147804</v>
+        <v>147801</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>НВК "Ерудит" м. Києва</t>
+          <t>Науковий ліцей № 142</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H26" s="6" t="inlineStr">
         <is>
           <t>8038900000</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тетяни Яблонської, 12</t>
+          <t>вулиця Політехнічна, 2-А</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
           <t>UA80000000000980793</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
-          <t>(044)457-84-99</t>
+          <t>(044)2361920</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
-          <t>erudite2007@ukr.net</t>
+          <t>142school@kyivcity.gov.ua</t>
         </is>
       </c>
       <c r="S26" s="4"/>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t> Перехейда Олександр Михайлович</t>
+          <t>Директор Сільвестрова Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y26" s="5"/>
+      <c r="Y26" s="5" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
           <t>Політехнічний ліцей Національного технічного університету України "КПІ" м. Києва</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
         <v>147629</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>ПЛ НТУУ "КПІ"</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>