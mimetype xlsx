--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -4468,51 +4468,51 @@
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P38" s="4" t="inlineStr">
         <is>
           <t>(099)2331730</t>
         </is>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4" t="inlineStr">
         <is>
           <t>school.ulas@gmail.com</t>
         </is>
       </c>
       <c r="S38" s="4" t="inlineStr">
         <is>
           <t>https://www.ulas.school/</t>
         </is>
       </c>
       <c r="T38" s="4" t="inlineStr">
         <is>
-          <t>Директор Якуніна Ірина Владиславівна</t>
+          <t>Директор Процюк Марія Ігорівна</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y38" s="5" t="n">
         <v>350</v>
       </c>