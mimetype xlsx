--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2315,51 +2315,51 @@
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
           <t>(044)2982415</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
           <t>sch2kiyv@ukr.net</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
           <t>https://lyceum2.ssh2kiyv.education</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Нікуліна Людмила Миколаївна</t>
+          <t>В.о. директора Виштак Ніна Олексіївна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5" t="n">
         <v>520</v>
       </c>
@@ -2771,51 +2771,51 @@
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Подільської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
           <t>(044)298-25-60</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
           <t>school262@ukr.net</t>
         </is>
       </c>
       <c r="S23" s="4" t="inlineStr">
         <is>
           <t>https://school262.kyiv.ua/</t>
         </is>
       </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Паралова Наталія Георгіївна</t>
+          <t>В.о. директора Федорчук Лариса Григорівна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">