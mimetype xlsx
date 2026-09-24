--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1179,51 +1179,51 @@
         <is>
           <t>UA80000000000624772</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти та інноваційного розвитку Печерської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(044)2861718</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. начальника Перфільєв Антон Юрійович</t>
+          <t>Начальник Швець Микола Миколайович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">