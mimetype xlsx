--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -319,8177 +319,8177 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Загальноосвітня школа "Екологія і Культура"</t>
+          <t>Гімназія №18 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>146040</v>
+        <v>146038</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Школа "Екологія і Культура"</t>
+          <t>Гімназія №18</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Північна, 42</t>
+          <t>вулиця Академіка Оппокова, 1</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(050)4625979</t>
+          <t>(044)467-91-26, (044)467-91-26</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>eik.school@gmail.com</t>
+          <t>obolon_18@i.ua</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Васильченко Ігор Васильович</t>
+          <t> Рій Юлія Володимирівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Комунальний ліцей "Маріупольський ліцей міста Києва"</t>
+          <t>Загальноосвітня школа "Екологія і Культура"</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>176659</v>
+        <v>146040</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Маріупольський ліцей</t>
+          <t>Школа "Екологія і Культура"</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколи Юнкерова, 55</t>
+          <t>вулиця Північна, 42</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(068)620-02-88</t>
+          <t>(050)4625979</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>marlyceum@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>eik.school@gmail.com</t>
+        </is>
+      </c>
+      <c r="S3" s="4"/>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Голютяк Андрій Ярославович</t>
+          <t>Директор Васильченко Ігор Васильович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 16 Оболонського району м.Києва</t>
+          <t>Комунальний ліцей "Маріупольський ліцей міста Києва"</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>146041</v>
+        <v>176659</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 16</t>
+          <t>Маріупольський ліцей</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вишгородська, 42/1</t>
+          <t>вулиця Миколи Юнкерова, 55</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(044)430-84-86</t>
+          <t>(068)620-02-88</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>school16@i.ua</t>
-[...2 lines deleted...]
-      <c r="S4" s="4"/>
+          <t>marlyceum@gmail.com</t>
+        </is>
+      </c>
+      <c r="S4" s="4" t="inlineStr">
+        <is>
+          <t>http://marlicey.com.ua</t>
+        </is>
+      </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t> Хрищенюк Максим Борисович</t>
+          <t>Директор Голютяк Андрій Ярославович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №104 імені О.Ольжича Оболонського району м. Києва</t>
+          <t>Ліцей № 16 Оболонського району м.Києва</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>146048</v>
+        <v>146041</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 104 імені О.Ольжича</t>
+          <t>Ліцей № 16</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лісна, 28</t>
+          <t>вулиця Вишгородська, 42/1</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(044)4018148</t>
+          <t>(044)430-84-86</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>school_104@meta.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>school16@i.ua</t>
+        </is>
+      </c>
+      <c r="S5" s="4"/>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t> Ніцу Юрій Георгійович</t>
+          <t> Хрищенюк Максим Борисович</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №14 імені українського професора Грушевського Сергія Федоровича Оболонського району м. Києва</t>
+          <t>Ліцей № 210 "ІТ-СТЕП" Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>146068</v>
+        <v>147058</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 14 імені С.Ф.Грушевського</t>
+          <t>Ліцей № 210 "ІТ-СТЕП"</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Макіївська, 5</t>
+          <t>вулиця Йорданська, 22-А</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(044)4308161</t>
+          <t>(044)418-76-69</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>obolon_14@i.ua</t>
+          <t>school210@bigmir.net</t>
         </is>
       </c>
       <c r="S6" s="4"/>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t> Лосенко Ольга Петрівна</t>
+          <t>Директор Москаленко Валерій Валерійович</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №143 Оболонського району м. Києва</t>
+          <t>Ліцей № 226 "ЛУМІНАР" Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>146045</v>
+        <v>146057</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>НВК №143</t>
+          <t>Ліцей № 226 "ЛУМІНАР"</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богатирська, 2-Б</t>
+          <t>вулиця Прирічна, 19-Є</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(044)4128432</t>
+          <t>(044)411-63-61</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>obolon_143@i.ua</t>
+          <t>obolon_226@i.ua</t>
         </is>
       </c>
       <c r="S7" s="4"/>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t> Тросюк Світлана Дмитрівна</t>
+          <t> Долженкова Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №157 Оболонського району м. Києва</t>
+          <t>Ліцей № 231 "СИНЕРГІЯ" Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>146049</v>
+        <v>146061</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>НВК №157</t>
+          <t>Ліцей № 231 "СИНЕРГІЯ"</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>проспект Оболонський, 12-В</t>
+          <t>вулиця Богатирська, 2-В</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(044)4187508</t>
+          <t>(044)4134487</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>obolon_157@i.ua</t>
-[...2 lines deleted...]
-      <c r="S8" s="4"/>
+          <t>obolon_231@i.ua</t>
+        </is>
+      </c>
+      <c r="S8" s="4" t="inlineStr">
+        <is>
+          <t>http://school231.edukit.kiev.ua</t>
+        </is>
+      </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t> Єрмак Тетяна Миколаївна</t>
+          <t>Директор Косачевич Олена Семенівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №168 Оболонського району м. Києва</t>
+          <t>Ліцей № 233 "ФОРВАРД" Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>146051</v>
+        <v>146059</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Школа № 168</t>
+          <t>Ліцей № 233 "ФОРВАРД"</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Озерна, 2</t>
+          <t>вулиця Йорданська, 22-А</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(044)4121041</t>
+          <t>(044)419-94-47</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>sch168@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S9" s="4"/>
+          <t>obolon_233@i.ua</t>
+        </is>
+      </c>
+      <c r="S9" s="4" t="inlineStr">
+        <is>
+          <t>kiev-school233.ucoz.ua</t>
+        </is>
+      </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t> Кравчук Наталія Іванівна</t>
+          <t> Сірий Андрій Ігорович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №170 Оболонського району міста Києва</t>
+          <t>Ліцей №104 імені О.Ольжича Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>146050</v>
+        <v>146048</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 170</t>
+          <t>Ліцей № 104 імені О.Ольжича</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Північна, 8</t>
+          <t>вулиця Лісна, 28</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(044)4115268, (044)4115648</t>
+          <t>(044)4018148</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>obolon_170@i.ua</t>
-[...2 lines deleted...]
-      <c r="S10" s="4"/>
+          <t>school_104@meta.ua</t>
+        </is>
+      </c>
+      <c r="S10" s="4" t="inlineStr">
+        <is>
+          <t>school104.com</t>
+        </is>
+      </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t> Заболотній Віктор Павлович</t>
+          <t> Ніцу Юрій Георгійович</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №194 "Перспектива" Оболонського району м. Києва</t>
+          <t>Ліцей №14 імені українського професора Грушевського Сергія Федоровича Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>146052</v>
+        <v>146068</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 194 "Перспектива"</t>
+          <t>Ліцей № 14 імені С.Ф.Грушевського</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Дніпра, 10-Б</t>
+          <t>вулиця Макіївська, 5</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(044)412-82-90</t>
+          <t>(044)4308161</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>obolon194@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>obolon_14@i.ua</t>
+        </is>
+      </c>
+      <c r="S11" s="4"/>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t> Косачевич Віталій Михайлович</t>
+          <t> Лосенко Ольга Петрівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №20 Оболонського району м. Києва</t>
+          <t>Ліцей №143 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>146039</v>
+        <v>146045</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>м.Київ, НВК № 20</t>
+          <t>НВК №143</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>проспект Оболонський, 32-Б</t>
+          <t>вулиця Богатирська, 2-Б</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(044)411-10-77</t>
+          <t>(044)4128432</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>ecole_20@i.ua</t>
+          <t>obolon_143@i.ua</t>
         </is>
       </c>
       <c r="S12" s="4"/>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t> Сікора Олена Віталіївна</t>
+          <t> Тросюк Світлана Дмитрівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №211 Оболонського району м. Києва</t>
+          <t>Ліцей №157 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>146054</v>
+        <v>146049</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Спеціалізована школа №211</t>
+          <t>НВК №157</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Йорданська, 24-А</t>
+          <t>проспект Оболонський, 12-В</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(044)418-76-08</t>
+          <t>(044)4187508</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>obolon_211@i.ua</t>
+          <t>obolon_157@i.ua</t>
         </is>
       </c>
       <c r="S13" s="4"/>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t> Чернюк Наталія В'ячеславівна</t>
+          <t> Єрмак Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №214 Оболонського району м. Києва</t>
+          <t>Ліцей №168 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>146055</v>
+        <v>146051</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>сш № 214</t>
+          <t>Школа № 168</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>проспект Оболонський, 9-А</t>
+          <t>вулиця Озерна, 2</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(044)4182024</t>
+          <t>(044)4121041</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>obolon-214@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>sch168@ukr.net</t>
+        </is>
+      </c>
+      <c r="S14" s="4"/>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Карпенко Людмила Геннадіївна</t>
+          <t> Кравчук Наталія Іванівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №216 Оболонського району м. Києва</t>
+          <t>Ліцей №170 Оболонського району міста Києва</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>146064</v>
+        <v>146050</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 216</t>
+          <t>Ліцей № 170</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олександра Архипенка, 8-Г</t>
+          <t>вулиця Північна, 8</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(044)418-65-07</t>
+          <t>(044)4115268, (044)4115648</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>obolon_216@i.ua</t>
+          <t>obolon_170@i.ua</t>
         </is>
       </c>
       <c r="S15" s="4"/>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Лазебний-Чоловський Дмитро Миколайович</t>
+          <t> Заболотній Віктор Павлович</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №225 Оболонського району м. Києва</t>
+          <t>Ліцей №194 "Перспектива" Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>146056</v>
+        <v>146052</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 225</t>
+          <t>Ліцей № 194 "Перспектива"</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>проспект Оболонський, 9-Б</t>
+          <t>вулиця Героїв Дніпра, 10-Б</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(044)4197255</t>
+          <t>(044)412-82-90</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>obolon_225@i.ua</t>
+          <t>obolon194@i.ua</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>http://school225.kiev.ua</t>
+          <t>www.school194.edukit.kiev.ua</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t> Глушаниця В'ячеслав Григорович</t>
+          <t> Косачевич Віталій Михайлович</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №239 Оболонського району м. Києва</t>
+          <t>Ліцей №20 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>146063</v>
+        <v>146039</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Спеціалізована школа № 239</t>
+          <t>м.Київ, НВК № 20</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>проспект Оболонський, 16-Д</t>
+          <t>проспект Оболонський, 32-Б</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(044)418-87-15</t>
+          <t>(044)411-10-77</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>obolon_239@i.ua</t>
+          <t>ecole_20@i.ua</t>
         </is>
       </c>
       <c r="S17" s="4"/>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t> Кучугура-Кучеренко Оксана Володимирівна</t>
+          <t> Сікора Олена Віталіївна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №240 "Соціум" Оболонського району м. Києва</t>
+          <t>Ліцей №211 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>146060</v>
+        <v>146054</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>НВК №240 "Соціум"</t>
+          <t>Спеціалізована школа №211</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>проспект Володимира Івасюка, 39-Г</t>
+          <t>вулиця Йорданська, 24-А</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(044)411-51-12</t>
+          <t>(044)418-76-08</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>obolon_240@i.ua</t>
+          <t>obolon_211@i.ua</t>
         </is>
       </c>
       <c r="S18" s="4"/>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t> Гонтар Інна Миколаївна</t>
+          <t> Чернюк Наталія В'ячеславівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №245 "Гелікон" Оболонського району м. Києва</t>
+          <t>Ліцей №214 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>146065</v>
+        <v>146055</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Школа № 245</t>
+          <t>сш № 214</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>вулиця Північна, 26</t>
+          <t>проспект Оболонський, 9-А</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(044)411-44-03</t>
+          <t>(044)4182024</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>shkola245@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S19" s="4"/>
+          <t>obolon-214@i.ua</t>
+        </is>
+      </c>
+      <c r="S19" s="4" t="inlineStr">
+        <is>
+          <t>school214.edukit.kiev.ua</t>
+        </is>
+      </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t> Садовніченко Вікторія Іванівна</t>
+          <t>Директор Карпенко Людмила Геннадіївна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №252 імені Василя Симоненка Оболонського району м. Києва</t>
+          <t>Ліцей №216 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>146066</v>
+        <v>146064</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>м.Київ, СШ №252 імені Василя Симоненка</t>
+          <t>Ліцей № 216</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зої Гайдай, 10-В</t>
+          <t>вулиця Олександра Архипенка, 8-Г</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(044)4127710</t>
+          <t>(044)418-65-07</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>obolon_252@i.ua</t>
+          <t>obolon_216@i.ua</t>
         </is>
       </c>
       <c r="S20" s="4"/>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t> Преподобна Олена Олександрівна</t>
+          <t>Директор Лазебний-Чоловський Дмитро Миколайович</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №256 "СМАРТ" Оболонського району м. Києва</t>
+          <t>Ліцей №219 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>146067</v>
+        <v>146062</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 256 "СМАРТ"</t>
+          <t>Ліцей №219</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Озерна, 2-А</t>
+          <t>проспект Оболонський, 2-Б</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(044)4121555</t>
+          <t>(044)4182858</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>Obolon_256@i.ua</t>
+          <t>obolon_219@i.ua</t>
         </is>
       </c>
       <c r="S21" s="4"/>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t> Чугай Ірина Вікторівна</t>
+          <t> Логачов Сергій Сергійович</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №285 Оболонського району м. Києва</t>
+          <t>Ліцей №225 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
-        <v>146075</v>
+        <v>146056</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 285</t>
+          <t>Ліцей № 225</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>вулиця Полярна, 8-В</t>
+          <t>проспект Оболонський, 9-Б</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
-          <t>(044)462-30-92</t>
+          <t>(044)4197255</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
-          <t>obolon_285@i.ua</t>
-[...2 lines deleted...]
-      <c r="S22" s="4"/>
+          <t>obolon_225@i.ua</t>
+        </is>
+      </c>
+      <c r="S22" s="4" t="inlineStr">
+        <is>
+          <t>http://school225.kiev.ua</t>
+        </is>
+      </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t> Бондаренко Тетяна Володимирівна</t>
+          <t> Глушаниця В'ячеслав Григорович</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №29 Оболонського району м. Києва імені Петра Калнишевського</t>
+          <t>Ліцей №232 "КОНКОРДІА" Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
-        <v>146044</v>
+        <v>146058</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Школа № 29</t>
+          <t>Ліцей № 232 "КОНКОРДІА"</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
-          <t>вулиця Калнишевського, 3-А</t>
+          <t>вулиця Йорданська, 4-Г</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(044)4321789</t>
+          <t>(044)4187966</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
-          <t>obolon-29@i.ua</t>
+          <t>232sch@gmail.com</t>
         </is>
       </c>
       <c r="S23" s="4"/>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t> Білик Ольга Володимирівна</t>
+          <t> Рижова Вікторія Олексіївна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №299 Оболонського району м. Києва</t>
+          <t>Ліцей №239 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
-        <v>146073</v>
+        <v>146063</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>НВК № 299 м. Київ</t>
+          <t>Спеціалізована школа № 239</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
-          <t>вулиця Левка Лук'яненка, 2-Б</t>
+          <t>проспект Оболонський, 16-Д</t>
         </is>
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
-          <t>(044)4104607</t>
+          <t>(044)418-87-15</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
-          <t>obolon_299@i.ua</t>
+          <t>obolon_239@i.ua</t>
         </is>
       </c>
       <c r="S24" s="4"/>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t> Федорова Інна Володимирівна</t>
+          <t> Кучугура-Кучеренко Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №328 Оболонського району м. Києва</t>
+          <t>Ліцей №240 "Соціум" Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
-        <v>146069</v>
+        <v>146060</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>школа №328</t>
+          <t>НВК №240 "Соціум"</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G25" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H25" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K25" s="4" t="inlineStr">
         <is>
-          <t>проспект Володимира Івасюка, 47</t>
+          <t>проспект Володимира Івасюка, 39-Г</t>
         </is>
       </c>
       <c r="L25" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M25" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
-          <t>(044)411-03-03</t>
+          <t>(044)411-51-12</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
-          <t>328_obolon@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>obolon_240@i.ua</t>
+        </is>
+      </c>
+      <c r="S25" s="4"/>
       <c r="T25" s="4" t="inlineStr">
         <is>
-          <t> Федорова Вікторія Миколаївна</t>
+          <t> Гонтар Інна Миколаївна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №8 Оболонського району м. Києва</t>
+          <t>Ліцей №245 "Гелікон" Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
-        <v>146031</v>
+        <v>146065</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 8</t>
+          <t>Школа № 245</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H26" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вишгородська, 6</t>
+          <t>вулиця Північна, 26</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
-          <t>(044)4301102</t>
+          <t>(044)411-44-03</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
-          <t>obolon_8@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>shkola245@ukr.net</t>
+        </is>
+      </c>
+      <c r="S26" s="4"/>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t> Осадча Тетяна Володимирівна</t>
+          <t> Садовніченко Вікторія Іванівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №9 "Гармонія" Оболонського району м. Києва</t>
+          <t>Ліцей №252 імені Василя Симоненка Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
-        <v>146030</v>
+        <v>146066</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 9 "Гармонія"</t>
+          <t>м.Київ, СШ №252 імені Василя Симоненка</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G27" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H27" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
-          <t>проспект Маршала Рокосовського, 5</t>
+          <t>вулиця Зої Гайдай, 10-В</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(044)4327696, (044)4327584</t>
+          <t>(044)4127710</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>obolon_9@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>obolon_252@i.ua</t>
+        </is>
+      </c>
+      <c r="S27" s="4"/>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t> Кучук Світлана Юріївна</t>
+          <t> Преподобна Олена Олександрівна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>Ліцей "Оболонь" Оболонського району м. Києва</t>
+          <t>Ліцей №256 "СМАРТ" Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
-        <v>146072</v>
+        <v>146067</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>Ліцей "Оболонь"</t>
+          <t>Ліцей № 256 "СМАРТ"</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G28" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H28" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K28" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прирічна, 27-Б</t>
+          <t>вулиця Озерна, 2-А</t>
         </is>
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
-          <t>(044)411-11-83</t>
+          <t>(044)4121555</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
-          <t>obolon_obolon@i.ua</t>
+          <t>Obolon_256@i.ua</t>
         </is>
       </c>
       <c r="S28" s="4"/>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Директор Поляков Євген Ігорович</t>
+          <t> Чугай Ірина Вікторівна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ ОЛЬГИНСЬКИЙ</t>
+          <t>Ліцей №285 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B29" s="5" t="n">
-        <v>146046</v>
+        <v>146075</v>
       </c>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Ліцей Ольгинський</t>
+          <t>Ліцей № 285</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H29" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
-          <t>вулиця Агрегатна, 9</t>
+          <t>вулиця Полярна, 8-В</t>
         </is>
       </c>
       <c r="L29" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M29" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
-          <t>(044)430-27-14</t>
+          <t>(044)462-30-92</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
-          <t>lyctour_2008@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>obolon_285@i.ua</t>
+        </is>
+      </c>
+      <c r="S29" s="4"/>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>Директор Булигіна Віта Петрівна</t>
+          <t> Бондаренко Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>Ліцей "Потенціал" Оболонського району м. Києва</t>
+          <t>Ліцей №29 Оболонського району м. Києва імені Петра Калнишевського</t>
         </is>
       </c>
       <c r="B30" s="5" t="n">
-        <v>146071</v>
+        <v>146044</v>
       </c>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>Ліцей " Потенціал"</t>
+          <t>Школа № 29</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G30" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H30" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J30" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K30" s="4" t="inlineStr">
         <is>
-          <t>проспект Володимира Івасюка, 47</t>
+          <t>вулиця Калнишевського, 3-А</t>
         </is>
       </c>
       <c r="L30" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M30" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P30" s="4" t="inlineStr">
         <is>
-          <t>(044)4135911</t>
+          <t>(044)4321789</t>
         </is>
       </c>
       <c r="Q30" s="4"/>
       <c r="R30" s="4" t="inlineStr">
         <is>
-          <t>obolon_potential@i.ua</t>
+          <t>obolon-29@i.ua</t>
         </is>
       </c>
       <c r="S30" s="4"/>
       <c r="T30" s="4" t="inlineStr">
         <is>
-          <t> Малішевська Алла Петрівна</t>
+          <t> Білик Ольга Володимирівна</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>мистецький ліцей "Київська дитяча Академія мистецтв імені М.І. Чембержі"</t>
+          <t>Ліцей №298 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B31" s="5" t="n">
-        <v>176731</v>
+        <v>146070</v>
       </c>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>МЛ "КДАМ ІМ. М.І. ЧЕМБЕРЖІ"</t>
+          <t>Ліцей 298</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G31" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H31" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J31" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K31" s="4" t="inlineStr">
         <is>
-          <t>проспект Володимира Івасюка, 10</t>
+          <t>проспект Володимира Івасюка, 58-Б</t>
         </is>
       </c>
       <c r="L31" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M31" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
-          <t>(044)410-93-10</t>
+          <t>(044)412-16-13</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
-          <t>kdam@kyivcity.gov.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>admins@298.school</t>
+        </is>
+      </c>
+      <c r="S31" s="4"/>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>Директор Марцинківський Олег Олександрович</t>
+          <t> Папіренко Ігор Володимирович</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>Навчально - виховний комплекс "Школа І ступеня-дошкільний навчальний заклад "Ластівка" Оболонського району в м.Києві</t>
+          <t>Ліцей №299 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B32" s="5" t="n">
-        <v>147358</v>
+        <v>146073</v>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>Київ, НВК "Ластівка"</t>
+          <t>НВК № 299 м. Київ</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H32" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J32" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K32" s="4" t="inlineStr">
         <is>
-          <t>проспект Оболонський, 32-А</t>
+          <t>вулиця Левка Лук'яненка, 2-Б</t>
         </is>
       </c>
       <c r="L32" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M32" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P32" s="4" t="inlineStr">
         <is>
-          <t>(044)412-93-25</t>
+          <t>(044)4104607</t>
         </is>
       </c>
       <c r="Q32" s="4"/>
       <c r="R32" s="4" t="inlineStr">
         <is>
-          <t>lastyvka@i.ua</t>
+          <t>obolon_299@i.ua</t>
         </is>
       </c>
       <c r="S32" s="4"/>
       <c r="T32" s="4" t="inlineStr">
         <is>
-          <t> Зелена Ірина Вікторівна</t>
+          <t> Федорова Інна Володимирівна</t>
         </is>
       </c>
       <c r="U32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>Навчально-реабілітаційний центр №21 Оболонського району м. Києва</t>
+          <t>Ліцей №328 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B33" s="5" t="n">
-        <v>146053</v>
+        <v>146069</v>
       </c>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>навчально-реабілітаційний центр№21</t>
+          <t>школа №328</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
-          <t>санаторна школа-інтернат</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G33" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H33" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J33" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K33" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ірини Жиленко, 11</t>
+          <t>проспект Володимира Івасюка, 47</t>
         </is>
       </c>
       <c r="L33" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M33" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P33" s="4" t="inlineStr">
         <is>
-          <t>(044)401-84-83</t>
+          <t>(044)411-03-03</t>
         </is>
       </c>
       <c r="Q33" s="4"/>
       <c r="R33" s="4" t="inlineStr">
         <is>
-          <t>nrc21.obolon.kyiv@ukr.net</t>
+          <t>328_obolon@i.ua</t>
         </is>
       </c>
       <c r="S33" s="4" t="inlineStr">
         <is>
-          <t>https://schoolinternat21.wixsite.com/sh-int21</t>
+          <t>znz-328.at.ua</t>
         </is>
       </c>
       <c r="T33" s="4" t="inlineStr">
         <is>
-          <t> Мороз Лідія Володимирівна</t>
+          <t> Федорова Вікторія Миколаївна</t>
         </is>
       </c>
       <c r="U33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X33" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>Навчально-реабілітаційний центр №22 Оболонського району м. Києва</t>
+          <t>Ліцей №8 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B34" s="5" t="n">
-        <v>146042</v>
+        <v>146031</v>
       </c>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>НРЦ № 22</t>
+          <t>Ліцей № 8</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
-          <t>навчально-реабілітаційний центр</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G34" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H34" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J34" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K34" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бережанська, 6</t>
+          <t>вулиця Вишгородська, 6</t>
         </is>
       </c>
       <c r="L34" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M34" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
-          <t>(044)462-10-24</t>
+          <t>(044)4301102</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
-          <t>Obolon_22@i.ua</t>
-[...2 lines deleted...]
-      <c r="S34" s="4"/>
+          <t>obolon_8@i.ua</t>
+        </is>
+      </c>
+      <c r="S34" s="4" t="inlineStr">
+        <is>
+          <t>www.znz8kiev.at.ua</t>
+        </is>
+      </c>
       <c r="T34" s="4" t="inlineStr">
         <is>
-          <t> Гребенюк Тетяна Миколаївна</t>
+          <t> Осадча Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>Початкова школа № 244 Оболонського району м. Києва</t>
+          <t>Ліцей №9 "Гармонія" Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B35" s="5" t="n">
-        <v>147086</v>
+        <v>146030</v>
       </c>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>СШ № 244</t>
+          <t>Ліцей № 9 "Гармонія"</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H35" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J35" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K35" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прирічна, 27-А</t>
+          <t>проспект Маршала Рокосовського, 5</t>
         </is>
       </c>
       <c r="L35" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M35" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P35" s="4" t="inlineStr">
         <is>
-          <t>(044)4115020</t>
+          <t>(044)4327696, (044)4327584</t>
         </is>
       </c>
       <c r="Q35" s="4"/>
       <c r="R35" s="4" t="inlineStr">
         <is>
-          <t>obolon_244@i.ua</t>
+          <t>obolon_9@i.ua</t>
         </is>
       </c>
       <c r="S35" s="4" t="inlineStr">
         <is>
-          <t>http://school244.edukit.kiev.ua</t>
+          <t>www.obolon9.ucoz.com</t>
         </is>
       </c>
       <c r="T35" s="4" t="inlineStr">
         <is>
-          <t> Мусієнко Людмила Іванівна</t>
+          <t> Кучук Світлана Юріївна</t>
         </is>
       </c>
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>Початкова школа № 326 Оболонського району м.Києва</t>
+          <t>Ліцей "Оболонь" Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B36" s="5" t="n">
-        <v>147604</v>
+        <v>146072</v>
       </c>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>ПШ № 326</t>
+          <t>Ліцей "Оболонь"</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G36" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H36" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J36" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K36" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вишгородська, 44-в</t>
+          <t>вулиця Прирічна, 27-Б</t>
         </is>
       </c>
       <c r="L36" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M36" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P36" s="4" t="inlineStr">
         <is>
-          <t>(044)4302039, (044)4308267</t>
+          <t>(044)411-11-83</t>
         </is>
       </c>
       <c r="Q36" s="4"/>
       <c r="R36" s="4" t="inlineStr">
         <is>
-          <t>326_obolon@i.ua</t>
+          <t>obolon_obolon@i.ua</t>
         </is>
       </c>
       <c r="S36" s="4"/>
       <c r="T36" s="4" t="inlineStr">
         <is>
-          <t> Король Людмила Миколаївна</t>
+          <t>Директор Поляков Євген Ігорович</t>
         </is>
       </c>
       <c r="U36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>Початкова школа "Перша Ластівка" Оболонського району м. Києва</t>
+          <t>ЛІЦЕЙ ОЛЬГИНСЬКИЙ</t>
         </is>
       </c>
       <c r="B37" s="5" t="n">
-        <v>147508</v>
+        <v>146046</v>
       </c>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>ПШ "Перша ластівка"</t>
+          <t>Ліцей Ольгинський</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H37" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J37" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K37" s="4" t="inlineStr">
         <is>
-          <t>вулиця Полку "Азов", 30-А</t>
+          <t>вулиця Агрегатна, 9</t>
         </is>
       </c>
       <c r="L37" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M37" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P37" s="4" t="inlineStr">
         <is>
-          <t>(044)418-73-93</t>
+          <t>(044)430-27-14</t>
         </is>
       </c>
       <c r="Q37" s="4"/>
       <c r="R37" s="4" t="inlineStr">
         <is>
-          <t>Obolon_1lastivka@i.ua</t>
-[...2 lines deleted...]
-      <c r="S37" s="4"/>
+          <t>lyctour_2008@ukr.net</t>
+        </is>
+      </c>
+      <c r="S37" s="4" t="inlineStr">
+        <is>
+          <t>lyctour.org.ua</t>
+        </is>
+      </c>
       <c r="T37" s="4" t="inlineStr">
         <is>
-          <t> Полякова Марія Анатоліївна</t>
+          <t>Директор Булигіна Віта Петрівна</t>
         </is>
       </c>
       <c r="U37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>Початкова школа "Турбота" Оболонського району м. Києва</t>
+          <t>Ліцей "Потенціал" Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B38" s="5" t="n">
-        <v>147515</v>
+        <v>146071</v>
       </c>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>ПШ "Турбота"</t>
+          <t>Ліцей " Потенціал"</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H38" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J38" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K38" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Дніпра, 38-а</t>
+          <t>проспект Володимира Івасюка, 47</t>
         </is>
       </c>
       <c r="L38" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M38" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P38" s="4" t="inlineStr">
         <is>
-          <t>(044)4112254</t>
+          <t>(044)4135911</t>
         </is>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4" t="inlineStr">
         <is>
-          <t>obolon_turbota@i.ua</t>
+          <t>obolon_potential@i.ua</t>
         </is>
       </c>
       <c r="S38" s="4"/>
       <c r="T38" s="4" t="inlineStr">
         <is>
-          <t> Супрун Наталія Олександрівна</t>
+          <t> Малішевська Алла Петрівна</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>Приватна організація (установа, заклад) "Ліцей "Джерело" м. Києва</t>
+          <t>мистецький ліцей "Київська дитяча Академія мистецтв імені М.І. Чембержі"</t>
         </is>
       </c>
       <c r="B39" s="5" t="n">
-        <v>176995</v>
+        <v>176731</v>
       </c>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>ПЗ "Ліцей "Джерело" м. Києва</t>
+          <t>МЛ "КДАМ ІМ. М.І. ЧЕМБЕРЖІ"</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G39" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H39" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J39" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K39" s="4" t="inlineStr">
         <is>
-          <t>вулиця Левка Лук`яненко, 5</t>
+          <t>проспект Володимира Івасюка, 10</t>
         </is>
       </c>
       <c r="L39" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M39" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N39" s="7"/>
       <c r="O39" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P39" s="4" t="inlineStr">
         <is>
-          <t>(096)3297777</t>
+          <t>(044)410-93-10</t>
         </is>
       </c>
       <c r="Q39" s="4"/>
       <c r="R39" s="4" t="inlineStr">
         <is>
-          <t>gerelokids@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S39" s="4"/>
+          <t>kdam@kyivcity.gov.ua</t>
+        </is>
+      </c>
+      <c r="S39" s="4" t="inlineStr">
+        <is>
+          <t>https://kdam.in.ua/</t>
+        </is>
+      </c>
       <c r="T39" s="4" t="inlineStr">
         <is>
-          <t>Директор Устименко Любов Михайлівна</t>
+          <t>Директор Марцинківський Олег Олександрович</t>
         </is>
       </c>
       <c r="U39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>Приватна організація (установа, заклад) "Приватний заклад загальної середньої освіти "Київська початкова школа "Айтікідс школа"</t>
+          <t>Навчально - виховний комплекс "Школа І ступеня-дошкільний навчальний заклад "Ластівка" Оболонського району в м.Києві</t>
         </is>
       </c>
       <c r="B40" s="5" t="n">
-        <v>176653</v>
+        <v>147358</v>
       </c>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>ПЗЗСО "Айтікідс школа"</t>
+          <t>Київ, НВК "Ластівка"</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G40" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H40" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J40" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K40" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кульженків Сім'ї, 31</t>
+          <t>проспект Оболонський, 32-А</t>
         </is>
       </c>
       <c r="L40" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M40" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
+          <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P40" s="4" t="inlineStr">
         <is>
-          <t>(096)0084040</t>
+          <t>(044)412-93-25</t>
         </is>
       </c>
       <c r="Q40" s="4"/>
       <c r="R40" s="4" t="inlineStr">
         <is>
-          <t>ajtikids@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>lastyvka@i.ua</t>
+        </is>
+      </c>
+      <c r="S40" s="4"/>
       <c r="T40" s="4" t="inlineStr">
         <is>
-          <t>Директор Поліщук Ганна Володимирівна</t>
+          <t> Зелена Ірина Вікторівна</t>
         </is>
       </c>
       <c r="U40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "КИЇВСЬКИЙ ЛІЦЕЙ "ДЕМОКРАТИЧНА ШКОЛА "АЛЬТЕРРА СКУЛ"</t>
+          <t>Навчально-реабілітаційний центр №21 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B41" s="5" t="n">
-        <v>176487</v>
+        <v>146053</v>
       </c>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>ПЗЗСО "АЛЬТЕРРА СКУЛ"</t>
+          <t>навчально-реабілітаційний центр№21</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>санаторна школа-інтернат</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H41" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K41" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прирічна, 9</t>
+          <t>вулиця Ірини Жиленко, 11</t>
         </is>
       </c>
       <c r="L41" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M41" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P41" s="4" t="inlineStr">
         <is>
-          <t>(093)2293447</t>
+          <t>(044)401-84-83</t>
         </is>
       </c>
       <c r="Q41" s="4"/>
       <c r="R41" s="4" t="inlineStr">
         <is>
-          <t>alterraonline@gmail.com</t>
+          <t>nrc21.obolon.kyiv@ukr.net</t>
         </is>
       </c>
       <c r="S41" s="4" t="inlineStr">
         <is>
-          <t>alterraschool.space</t>
+          <t>https://schoolinternat21.wixsite.com/sh-int21</t>
         </is>
       </c>
       <c r="T41" s="4" t="inlineStr">
         <is>
-          <t>Директор Вікторенко Святослав Олегович</t>
+          <t> Мороз Лідія Володимирівна</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "ЛЬВІВСЬКИЙ ЛІЦЕЙ "АЛЬТЕРРА СКУЛ ЛЬВІВ"</t>
+          <t>Навчально-реабілітаційний центр №22 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B42" s="5" t="n">
-        <v>176694</v>
+        <v>146042</v>
       </c>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>ПЗЗСО "АЛЬТЕРРА СКУЛ ЛЬВІВ"</t>
+          <t>НРЦ № 22</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G42" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H42" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K42" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прирічна, 9</t>
+          <t>вулиця Бережанська, 6</t>
         </is>
       </c>
       <c r="L42" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M42" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N42" s="7"/>
       <c r="O42" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P42" s="4" t="inlineStr">
         <is>
-          <t>(093)2293447</t>
+          <t>(044)462-10-24</t>
         </is>
       </c>
       <c r="Q42" s="4"/>
       <c r="R42" s="4" t="inlineStr">
         <is>
-          <t>alterraonline@gmail.com</t>
+          <t>Obolon_22@i.ua</t>
         </is>
       </c>
       <c r="S42" s="4"/>
       <c r="T42" s="4" t="inlineStr">
         <is>
-          <t>Директор Вікторенко Святослав Олегович</t>
+          <t> Гребенюк Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ЧЕРНІВЕЦЬКИЙ ЛІЦЕЙ "АЛЬТЕРРА СКУЛ ЧЕРНІВЦІ"</t>
+          <t>Початкова школа № 244 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B43" s="5" t="n">
-        <v>176839</v>
+        <v>147086</v>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ "АЛЬТЕРРА СКУЛ ЧЕРНІВЦІ"</t>
+          <t>СШ № 244</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G43" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H43" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K43" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прирічна, 9</t>
+          <t>вулиця Прирічна, 27-А</t>
         </is>
       </c>
       <c r="L43" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M43" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
-          <t>(093)2293447</t>
+          <t>(044)4115020</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
-          <t>alterraonline@gmail.com</t>
+          <t>obolon_244@i.ua</t>
         </is>
       </c>
       <c r="S43" s="4" t="inlineStr">
         <is>
-          <t>https://www.alterraschol.space</t>
+          <t>http://school244.edukit.kiev.ua</t>
         </is>
       </c>
       <c r="T43" s="4" t="inlineStr">
         <is>
-          <t>Директор Вікторенко Святослав Олегович</t>
+          <t> Мусієнко Людмила Іванівна</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА,ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "ОДЕСЬКИЙ ЛІЦЕЙ "АЛЬТЕРРА СКУЛ ОДЕСА"</t>
+          <t>Початкова школа № 326 Оболонського району м.Києва</t>
         </is>
       </c>
       <c r="B44" s="5" t="n">
-        <v>176680</v>
+        <v>147604</v>
       </c>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>ПЗЗСО "АЛЬТЕРРА СКУЛ ОДЕСА"</t>
+          <t>ПШ № 326</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H44" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K44" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прирічна, 9</t>
+          <t>вулиця Вишгородська, 44-в</t>
         </is>
       </c>
       <c r="L44" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M44" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
-          <t>(093)2293447</t>
+          <t>(044)4302039, (044)4308267</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
-          <t>alterrametodology@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>326_obolon@i.ua</t>
+        </is>
+      </c>
+      <c r="S44" s="4"/>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>Директор Вікторенко Святослав Олегович</t>
+          <t> Король Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНЕ ПІДПРИЄМСТВО "ЛІЦЕЙ ОЛЬГИНСЬКИЙ (ОБОЛОНЬ)"</t>
+          <t>Початкова школа "Перша Ластівка" Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B45" s="5" t="n">
-        <v>148353</v>
+        <v>147508</v>
       </c>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>ПП "ЛІЦЕЙ ОЛЬГИНСЬКИЙ (ОБОЛОНЬ)"</t>
+          <t>ПШ "Перша ластівка"</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H45" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K45" s="4" t="inlineStr">
         <is>
-          <t>вулиця Йорданська, 9-Є</t>
+          <t>вулиця Полку "Азов", 30-А</t>
         </is>
       </c>
       <c r="L45" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M45" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
-          <t>(044)430-27-14</t>
+          <t>(044)418-73-93</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
-          <t>olginsky.obolon@gmail.com</t>
+          <t>Obolon_1lastivka@i.ua</t>
         </is>
       </c>
       <c r="S45" s="4"/>
       <c r="T45" s="4" t="inlineStr">
         <is>
-          <t> Яковенко Антоніна Михайлівна</t>
+          <t> Полякова Марія Анатоліївна</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>приватний загальноосвітній навчальний заклад ІІ-ІІІ ступенів "Ліцей "Екологія і Культура"</t>
+          <t>Початкова школа "Турбота" Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B46" s="5" t="n">
-        <v>148354</v>
+        <v>147515</v>
       </c>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>"Ліцей "Екологія і Культура"</t>
+          <t>ПШ "Турбота"</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G46" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H46" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I46" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J46" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K46" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прирічна, 27-б</t>
+          <t>вулиця Героїв Дніпра, 38-а</t>
         </is>
       </c>
       <c r="L46" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M46" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
-          <t>(067)4644179</t>
+          <t>(044)4112254</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
-          <t>dns75v@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>obolon_turbota@i.ua</t>
+        </is>
+      </c>
+      <c r="S46" s="4"/>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>Директор Воронін Денис Вячеславович</t>
+          <t> Супрун Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад "Заклад освіти І ступеня: Початкова школа "Оболонь" м. Київ</t>
+          <t>Приватна організація (установа, заклад) "Ліцей "Джерело" м. Києва</t>
         </is>
       </c>
       <c r="B47" s="5" t="n">
-        <v>150895</v>
+        <v>176995</v>
       </c>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>ПЗ "Школа "Оболонь" м. Київ</t>
+          <t>ПЗ "Ліцей "Джерело" м. Києва</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H47" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J47" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K47" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сім'ї Кульженків, 31</t>
+          <t>вулиця Левка Лук`яненко, 5</t>
         </is>
       </c>
       <c r="L47" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M47" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N47" s="7"/>
       <c r="O47" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P47" s="4" t="inlineStr">
         <is>
-          <t>(044)411-11-83</t>
+          <t>(096)3297777</t>
         </is>
       </c>
       <c r="Q47" s="4"/>
       <c r="R47" s="4" t="inlineStr">
         <is>
-          <t>1da.kiev3@gmail.com</t>
+          <t>gerelokids@gmail.com</t>
         </is>
       </c>
       <c r="S47" s="4"/>
       <c r="T47" s="4" t="inlineStr">
         <is>
-          <t> Зубченко Тетяна Миколаївна</t>
+          <t>Директор Устименко Любов Михайлівна</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад освіти І ступеня "Початкова школа "Смартіка" м. Києва</t>
+          <t>Приватна організація (установа, заклад) "Приватний заклад загальної середньої освіти "Київська початкова школа "Айтікідс школа"</t>
         </is>
       </c>
       <c r="B48" s="5" t="n">
-        <v>148352</v>
+        <v>176653</v>
       </c>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>Початкова школа "Смартіка"</t>
+          <t>ПЗЗСО "Айтікідс школа"</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G48" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H48" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I48" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J48" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K48" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 22</t>
+          <t>вулиця Кульженків Сім'ї, 31</t>
         </is>
       </c>
       <c r="L48" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M48" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N48" s="7"/>
       <c r="O48" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
+          <t>Департамент освіти і науки виконавчого органу Київської міської ради (Київської міської державної адміністрації)</t>
         </is>
       </c>
       <c r="P48" s="4" t="inlineStr">
         <is>
-          <t>(044)2289819</t>
+          <t>(096)0084040</t>
         </is>
       </c>
       <c r="Q48" s="4"/>
       <c r="R48" s="4" t="inlineStr">
         <is>
-          <t>smartika.school@gmail.com</t>
+          <t>ajtikids@gmail.com</t>
         </is>
       </c>
       <c r="S48" s="4" t="inlineStr">
         <is>
-          <t>www.smartika.school</t>
+          <t>https://itkids.ua/</t>
         </is>
       </c>
       <c r="T48" s="4" t="inlineStr">
         <is>
-          <t> Лиса Яна Олександрівна</t>
+          <t>Директор Поліщук Ганна Володимирівна</t>
         </is>
       </c>
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад освіти "Клевер Кідс"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "КИЇВСЬКИЙ ЛІЦЕЙ "ДЕМОКРАТИЧНА ШКОЛА "АЛЬТЕРРА СКУЛ"</t>
         </is>
       </c>
       <c r="B49" s="5" t="n">
-        <v>149504</v>
+        <v>176487</v>
       </c>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>ПЗО"Клевер Кідс"</t>
+          <t>ПЗЗСО "АЛЬТЕРРА СКУЛ"</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G49" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H49" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I49" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J49" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K49" s="4" t="inlineStr">
         <is>
-          <t>проспект Володимира Івасюка, 12-Н</t>
+          <t>вулиця Прирічна, 9</t>
         </is>
       </c>
       <c r="L49" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M49" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N49" s="7"/>
       <c r="O49" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P49" s="4" t="inlineStr">
         <is>
-          <t>(044)3344048, (096)6157505</t>
+          <t>(093)2293447</t>
         </is>
       </c>
       <c r="Q49" s="4"/>
       <c r="R49" s="4" t="inlineStr">
         <is>
-          <t>info@cleverkids.ua L.tsipun@cleverkids.ua</t>
-[...2 lines deleted...]
-      <c r="S49" s="4"/>
+          <t>alterraonline@gmail.com</t>
+        </is>
+      </c>
+      <c r="S49" s="4" t="inlineStr">
+        <is>
+          <t>alterraschool.space</t>
+        </is>
+      </c>
       <c r="T49" s="4" t="inlineStr">
         <is>
-          <t> Ціпун Людмила Борисівна</t>
+          <t>Директор Вікторенко Святослав Олегович</t>
         </is>
       </c>
       <c r="U49" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>Приватний навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів - дошкільний навчальний заклад "Досвітня Зоря"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "ЛЬВІВСЬКИЙ ЛІЦЕЙ "АЛЬТЕРРА СКУЛ ЛЬВІВ"</t>
         </is>
       </c>
       <c r="B50" s="5" t="n">
-        <v>145145</v>
+        <v>176694</v>
       </c>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>ПНВК "Досвітня Зоря"</t>
+          <t>ПЗЗСО "АЛЬТЕРРА СКУЛ ЛЬВІВ"</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H50" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J50" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K50" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богатирська, 18-Є</t>
+          <t>вулиця Прирічна, 9</t>
         </is>
       </c>
       <c r="L50" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M50" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N50" s="7"/>
       <c r="O50" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
+          <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P50" s="4" t="inlineStr">
         <is>
-          <t>(044)4122020</t>
+          <t>(093)2293447</t>
         </is>
       </c>
       <c r="Q50" s="4"/>
       <c r="R50" s="4" t="inlineStr">
         <is>
-          <t>morningstar@ukr.net</t>
+          <t>alterraonline@gmail.com</t>
         </is>
       </c>
       <c r="S50" s="4"/>
       <c r="T50" s="4" t="inlineStr">
         <is>
-          <t>Директор Бокова Марія Вікторівна</t>
+          <t>Директор Вікторенко Святослав Олегович</t>
         </is>
       </c>
       <c r="U50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y50" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>Спеціалізована школа №210 Оболонського району м. Києва</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "ОДЕСЬКИЙ ЛІЦЕЙ "АЛЬТЕРРА СКУЛ ОДЕСА"</t>
         </is>
       </c>
       <c r="B51" s="5" t="n">
-        <v>147058</v>
+        <v>176680</v>
       </c>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>СШ №210</t>
+          <t>ПЗЗСО "АЛЬТЕРРА СКУЛ ОДЕСА"</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G51" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H51" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I51" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J51" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K51" s="4" t="inlineStr">
         <is>
-          <t>вулиця Йорданська, 22-А</t>
+          <t>вулиця Прирічна, 9</t>
         </is>
       </c>
       <c r="L51" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M51" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N51" s="7"/>
       <c r="O51" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P51" s="4" t="inlineStr">
         <is>
-          <t>(044)418-76-69</t>
+          <t>(093)2293447</t>
         </is>
       </c>
       <c r="Q51" s="4"/>
       <c r="R51" s="4" t="inlineStr">
         <is>
-          <t>school210@bigmir.net</t>
-[...2 lines deleted...]
-      <c r="S51" s="4"/>
+          <t>alterrametodology@gmail.com</t>
+        </is>
+      </c>
+      <c r="S51" s="4" t="inlineStr">
+        <is>
+          <t>https://www.alterraschool.space</t>
+        </is>
+      </c>
       <c r="T51" s="4" t="inlineStr">
         <is>
-          <t>Директор Москаленко Валерій Валерійович</t>
+          <t>Директор Вікторенко Святослав Олегович</t>
         </is>
       </c>
       <c r="U51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>Спеціалізована школа №298 Оболонського району м. Києва</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ЧЕРНІВЕЦЬКИЙ ЛІЦЕЙ "АЛЬТЕРРА СКУЛ ЧЕРНІВЦІ"</t>
         </is>
       </c>
       <c r="B52" s="5" t="n">
-        <v>146070</v>
+        <v>176839</v>
       </c>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>СШ 298</t>
+          <t>ЛІЦЕЙ "АЛЬТЕРРА СКУЛ ЧЕРНІВЦІ"</t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G52" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H52" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I52" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J52" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K52" s="4" t="inlineStr">
         <is>
-          <t>проспект Володимира Івасюка, 58-Б</t>
+          <t>вулиця Прирічна, 9</t>
         </is>
       </c>
       <c r="L52" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M52" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N52" s="7"/>
       <c r="O52" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P52" s="4" t="inlineStr">
         <is>
-          <t>(044)412-16-13</t>
+          <t>(093)2293447</t>
         </is>
       </c>
       <c r="Q52" s="4"/>
       <c r="R52" s="4" t="inlineStr">
         <is>
-          <t>admins@298.school</t>
-[...2 lines deleted...]
-      <c r="S52" s="4"/>
+          <t>alterraonline@gmail.com</t>
+        </is>
+      </c>
+      <c r="S52" s="4" t="inlineStr">
+        <is>
+          <t>https://www.alterraschol.space</t>
+        </is>
+      </c>
       <c r="T52" s="4" t="inlineStr">
         <is>
-          <t> Папіренко Ігор Володимирович</t>
+          <t>Директор Вікторенко Святослав Олегович</t>
         </is>
       </c>
       <c r="U52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа №25 Оболонського району м. Києва</t>
+          <t>ПРИВАТНЕ ПІДПРИЄМСТВО "ЛІЦЕЙ ОЛЬГИНСЬКИЙ (ОБОЛОНЬ)"</t>
         </is>
       </c>
       <c r="B53" s="5" t="n">
-        <v>146076</v>
+        <v>148353</v>
       </c>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>СШ№25 м. Києва</t>
+          <t>ПП "ЛІЦЕЙ ОЛЬГИНСЬКИЙ (ОБОЛОНЬ)"</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа-інтернат</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H53" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K53" s="4" t="inlineStr">
         <is>
-          <t>вулиця Федора Максименка, 28</t>
+          <t>вулиця Йорданська, 9-Є</t>
         </is>
       </c>
       <c r="L53" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M53" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N53" s="7"/>
       <c r="O53" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P53" s="4" t="inlineStr">
         <is>
-          <t>(044)4019451</t>
+          <t>(044)430-27-14</t>
         </is>
       </c>
       <c r="Q53" s="4"/>
       <c r="R53" s="4" t="inlineStr">
         <is>
-          <t>obolon_25@i.ua</t>
+          <t>olginsky.obolon@gmail.com</t>
         </is>
       </c>
       <c r="S53" s="4"/>
       <c r="T53" s="4" t="inlineStr">
         <is>
-          <t> Коломієць Олена Григорівна</t>
+          <t> Яковенко Антоніна Михайлівна</t>
         </is>
       </c>
       <c r="U53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X53" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>Спеціальна школа №4 Оболонського району м. Києва</t>
+          <t>приватний загальноосвітній навчальний заклад ІІ-ІІІ ступенів "Ліцей "Екологія і Культура"</t>
         </is>
       </c>
       <c r="B54" s="5" t="n">
-        <v>146006</v>
+        <v>148354</v>
       </c>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>школа-інтернат</t>
+          <t>"Ліцей "Екологія і Культура"</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа-інтернат</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G54" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H54" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K54" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколи Юнкерова, 55</t>
+          <t>вулиця Прирічна, 27-б</t>
         </is>
       </c>
       <c r="L54" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M54" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N54" s="7"/>
       <c r="O54" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P54" s="4" t="inlineStr">
         <is>
-          <t>(044)401-93-81</t>
+          <t>(067)4644179</t>
         </is>
       </c>
       <c r="Q54" s="4"/>
       <c r="R54" s="4" t="inlineStr">
         <is>
-          <t>internat4@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S54" s="4"/>
+          <t>dns75v@gmail.com</t>
+        </is>
+      </c>
+      <c r="S54" s="4" t="inlineStr">
+        <is>
+          <t>ecologyandculture.e-schools.info</t>
+        </is>
+      </c>
       <c r="T54" s="4" t="inlineStr">
         <is>
-          <t> Шейніч Анжеліка Володимирівна</t>
+          <t>Директор Воронін Денис Вячеславович</t>
         </is>
       </c>
       <c r="U54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X54" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Гімназія "ПРІОРИТЕТ"</t>
+          <t>Приватний заклад "Заклад освіти І ступеня: Початкова школа "Оболонь" м. Київ</t>
         </is>
       </c>
       <c r="B55" s="5" t="n">
-        <v>146047</v>
+        <v>150895</v>
       </c>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Гімназія "Пріоритет"</t>
+          <t>ПЗ "Школа "Оболонь" м. Київ</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G55" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H55" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K55" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Дніпра, 69</t>
+          <t>вулиця Сім'ї Кульженків, 31</t>
         </is>
       </c>
       <c r="L55" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M55" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N55" s="7"/>
       <c r="O55" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P55" s="4" t="inlineStr">
         <is>
-          <t>(044)5010357</t>
+          <t>(044)411-11-83</t>
         </is>
       </c>
       <c r="Q55" s="4"/>
       <c r="R55" s="4" t="inlineStr">
         <is>
-          <t>prioritet-admin@ukr.net</t>
+          <t>1da.kiev3@gmail.com</t>
         </is>
       </c>
       <c r="S55" s="4"/>
       <c r="T55" s="4" t="inlineStr">
         <is>
-          <t> Єременко Юрій Миколайович</t>
+          <t> Зубченко Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U55" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ДЕК ЛАЙФ ПРАЙМЕРІ СКУЛ"</t>
+          <t>Приватний заклад освіти І ступеня "Початкова школа "Смартіка" м. Києва</t>
         </is>
       </c>
       <c r="B56" s="5" t="n">
-        <v>176572</v>
+        <v>148352</v>
       </c>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ДЕК ЛАЙФ ПРАЙМЕРІ СКУЛ"</t>
+          <t>Початкова школа "Смартіка"</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H56" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J56" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K56" s="4" t="inlineStr">
         <is>
-          <t>вулиця Оболонська Набережна, 20</t>
+          <t>вулиця Садова, 22</t>
         </is>
       </c>
       <c r="L56" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M56" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N56" s="7"/>
       <c r="O56" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P56" s="4" t="inlineStr">
         <is>
-          <t>(044)3907624</t>
+          <t>(044)2289819</t>
         </is>
       </c>
       <c r="Q56" s="4"/>
       <c r="R56" s="4" t="inlineStr">
         <is>
-          <t>welcome@declifeschool.com.ua</t>
+          <t>smartika.school@gmail.com</t>
         </is>
       </c>
       <c r="S56" s="4" t="inlineStr">
         <is>
-          <t>https://declifeschool.com.ua/</t>
+          <t>www.smartika.school</t>
         </is>
       </c>
       <c r="T56" s="4" t="inlineStr">
         <is>
-          <t>Директор ТАРЧЕНКО ОЛЕКСАНДР ГЕОРГІЙОВИЧ</t>
+          <t> Лиса Яна Олександрівна</t>
         </is>
       </c>
       <c r="U56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y56" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Київський ліцей "Альтернативна школа ЛідерШип"</t>
+          <t>Приватний заклад освіти "Клевер Кідс"</t>
         </is>
       </c>
       <c r="B57" s="5" t="n">
-        <v>176499</v>
+        <v>149504</v>
       </c>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ЛідерШип"</t>
+          <t>ПЗО"Клевер Кідс"</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G57" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H57" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J57" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K57" s="4" t="inlineStr">
         <is>
-          <t>проспект Героїв Сталінграда, 6А</t>
+          <t>проспект Володимира Івасюка, 12-Н</t>
         </is>
       </c>
       <c r="L57" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M57" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N57" s="7"/>
       <c r="O57" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P57" s="4" t="inlineStr">
         <is>
-          <t>(067)5148864</t>
+          <t>(044)3344048, (096)6157505</t>
         </is>
       </c>
       <c r="Q57" s="4"/>
-      <c r="R57" s="4"/>
+      <c r="R57" s="4" t="inlineStr">
+        <is>
+          <t>info@cleverkids.ua L.tsipun@cleverkids.ua</t>
+        </is>
+      </c>
       <c r="S57" s="4"/>
       <c r="T57" s="4" t="inlineStr">
         <is>
-          <t>Директор Єрмаков Юрій Борисович</t>
+          <t> Ціпун Людмила Борисівна</t>
         </is>
       </c>
       <c r="U57" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y57" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КИЇВСЬКИЙ ЛІЦЕЙ МОНТЕССОРІ"</t>
+          <t>Приватний навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів - дошкільний навчальний заклад "Досвітня Зоря"</t>
         </is>
       </c>
       <c r="B58" s="5" t="n">
-        <v>150894</v>
+        <v>145145</v>
       </c>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "КИЇВСЬКИЙ ЛІЦЕЙ МОНТЕССОРІ"</t>
+          <t>ПНВК "Досвітня Зоря"</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G58" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H58" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I58" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J58" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K58" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лук'яненка Левка, 11</t>
+          <t>вулиця Богатирська, 18-Є</t>
         </is>
       </c>
       <c r="L58" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M58" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N58" s="7"/>
       <c r="O58" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
+          <t>Управління освіти Солом`янської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P58" s="4" t="inlineStr">
         <is>
-          <t>(096)0673375</t>
+          <t>(044)4122020</t>
         </is>
       </c>
       <c r="Q58" s="4"/>
-      <c r="R58" s="4"/>
-[...4 lines deleted...]
-      </c>
+      <c r="R58" s="4" t="inlineStr">
+        <is>
+          <t>morningstar@ukr.net</t>
+        </is>
+      </c>
+      <c r="S58" s="4"/>
       <c r="T58" s="4" t="inlineStr">
         <is>
-          <t>Директор Нечипоренко Марія Сергіївна</t>
+          <t>Директор Бокова Марія Вікторівна</t>
         </is>
       </c>
       <c r="U58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Київський приватний ліцей 56"</t>
+          <t>спеціальна школа №25 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B59" s="5" t="n">
-        <v>176592</v>
+        <v>146076</v>
       </c>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D59" s="4"/>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>СШ№25 м. Києва</t>
+        </is>
+      </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа-інтернат</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H59" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J59" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K59" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івасюка Володимира, 12Ж</t>
+          <t>вулиця Федора Максименка, 28</t>
         </is>
       </c>
       <c r="L59" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M59" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N59" s="7"/>
       <c r="O59" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P59" s="4" t="inlineStr">
         <is>
-          <t>(098)4908032</t>
+          <t>(044)4019451</t>
         </is>
       </c>
       <c r="Q59" s="4"/>
       <c r="R59" s="4" t="inlineStr">
         <is>
-          <t>56inua@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>obolon_25@i.ua</t>
+        </is>
+      </c>
+      <c r="S59" s="4"/>
       <c r="T59" s="4" t="inlineStr">
         <is>
-          <t>Директор Румянцев Богдан Олександрович</t>
+          <t> Коломієць Олена Григорівна</t>
         </is>
       </c>
       <c r="U59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X59" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y59" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Київський приватний ліцей "Ліга Знань"</t>
+          <t>Спеціальна школа №4 Оболонського району м. Києва</t>
         </is>
       </c>
       <c r="B60" s="5" t="n">
-        <v>176985</v>
+        <v>146006</v>
       </c>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Київський приватний ліцей "Ліга Знань"</t>
+          <t>школа-інтернат</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа-інтернат</t>
         </is>
       </c>
       <c r="G60" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H60" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J60" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K60" s="4" t="inlineStr">
         <is>
-          <t>проспект Володимира Івасюка, 27, прим. 18, офіс 6</t>
+          <t>вулиця Миколи Юнкерова, 55</t>
         </is>
       </c>
       <c r="L60" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M60" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N60" s="7"/>
       <c r="O60" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P60" s="4" t="inlineStr">
         <is>
-          <t>(099)2760431</t>
+          <t>(044)401-93-81</t>
         </is>
       </c>
       <c r="Q60" s="4"/>
       <c r="R60" s="4" t="inlineStr">
         <is>
-          <t>liga.znan.school@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>internat4@ukr.net</t>
+        </is>
+      </c>
+      <c r="S60" s="4"/>
       <c r="T60" s="4" t="inlineStr">
         <is>
-          <t>Директор Білоконь Тетяна Володимирівна</t>
+          <t> Шейніч Анжеліка Володимирівна</t>
         </is>
       </c>
       <c r="U60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X60" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y60" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КИЇВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ФЕНІКС"</t>
+          <t>Товариство з обмеженою відповідальністю "Гімназія "ПРІОРИТЕТ"</t>
         </is>
       </c>
       <c r="B61" s="5" t="n">
-        <v>176492</v>
+        <v>146047</v>
       </c>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "НВК "ФЕНІКС"</t>
+          <t>ТОВ "Гімназія "Пріоритет"</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G61" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H61" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J61" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K61" s="4" t="inlineStr">
         <is>
           <t>вулиця Героїв Дніпра, 69</t>
         </is>
       </c>
       <c r="L61" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M61" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N61" s="7"/>
       <c r="O61" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P61" s="4" t="inlineStr">
         <is>
-          <t>(044)3319791</t>
+          <t>(044)5010357</t>
         </is>
       </c>
       <c r="Q61" s="4"/>
-      <c r="R61" s="4"/>
+      <c r="R61" s="4" t="inlineStr">
+        <is>
+          <t>prioritet-admin@ukr.net</t>
+        </is>
+      </c>
       <c r="S61" s="4"/>
       <c r="T61" s="4" t="inlineStr">
         <is>
-          <t>Директор Іващук Леся Анатоліївна</t>
+          <t> Єременко Юрій Миколайович</t>
         </is>
       </c>
       <c r="U61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y61" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Ліцей "ЛС Скул" м. Києва"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ДЕК ЛАЙФ ПРАЙМЕРІ СКУЛ"</t>
         </is>
       </c>
       <c r="B62" s="5" t="n">
-        <v>176926</v>
+        <v>176572</v>
       </c>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ЛС Скул"</t>
+          <t>ТОВ "ДЕК ЛАЙФ ПРАЙМЕРІ СКУЛ"</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H62" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J62" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K62" s="4" t="inlineStr">
         <is>
-          <t>проспект Івасюка Володимира, 6-А, корпус 2</t>
+          <t>вулиця Оболонська Набережна, 20</t>
         </is>
       </c>
       <c r="L62" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M62" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N62" s="7"/>
       <c r="O62" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P62" s="4" t="inlineStr">
         <is>
-          <t>(063)7419710</t>
+          <t>(044)3907624</t>
         </is>
       </c>
       <c r="Q62" s="4"/>
       <c r="R62" s="4" t="inlineStr">
         <is>
-          <t>valery7sv@gmail.com</t>
+          <t>welcome@declifeschool.com.ua</t>
         </is>
       </c>
       <c r="S62" s="4" t="inlineStr">
         <is>
-          <t>https://leadershipua.com</t>
+          <t>https://declifeschool.com.ua/</t>
         </is>
       </c>
       <c r="T62" s="4" t="inlineStr">
         <is>
-          <t> Ткачук Борис Геннадійович</t>
+          <t>Директор ТАРЧЕНКО ОЛЕКСАНДР ГЕОРГІЙОВИЧ</t>
         </is>
       </c>
       <c r="U62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y62" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>товариство з обмеженою відповідальністю "Міжнародна Французька Школа"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Київський ліцей "Альтернативна школа ЛідерШип"</t>
         </is>
       </c>
       <c r="B63" s="5" t="n">
-        <v>144165</v>
+        <v>176499</v>
       </c>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>МФШ</t>
+          <t>ТОВ "ЛідерШип"</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G63" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H63" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I63" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J63" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K63" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лісна, 28-А</t>
+          <t>проспект Героїв Сталінграда, 6А</t>
         </is>
       </c>
       <c r="L63" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M63" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N63" s="7"/>
       <c r="O63" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P63" s="4" t="inlineStr">
         <is>
-          <t>(044)4018057</t>
+          <t>(067)5148864</t>
         </is>
       </c>
       <c r="Q63" s="4"/>
-      <c r="R63" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R63" s="4"/>
       <c r="S63" s="4"/>
       <c r="T63" s="4" t="inlineStr">
         <is>
-          <t> Корчагін Геннадій Олександрович</t>
+          <t>Директор Єрмаков Юрій Борисович</t>
         </is>
       </c>
       <c r="U63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y63" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "МІЖНАРОДНИЙ ЛІЦЕЙ "ДІСКАВЕРІ СКУЛ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КИЇВСЬКИЙ ЛІЦЕЙ МОНТЕССОРІ"</t>
         </is>
       </c>
       <c r="B64" s="5" t="n">
-        <v>145940</v>
+        <v>150894</v>
       </c>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "МЛСД"</t>
+          <t>ТОВ "КИЇВСЬКИЙ ЛІЦЕЙ МОНТЕССОРІ"</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G64" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H64" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I64" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J64" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K64" s="4" t="inlineStr">
         <is>
-          <t>проспект Оболонський, 39-В</t>
+          <t>вулиця Лук'яненка Левка, 11</t>
         </is>
       </c>
       <c r="L64" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M64" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N64" s="7"/>
       <c r="O64" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P64" s="4" t="inlineStr">
         <is>
-          <t>(099)227-77-04</t>
+          <t>(096)0673375</t>
         </is>
       </c>
       <c r="Q64" s="4"/>
-      <c r="R64" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S64" s="4"/>
+      <c r="R64" s="4"/>
+      <c r="S64" s="4" t="inlineStr">
+        <is>
+          <t>kiev-montessori.com</t>
+        </is>
+      </c>
       <c r="T64" s="4" t="inlineStr">
         <is>
-          <t> Посполітак Софія Юріївна</t>
+          <t>Директор Нечипоренко Марія Сергіївна</t>
         </is>
       </c>
       <c r="U64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y64" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Приватний ліцей "Арден"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Київський приватний ліцей 56"</t>
         </is>
       </c>
       <c r="B65" s="5" t="n">
-        <v>176956</v>
+        <v>176592</v>
       </c>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D65" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D65" s="4"/>
       <c r="E65" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G65" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H65" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J65" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K65" s="4" t="inlineStr">
         <is>
-          <t>проспект Литовський, 10-А</t>
+          <t>вулиця Івасюка Володимира, 12Ж</t>
         </is>
       </c>
       <c r="L65" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M65" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N65" s="7"/>
       <c r="O65" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P65" s="4" t="inlineStr">
         <is>
-          <t>(050)0390252</t>
+          <t>(098)4908032</t>
         </is>
       </c>
       <c r="Q65" s="4"/>
       <c r="R65" s="4" t="inlineStr">
         <is>
-          <t>lyseumarden@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S65" s="4"/>
+          <t>56inua@gmail.com</t>
+        </is>
+      </c>
+      <c r="S65" s="4" t="inlineStr">
+        <is>
+          <t>www.56.in.ua</t>
+        </is>
+      </c>
       <c r="T65" s="4" t="inlineStr">
         <is>
-          <t>Директор Хащевацький Іван Костянтинович</t>
+          <t>Директор Румянцев Богдан Олександрович</t>
         </is>
       </c>
       <c r="U65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y65" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Приватний ліцей "Луксор скул"</t>
+          <t>Товариство з обмеженою відповідальністю "Київський приватний ліцей "Ліга Знань"</t>
         </is>
       </c>
       <c r="B66" s="5" t="n">
-        <v>176880</v>
+        <v>176985</v>
       </c>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Приватний ліцей "Луксор скул"</t>
+          <t>ТОВ "Київський приватний ліцей "Ліга Знань"</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G66" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H66" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I66" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J66" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K66" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Дніпра, 53</t>
+          <t>проспект Володимира Івасюка, 27, прим. 18, офіс 6</t>
         </is>
       </c>
       <c r="L66" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M66" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N66" s="7"/>
       <c r="O66" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P66" s="4" t="inlineStr">
         <is>
-          <t>(099)2277705</t>
+          <t>(099)2760431</t>
         </is>
       </c>
       <c r="Q66" s="4"/>
       <c r="R66" s="4" t="inlineStr">
         <is>
-          <t>lyceumluxorschool@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S66" s="4"/>
+          <t>liga.znan.school@gmail.com</t>
+        </is>
+      </c>
+      <c r="S66" s="4" t="inlineStr">
+        <is>
+          <t>http://liga-znan.com.ua</t>
+        </is>
+      </c>
       <c r="T66" s="4" t="inlineStr">
         <is>
-          <t>Директор Посполітак Софія Юріївна</t>
+          <t>Директор Білоконь Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y66" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Сторі скул"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "КИЇВСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ФЕНІКС"</t>
         </is>
       </c>
       <c r="B67" s="5" t="n">
-        <v>176879</v>
+        <v>176492</v>
       </c>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Сторі скул"</t>
+          <t>ТОВ "НВК "ФЕНІКС"</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G67" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H67" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I67" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J67" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K67" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Дніпра, 33</t>
+          <t>вулиця Героїв Дніпра, 69</t>
         </is>
       </c>
       <c r="L67" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M67" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N67" s="7"/>
       <c r="O67" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P67" s="4" t="inlineStr">
         <is>
-          <t>(099)2277709</t>
+          <t>(044)3319791</t>
         </is>
       </c>
       <c r="Q67" s="4"/>
-      <c r="R67" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R67" s="4"/>
       <c r="S67" s="4"/>
       <c r="T67" s="4" t="inlineStr">
         <is>
-          <t>Директор Бабич Ярослав Сергійович</t>
+          <t>Директор Іващук Леся Анатоліївна</t>
         </is>
       </c>
       <c r="U67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y67" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "ТВОЯ МІЖНАРОДНА ШКОЛА"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Ліцей "ЛС Скул" м. Києва"</t>
         </is>
       </c>
       <c r="B68" s="5" t="n">
-        <v>150893</v>
+        <v>176926</v>
       </c>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>ТОВ ТМШ</t>
+          <t>ТОВ "ЛС Скул"</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G68" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H68" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J68" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K68" s="4" t="inlineStr">
         <is>
-          <t>проспект Героїв Сталінграда, 6</t>
+          <t>проспект Івасюка Володимира, 6-А, корпус 2</t>
         </is>
       </c>
       <c r="L68" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M68" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N68" s="7"/>
       <c r="O68" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P68" s="4" t="inlineStr">
         <is>
-          <t>(050)301-94-82</t>
+          <t>(063)7419710</t>
         </is>
       </c>
       <c r="Q68" s="4"/>
       <c r="R68" s="4" t="inlineStr">
         <is>
-          <t>steepler.pr@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S68" s="4"/>
+          <t>valery7sv@gmail.com</t>
+        </is>
+      </c>
+      <c r="S68" s="4" t="inlineStr">
+        <is>
+          <t>https://leadershipua.com</t>
+        </is>
+      </c>
       <c r="T68" s="4" t="inlineStr">
         <is>
-          <t>Директор Любанська Ірина Валентинівна</t>
+          <t> Ткачук Борис Геннадійович</t>
         </is>
       </c>
       <c r="U68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y68" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>Школа I ступеня № 268 Оболонського району м.Києва</t>
+          <t>товариство з обмеженою відповідальністю "Міжнародна Французька Школа"</t>
         </is>
       </c>
       <c r="B69" s="5" t="n">
-        <v>147300</v>
+        <v>144165</v>
       </c>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>Школа № 268</t>
+          <t>МФШ</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G69" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H69" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I69" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J69" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K69" s="4" t="inlineStr">
         <is>
-          <t>проспект Володимира Івасюка, 43-А</t>
+          <t>вулиця Лісна, 28-А</t>
         </is>
       </c>
       <c r="L69" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M69" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N69" s="7"/>
       <c r="O69" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P69" s="4" t="inlineStr">
         <is>
-          <t>(044)411-40-77</t>
+          <t>(044)4018057</t>
         </is>
       </c>
       <c r="Q69" s="4"/>
       <c r="R69" s="4" t="inlineStr">
         <is>
-          <t>Obolonps268@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>efieducation@ukr.net</t>
+        </is>
+      </c>
+      <c r="S69" s="4"/>
       <c r="T69" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондарчук Денис Олегович</t>
+          <t> Корчагін Геннадій Олександрович</t>
         </is>
       </c>
       <c r="U69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y69" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІ ступенів №18 Оболонського району м. Києва</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "МІЖНАРОДНИЙ ЛІЦЕЙ "ДІСКАВЕРІ СКУЛ"</t>
         </is>
       </c>
       <c r="B70" s="5" t="n">
-        <v>146038</v>
+        <v>145940</v>
       </c>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІ ст. №18</t>
+          <t>ТОВ "МЛСД"</t>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G70" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H70" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I70" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J70" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K70" s="4" t="inlineStr">
         <is>
-          <t>вулиця Академіка Оппокова, 1</t>
+          <t>проспект Оболонський, 39-В</t>
         </is>
       </c>
       <c r="L70" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M70" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N70" s="7"/>
       <c r="O70" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P70" s="4" t="inlineStr">
         <is>
-          <t>(044)467-91-26, (044)467-91-26</t>
+          <t>(099)227-77-04</t>
         </is>
       </c>
       <c r="Q70" s="4"/>
       <c r="R70" s="4" t="inlineStr">
         <is>
-          <t>obolon_18@i.ua</t>
+          <t>office.discoveryschool@gmail.com</t>
         </is>
       </c>
       <c r="S70" s="4"/>
       <c r="T70" s="4" t="inlineStr">
         <is>
-          <t> Рій Юлія Володимирівна</t>
+          <t> Посполітак Софія Юріївна</t>
         </is>
       </c>
       <c r="U70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y70" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІІ ступенів №219 Оболонського району м. Києва</t>
+          <t>Товариство з обмеженою відповідальністю "Приватний ліцей "Арден"</t>
         </is>
       </c>
       <c r="B71" s="5" t="n">
-        <v>146062</v>
+        <v>176956</v>
       </c>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>Школа №219</t>
+          <t>ТОВ "Приватний ліцей "Арден"</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G71" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H71" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J71" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K71" s="4" t="inlineStr">
         <is>
-          <t>проспект Оболонський, 2-Б</t>
+          <t>проспект Литовський, 10-А</t>
         </is>
       </c>
       <c r="L71" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M71" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N71" s="7"/>
       <c r="O71" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P71" s="4" t="inlineStr">
         <is>
-          <t>(044)4182858</t>
+          <t>(050)0390252</t>
         </is>
       </c>
       <c r="Q71" s="4"/>
       <c r="R71" s="4" t="inlineStr">
         <is>
-          <t>obolon_219@i.ua</t>
+          <t>lyseumarden@gmail.com</t>
         </is>
       </c>
       <c r="S71" s="4"/>
       <c r="T71" s="4" t="inlineStr">
         <is>
-          <t> Логачов Сергій Сергійович</t>
+          <t>Директор Хащевацький Іван Костянтинович</t>
         </is>
       </c>
       <c r="U71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y71" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІІ ступенів №226 Оболонського району м. Києва</t>
+          <t>Товариство з обмеженою відповідальністю "Приватний ліцей "Луксор скул"</t>
         </is>
       </c>
       <c r="B72" s="5" t="n">
-        <v>146057</v>
+        <v>176880</v>
       </c>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>школа №226 м. Києва</t>
+          <t>ТОВ "Приватний ліцей "Луксор скул"</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G72" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H72" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I72" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J72" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K72" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прирічна, 19-Є</t>
+          <t>вулиця Героїв Дніпра, 53</t>
         </is>
       </c>
       <c r="L72" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M72" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N72" s="7"/>
       <c r="O72" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P72" s="4" t="inlineStr">
         <is>
-          <t>(044)411-63-61</t>
+          <t>(099)2277705</t>
         </is>
       </c>
       <c r="Q72" s="4"/>
       <c r="R72" s="4" t="inlineStr">
         <is>
-          <t>obolon_226@i.ua</t>
+          <t>lyceumluxorschool@gmail.com</t>
         </is>
       </c>
       <c r="S72" s="4"/>
       <c r="T72" s="4" t="inlineStr">
         <is>
-          <t> Долженкова Наталія Олександрівна</t>
+          <t>Директор Посполітак Софія Юріївна</t>
         </is>
       </c>
       <c r="U72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІІ ступенів №231 Оболонського району м. Києва</t>
+          <t>Товариство з обмеженою відповідальністю "Сторі скул"</t>
         </is>
       </c>
       <c r="B73" s="5" t="n">
-        <v>146061</v>
+        <v>176879</v>
       </c>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>Школа № 231</t>
+          <t>ТОВ "Сторі скул"</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G73" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H73" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J73" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K73" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богатирська, 2-В</t>
+          <t>вулиця Героїв Дніпра, 33</t>
         </is>
       </c>
       <c r="L73" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M73" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N73" s="7"/>
       <c r="O73" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P73" s="4" t="inlineStr">
         <is>
-          <t>(044)4134487</t>
+          <t>(099)2277709</t>
         </is>
       </c>
       <c r="Q73" s="4"/>
       <c r="R73" s="4" t="inlineStr">
         <is>
-          <t>obolon_231@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>storyschoolkyiv@gmail.com</t>
+        </is>
+      </c>
+      <c r="S73" s="4"/>
       <c r="T73" s="4" t="inlineStr">
         <is>
-          <t>Директор Косачевич Олена Семенівна</t>
+          <t>Директор Бабич Ярослав Сергійович</t>
         </is>
       </c>
       <c r="U73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y73" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІІ ступенів №232 Оболонського району м. Києва</t>
+          <t>Товариство з обмеженою відповідальністю "ТВОЯ МІЖНАРОДНА ШКОЛА"</t>
         </is>
       </c>
       <c r="B74" s="5" t="n">
-        <v>146058</v>
+        <v>150893</v>
       </c>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>Школа № 232</t>
+          <t>ТОВ ТМШ</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G74" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H74" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J74" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K74" s="4" t="inlineStr">
         <is>
-          <t>вулиця Йорданська, 4-Г</t>
+          <t>проспект Героїв Сталінграда, 6</t>
         </is>
       </c>
       <c r="L74" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M74" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N74" s="7"/>
       <c r="O74" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P74" s="4" t="inlineStr">
         <is>
-          <t>(044)4187966</t>
+          <t>(050)301-94-82</t>
         </is>
       </c>
       <c r="Q74" s="4"/>
       <c r="R74" s="4" t="inlineStr">
         <is>
-          <t>232sch@gmail.com</t>
+          <t>steepler.pr@gmail.com</t>
         </is>
       </c>
       <c r="S74" s="4"/>
       <c r="T74" s="4" t="inlineStr">
         <is>
-          <t> Рижова Вікторія Олексіївна</t>
+          <t>Директор Любанська Ірина Валентинівна</t>
         </is>
       </c>
       <c r="U74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y74" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>Школа І-ІІІ ступенів №233 Оболонського району м.Києва</t>
+          <t>Школа I ступеня № 268 Оболонського району м.Києва</t>
         </is>
       </c>
       <c r="B75" s="5" t="n">
-        <v>146059</v>
+        <v>147300</v>
       </c>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>школа І-ІІІ ступенів №233 Оболонського району м.</t>
+          <t>Школа № 268</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G75" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H75" s="6" t="inlineStr">
         <is>
           <t>8038000000</t>
         </is>
       </c>
       <c r="I75" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J75" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K75" s="4" t="inlineStr">
         <is>
-          <t>вулиця Йорданська, 22-А</t>
+          <t>проспект Володимира Івасюка, 43-А</t>
         </is>
       </c>
       <c r="L75" s="6" t="inlineStr">
         <is>
           <t>UA80000000000551439</t>
         </is>
       </c>
       <c r="M75" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N75" s="7"/>
       <c r="O75" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Оболонської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P75" s="4" t="inlineStr">
         <is>
-          <t>(044)419-94-47</t>
+          <t>(044)411-40-77</t>
         </is>
       </c>
       <c r="Q75" s="4"/>
       <c r="R75" s="4" t="inlineStr">
         <is>
-          <t>obolon_233@i.ua</t>
+          <t>Obolonps268@ukr.net</t>
         </is>
       </c>
       <c r="S75" s="4" t="inlineStr">
         <is>
-          <t>kiev-school233.ucoz.ua</t>
+          <t>http://School268.kiev.ua</t>
         </is>
       </c>
       <c r="T75" s="4" t="inlineStr">
         <is>
-          <t> Сірий Андрій Ігорович</t>
+          <t>Директор Бондарчук Денис Олегович</t>
         </is>
       </c>
       <c r="U75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y75" s="5"/>
     </row>
   </sheetData>