--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -6909,51 +6909,51 @@
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G60" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H60" s="6" t="inlineStr">
         <is>
           <t>8036600000</t>
         </is>
       </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J60" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K60" s="4" t="inlineStr">
         <is>
-          <t>вулиця Березняківська, 38</t>
+          <t>вулиця Березняківська, 38-Б</t>
         </is>
       </c>
       <c r="L60" s="6" t="inlineStr">
         <is>
           <t>UA80000000000479391</t>
         </is>
       </c>
       <c r="M60" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N60" s="7"/>
       <c r="O60" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дніпровської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P60" s="4" t="inlineStr">
         <is>
           <t>(098)3588522</t>
         </is>
       </c>
       <c r="Q60" s="4"/>
       <c r="R60" s="4" t="inlineStr">
@@ -8851,51 +8851,51 @@
       <c r="M77" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N77" s="7"/>
       <c r="O77" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Деснянської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P77" s="4" t="inlineStr">
         <is>
           <t>(068)4027076</t>
         </is>
       </c>
       <c r="Q77" s="4"/>
       <c r="R77" s="4" t="inlineStr">
         <is>
           <t>nvknewlevel@gmail.com</t>
         </is>
       </c>
       <c r="S77" s="4"/>
       <c r="T77" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Чонка Тетяна Вікторівна</t>
+          <t>Директор Лаворчук Діана Петрівна</t>
         </is>
       </c>
       <c r="U77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y77" s="5"/>
     </row>
   </sheetData>