--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$77</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$78</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y77"/>
+  <dimension ref="A1:Y78"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -1982,51 +1982,51 @@
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дніпровської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
           <t>(063)3198083</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
           <t>novikova111055@gmail.com, 265school@kyivcity.gov.u</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
           <t>http://school265.edukit.kiev.ua</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Новікова Раїса Іванівна</t>
+          <t>В.о. директора Дубова Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
@@ -2095,51 +2095,51 @@
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дніпровської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
           <t>(063)3197029, (063)3197037</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
           <t>direktor31@gmail.com, 31school@kmda.gov.ua</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
           <t>http://school31.edukit.kiev.ua</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Доброханська Оксана Юріївна</t>
+          <t>В.о. директора Островська Людмила Леонідівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
@@ -2999,51 +2999,51 @@
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дніпровської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
           <t>(063)3197377, (063)3197525</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
           <t>128school@kmda.gov.ua</t>
         </is>
       </c>
       <c r="S25" s="4" t="inlineStr">
         <is>
           <t>http://128.kiev.ua</t>
         </is>
       </c>
       <c r="T25" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Карно Наталія Володимирівна</t>
+          <t>Директор Карно Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
@@ -3338,51 +3338,51 @@
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дніпровської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
           <t>(063)3197719, (063)3197729</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
           <t>137school@kmda.gov.ua</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
           <t>http://school137.kiev.sch.in.ua</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Паламарчук Тетяна Георгіївна</t>
+          <t>Директор Приліпко Оксана Григорівна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
@@ -3790,51 +3790,51 @@
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дніпровської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P32" s="4" t="inlineStr">
         <is>
           <t>(063)3197845, (063)3197841</t>
         </is>
       </c>
       <c r="Q32" s="4"/>
       <c r="R32" s="4" t="inlineStr">
         <is>
           <t>sch176@sch-176.edu.kiev.ua, colegio176@ukr.net</t>
         </is>
       </c>
       <c r="S32" s="4" t="inlineStr">
         <is>
           <t>http://nvk176.com/</t>
         </is>
       </c>
       <c r="T32" s="4" t="inlineStr">
         <is>
-          <t>Директор Лукашук Валентина Петрівна</t>
+          <t>Директор Донченко Олена Юріївна</t>
         </is>
       </c>
       <c r="U32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
@@ -4012,51 +4012,51 @@
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дніпровської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
           <t>(063)3197950, (063)3197959</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
           <t>gymnasia191@ukr.net, 191school@kmda.gov.ua</t>
         </is>
       </c>
       <c r="S34" s="4" t="inlineStr">
         <is>
           <t>http://www.gymnasia191.com.ua</t>
         </is>
       </c>
       <c r="T34" s="4" t="inlineStr">
         <is>
-          <t>Директор Лавриненко Світлана Леонідівна</t>
+          <t>В.о. директора Ющишин Роман Юрійович</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
@@ -5154,51 +5154,51 @@
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дніпровської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
           <t>(063)3198381</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
           <t>nvk1992@ukr.net</t>
         </is>
       </c>
       <c r="S44" s="4" t="inlineStr">
         <is>
           <t>nvk-schastia.kiev.sch.in.ua/</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>Директор Халемський Ігор Володимирович</t>
+          <t>В.о. директора Прокопенко Зінаїда Леонідівна</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
@@ -5267,51 +5267,51 @@
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дніпровської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
           <t>(063)3197992</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
           <t>lyceum208@ukr.net</t>
         </is>
       </c>
       <c r="S45" s="4" t="inlineStr">
         <is>
           <t>http://l208.kiev.ua</t>
         </is>
       </c>
       <c r="T45" s="4" t="inlineStr">
         <is>
-          <t>Директор Чемерис Михайло Валентинович</t>
+          <t>В.о. директора Харченко Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
@@ -8318,610 +8318,723 @@
       <c r="U72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "МІЖНАРОДНИЙ ЛІЦЕЙ СИНТЕСИС АКЕДЕМІ"</t>
+          <t>Товариство з обмеженою відповідальністю "Київський приватний ліцей "КРІС"</t>
         </is>
       </c>
       <c r="B73" s="5" t="n">
-        <v>176886</v>
+        <v>177023</v>
       </c>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "МІЖНАРОДНИЙ ЛІЦЕЙ СИНТЕСИС АКЕДЕМІ"</t>
+          <t>ТОВ "Ліцей "КРІС"</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G73" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H73" s="6" t="inlineStr">
         <is>
           <t>8036600000</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J73" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K73" s="4" t="inlineStr">
         <is>
-          <t>вулиця Старосільська, 1</t>
+          <t>вулиця Соборності, 21-А</t>
         </is>
       </c>
       <c r="L73" s="6" t="inlineStr">
         <is>
           <t>UA80000000000479391</t>
         </is>
       </c>
       <c r="M73" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N73" s="7"/>
       <c r="O73" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дніпровської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P73" s="4" t="inlineStr">
         <is>
-          <t>(044)5407540</t>
-[...6 lines deleted...]
-      </c>
+          <t>(066)1754298</t>
+        </is>
+      </c>
+      <c r="Q73" s="4"/>
       <c r="R73" s="4" t="inlineStr">
         <is>
-          <t>office@synthesys.academy</t>
+          <t>kris.inclusion@gmail.com</t>
         </is>
       </c>
       <c r="S73" s="4" t="inlineStr">
         <is>
-          <t>www.synthesys.academy</t>
+          <t>https://kris.in.ua</t>
         </is>
       </c>
       <c r="T73" s="4" t="inlineStr">
         <is>
-          <t>Директор Поліщук Сергій Олександрович</t>
+          <t>Директор Лімонт Яна Володимирівна</t>
         </is>
       </c>
       <c r="U73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y73" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Приватний заклад загальної середньої освіти "Початкова школа "КД СКУЛ" м.Києва"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "МІЖНАРОДНИЙ ЛІЦЕЙ СИНТЕСИС АКЕДЕМІ"</t>
         </is>
       </c>
       <c r="B74" s="5" t="n">
-        <v>176783</v>
+        <v>176886</v>
       </c>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ПЗЗСО "КД СКУЛ"</t>
+          <t>ТОВ "МІЖНАРОДНИЙ ЛІЦЕЙ СИНТЕСИС АКЕДЕМІ"</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G74" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H74" s="6" t="inlineStr">
         <is>
           <t>8036600000</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J74" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K74" s="4" t="inlineStr">
         <is>
-          <t>вулиця Микільсько-Слобідська, 2А</t>
+          <t>вулиця Старосільська, 1</t>
         </is>
       </c>
       <c r="L74" s="6" t="inlineStr">
         <is>
           <t>UA80000000000479391</t>
         </is>
       </c>
       <c r="M74" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N74" s="7"/>
       <c r="O74" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дніпровської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P74" s="4" t="inlineStr">
         <is>
-          <t>(063)2333332</t>
-[...2 lines deleted...]
-      <c r="Q74" s="4"/>
+          <t>(044)5407540</t>
+        </is>
+      </c>
+      <c r="Q74" s="4" t="inlineStr">
+        <is>
+          <t>(044)5407540</t>
+        </is>
+      </c>
       <c r="R74" s="4" t="inlineStr">
         <is>
-          <t>info@sadochok.net.ua</t>
-[...2 lines deleted...]
-      <c r="S74" s="4"/>
+          <t>office@synthesys.academy</t>
+        </is>
+      </c>
+      <c r="S74" s="4" t="inlineStr">
+        <is>
+          <t>www.synthesys.academy</t>
+        </is>
+      </c>
       <c r="T74" s="4" t="inlineStr">
         <is>
-          <t>Директор Боярчук Катерина Володимирівна</t>
+          <t>Директор Поліщук Сергій Олександрович</t>
         </is>
       </c>
       <c r="U74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y74" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Софі-Емілі Монтессорі школа-дитячий садок з поглибленим вивченням іноземних мов та ІТ технологій"</t>
+          <t>Товариство з обмеженою відповідальністю "Приватний заклад загальної середньої освіти "Початкова школа "КД СКУЛ" м.Києва"</t>
         </is>
       </c>
       <c r="B75" s="5" t="n">
-        <v>176737</v>
+        <v>176783</v>
       </c>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Софі-Емілі Монтессорі школа-дитячий садок"</t>
+          <t>ТОВ "ПЗЗСО "КД СКУЛ"</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G75" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H75" s="6" t="inlineStr">
         <is>
           <t>8036600000</t>
         </is>
       </c>
       <c r="I75" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J75" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K75" s="4" t="inlineStr">
         <is>
-          <t>проспект Воскресенський, 10А, офіс 172</t>
+          <t>вулиця Микільсько-Слобідська, 2А</t>
         </is>
       </c>
       <c r="L75" s="6" t="inlineStr">
         <is>
           <t>UA80000000000479391</t>
         </is>
       </c>
       <c r="M75" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N75" s="7"/>
       <c r="O75" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дніпровської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P75" s="4" t="inlineStr">
         <is>
-          <t>(097)1006390</t>
+          <t>(063)2333332</t>
         </is>
       </c>
       <c r="Q75" s="4"/>
       <c r="R75" s="4" t="inlineStr">
         <is>
-          <t>irina-bs1968@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>info@sadochok.net.ua</t>
+        </is>
+      </c>
+      <c r="S75" s="4"/>
       <c r="T75" s="4" t="inlineStr">
         <is>
-          <t>Директор Ярошенко Ірина Олександрівна</t>
+          <t>Директор Боярчук Катерина Володимирівна</t>
         </is>
       </c>
       <c r="U75" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y75" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЦЕНТР ОСВІТИ "ДЖЕММ"</t>
+          <t>Товариство з обмеженою відповідальністю "Софі-Емілі Монтессорі школа-дитячий садок з поглибленим вивченням іноземних мов та ІТ технологій"</t>
         </is>
       </c>
       <c r="B76" s="5" t="n">
-        <v>176460</v>
+        <v>176737</v>
       </c>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ЦО "ДЖЕММ"</t>
+          <t>ТОВ "Софі-Емілі Монтессорі школа-дитячий садок"</t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G76" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H76" s="6" t="inlineStr">
         <is>
           <t>8036600000</t>
         </is>
       </c>
       <c r="I76" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J76" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K76" s="4" t="inlineStr">
         <is>
-          <t>вулиця Раїси Окіпної, 10-Б</t>
+          <t>проспект Воскресенський, 10А, офіс 172</t>
         </is>
       </c>
       <c r="L76" s="6" t="inlineStr">
         <is>
           <t>UA80000000000479391</t>
         </is>
       </c>
       <c r="M76" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N76" s="7"/>
       <c r="O76" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Дніпровської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P76" s="4" t="inlineStr">
         <is>
-          <t>(044)5682020</t>
+          <t>(097)1006390</t>
         </is>
       </c>
       <c r="Q76" s="4"/>
       <c r="R76" s="4" t="inlineStr">
         <is>
-          <t>office@jammschool.com</t>
+          <t>irina-bs1968@ukr.net</t>
         </is>
       </c>
       <c r="S76" s="4" t="inlineStr">
         <is>
-          <t>www.jammschool.com.ua</t>
+          <t>https://sofi-emili.com.ua/</t>
         </is>
       </c>
       <c r="T76" s="4" t="inlineStr">
         <is>
-          <t>Директор Василевський Олег Володимирович</t>
+          <t>Директор Ярошенко Ірина Олександрівна</t>
         </is>
       </c>
       <c r="U76" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y76" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНОСТЮ "НАВЧАЛЬНО-ВИХОВНИЙ КОМПЛЕКС "НОВИЙ РІВЕНЬ"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЦЕНТР ОСВІТИ "ДЖЕММ"</t>
         </is>
       </c>
       <c r="B77" s="5" t="n">
-        <v>176990</v>
+        <v>176460</v>
       </c>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "НВК "НОВИЙ РІВЕНЬ"</t>
+          <t>ТОВ "ЦО "ДЖЕММ"</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G77" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H77" s="6" t="inlineStr">
         <is>
           <t>8036600000</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="J77" s="4" t="inlineStr">
         <is>
           <t>Київ</t>
         </is>
       </c>
       <c r="K77" s="4" t="inlineStr">
         <is>
-          <t>вулиця Микитенко, 25, квартира 66</t>
+          <t>вулиця Раїси Окіпної, 10-Б</t>
         </is>
       </c>
       <c r="L77" s="6" t="inlineStr">
         <is>
           <t>UA80000000000479391</t>
         </is>
       </c>
       <c r="M77" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N77" s="7"/>
       <c r="O77" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Деснянської районної в місті Києві державної адміністрації</t>
+          <t>Управління освіти Дніпровської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P77" s="4" t="inlineStr">
         <is>
-          <t>(068)4027076</t>
+          <t>(044)5682020</t>
         </is>
       </c>
       <c r="Q77" s="4"/>
       <c r="R77" s="4" t="inlineStr">
         <is>
-          <t>nvknewlevel@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S77" s="4"/>
+          <t>office@jammschool.com</t>
+        </is>
+      </c>
+      <c r="S77" s="4" t="inlineStr">
+        <is>
+          <t>www.jammschool.com.ua</t>
+        </is>
+      </c>
       <c r="T77" s="4" t="inlineStr">
         <is>
-          <t>Директор Лаворчук Діана Петрівна</t>
+          <t>Директор Василевський Олег Володимирович</t>
         </is>
       </c>
       <c r="U77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y77" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="4" t="inlineStr">
+        <is>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНОСТЮ "НАВЧАЛЬНО-ВИХОВНИЙ КОМПЛЕКС "НОВИЙ РІВЕНЬ"</t>
+        </is>
+      </c>
+      <c r="B78" s="5" t="n">
+        <v>176990</v>
+      </c>
+      <c r="C78" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>ТОВ "НВК "НОВИЙ РІВЕНЬ"</t>
+        </is>
+      </c>
+      <c r="E78" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>ліцей</t>
+        </is>
+      </c>
+      <c r="G78" s="4" t="inlineStr">
+        <is>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="H78" s="6" t="inlineStr">
+        <is>
+          <t>8036600000</t>
+        </is>
+      </c>
+      <c r="I78" s="4" t="inlineStr">
+        <is>
+          <t>м. Київ</t>
+        </is>
+      </c>
+      <c r="J78" s="4" t="inlineStr">
+        <is>
+          <t>Київ</t>
+        </is>
+      </c>
+      <c r="K78" s="4" t="inlineStr">
+        <is>
+          <t>вулиця Микитенко, 25, квартира 66</t>
+        </is>
+      </c>
+      <c r="L78" s="6" t="inlineStr">
+        <is>
+          <t>UA80000000000479391</t>
+        </is>
+      </c>
+      <c r="M78" s="4" t="inlineStr">
+        <is>
+          <t>м. Київ</t>
+        </is>
+      </c>
+      <c r="N78" s="7"/>
+      <c r="O78" s="4" t="inlineStr">
+        <is>
+          <t>Управління освіти Деснянської районної в місті Києві державної адміністрації</t>
+        </is>
+      </c>
+      <c r="P78" s="4" t="inlineStr">
+        <is>
+          <t>(068)4027076</t>
+        </is>
+      </c>
+      <c r="Q78" s="4"/>
+      <c r="R78" s="4" t="inlineStr">
+        <is>
+          <t>nvknewlevel@gmail.com</t>
+        </is>
+      </c>
+      <c r="S78" s="4"/>
+      <c r="T78" s="4" t="inlineStr">
+        <is>
+          <t>Директор Лаворчук Діана Петрівна</t>
+        </is>
+      </c>
+      <c r="U78" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V78" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W78" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X78" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y78" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:Y77"/>
+  <autoFilter ref="A1:Y78"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>