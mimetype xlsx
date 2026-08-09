--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2382,51 +2382,51 @@
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Деснянської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
           <t>(044)5152842</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
           <t>school312@ukr.net</t>
         </is>
       </c>
       <c r="S20" s="4"/>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Дьяченко Тетяна Леонтіївна</t>
+          <t>В.о. директора Петіна Євгенія Олександрівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5" t="n">
         <v>400</v>
       </c>
@@ -6053,51 +6053,51 @@
       <c r="M53" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N53" s="7"/>
       <c r="O53" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Деснянської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P53" s="4" t="inlineStr">
         <is>
           <t>(044)515-6416</t>
         </is>
       </c>
       <c r="Q53" s="4"/>
       <c r="R53" s="4" t="inlineStr">
         <is>
           <t>schule248@ukr.net</t>
         </is>
       </c>
       <c r="S53" s="4"/>
       <c r="T53" s="4" t="inlineStr">
         <is>
-          <t>Директор Бахмач Тетяна Олексіївна</t>
+          <t>В.о. директора Булах Ганна Володимирівна</t>
         </is>
       </c>
       <c r="U53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y53" s="5" t="n">
         <v>920</v>
       </c>
@@ -6495,51 +6495,51 @@
       <c r="M57" s="4" t="inlineStr">
         <is>
           <t>м. Київ</t>
         </is>
       </c>
       <c r="N57" s="7"/>
       <c r="O57" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Деснянської районної в місті Києві державної адміністрації</t>
         </is>
       </c>
       <c r="P57" s="4" t="inlineStr">
         <is>
           <t>(044)515-4163</t>
         </is>
       </c>
       <c r="Q57" s="4"/>
       <c r="R57" s="4" t="inlineStr">
         <is>
           <t>sh270@ukr.net</t>
         </is>
       </c>
       <c r="S57" s="4"/>
       <c r="T57" s="4" t="inlineStr">
         <is>
-          <t>Директор Коломієць Петро Петрович</t>
+          <t>В.о. директора Вдовиченко Олена Петрівна</t>
         </is>
       </c>
       <c r="U57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y57" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">