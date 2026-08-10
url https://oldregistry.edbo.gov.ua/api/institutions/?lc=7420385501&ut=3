--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -505,51 +505,51 @@
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, с. Курінь</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(04635)25361</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>kurin_nvk@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4"/>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Доліч Оксана Василівна</t>
+          <t>Директор Жила Оксана Василівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
   </sheetData>