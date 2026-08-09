--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1082,51 +1082,51 @@
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(04631)3-14-42</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>zosh15.nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>http://zosh15-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Крапивний Ярослав Миколайович</t>
+          <t>Директор Крапивний Ярослав Миколайович</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
@@ -1788,74 +1788,74 @@
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська загальноосвітня школа І-ІІІ ступенів №7 Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинський ліцей № 7 імені Кушакевичів Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
         <v>142248</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська ЗОШ №7</t>
+          <t>Ніжинський ліцей № 7 імені Кушакевичів</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
           <t>вулиця Гоголя, 15</t>