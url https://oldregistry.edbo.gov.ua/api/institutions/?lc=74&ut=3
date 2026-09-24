--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$423</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$422</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y423"/>
+  <dimension ref="A1:Y422"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -870,24463 +870,24459 @@
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНЕ ПІДПРИЄМСТВО "ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "МУДРАНГЕЛИКИ"</t>
+          <t>ПРИВАТНА УСТАНОВА «ЧЕРНІГІВСЬКА ПОЧАТКОВА ШКОЛА "АЛЬТЕРРА СКУЛ ЧЕРНІГІВ"</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>148340</v>
+        <v>177018</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>ПП "ПЗО "МУДРАНГЕЛИКИ"</t>
+          <t>ПОЧАТКОВА ШКОЛА "АЛЬТЕРРА СКУЛ ЧЕРНІГІВ"</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
-          <t>7410136300</t>
+          <t>7410100000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця князя Чорного, 4</t>
+          <t>вулиця Святомиколаївська, 12-А</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010122363</t>
+          <t>UA74100390010054825</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(095)0339999</t>
+          <t>(093)3847971</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>mudrangelschool@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>alterraonline@gmail.com</t>
+        </is>
+      </c>
+      <c r="S7" s="4"/>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Лавріненко Неля Петрівна</t>
+          <t>Директор Вікторенко Святослав Олегович</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЛІЦЕЙ "РОБОСКУЛ М. ЧЕРНІГОВА"</t>
+          <t>ПРИВАТНЕ ПІДПРИЄМСТВО "ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "МУДРАНГЕЛИКИ"</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>176538</v>
+        <v>148340</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ЛІЦЕЙ "РОБОСКУЛ"</t>
+          <t>ПП "ПЗО "МУДРАНГЕЛИКИ"</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
-          <t>7410100000</t>
+          <t>7410136300</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Полуботка гетьмана, 17</t>
+          <t>вулиця князя Чорного, 4</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010054825</t>
+          <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(093)3937878</t>
+          <t>(095)0339999</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>info@roboschool.org.ua</t>
-[...2 lines deleted...]
-      <c r="S8" s="4"/>
+          <t>mudrangelschool@gmail.com</t>
+        </is>
+      </c>
+      <c r="S8" s="4" t="inlineStr">
+        <is>
+          <t>https://mudrangels.com/</t>
+        </is>
+      </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Лимар Сергій Миколайович</t>
+          <t>Директор Лавріненко Неля Петрівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Приватна дистанційна загальноосвітня школа "Редфокс хомскул"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЛІЦЕЙ "РОБОСКУЛ М. ЧЕРНІГОВА"</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>176496</v>
+        <v>176538</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Приватна дистанційна загальноосвітня школа "Редфокс хомскул"</t>
+          <t>ТОВ "ЛІЦЕЙ "РОБОСКУЛ"</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>7410100000</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>проспект Перемоги, 125, 10</t>
+          <t>вулиця Полуботка гетьмана, 17</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA74100390010054825</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(095)0957485</t>
+          <t>(093)3937878</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>manager.redfox@gmail.com</t>
+          <t>info@roboschool.org.ua</t>
         </is>
       </c>
       <c r="S9" s="4"/>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Василенко Неля Анатоліївна</t>
+          <t>Директор Лимар Сергій Миколайович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 11 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Товариство з обмеженою відповідальністю "Приватна дистанційна загальноосвітня школа "Редфокс хомскул"</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>145494</v>
+        <v>176496</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 11</t>
+          <t>ТОВ "Приватна дистанційна загальноосвітня школа "Редфокс хомскул"</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
-          <t>7410136300</t>
+          <t>7410100000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>проспект Миру, 137</t>
+          <t>проспект Перемоги, 125, 10</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010122363</t>
+          <t>UA74100390010054825</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Чернігівської міської ради</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(04622)53413</t>
+          <t>(095)0957485</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>kollegium11@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>manager.redfox@gmail.com</t>
+        </is>
+      </c>
+      <c r="S10" s="4"/>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Рубан Світлана Василівна</t>
+          <t>Директор Василенко Неля Анатоліївна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>300</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 13 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 11 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>146141</v>
+        <v>145494</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 13</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 11</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
-          <t>7410136600</t>
+          <t>7410136300</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Любецька, 40</t>
+          <t>проспект Миру, 137</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010268220</t>
+          <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(0462)644721</t>
+          <t>(04622)53413</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>Chernigiv13@gmail.com</t>
+          <t>kollegium11@gmail.com</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-13/</t>
+          <t>http://collegium11.at.ua</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Левченко Інна Миколаївна</t>
+          <t>Директор Рубан Світлана Василівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 14 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 13 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>146142</v>
+        <v>146141</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 14</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 13</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>7410136600</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця Текстильників, 30</t>
+          <t>вулиця Любецька, 40</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA74100390010268220</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(0462)664263</t>
+          <t>(0462)644721</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>Chernigiv14@gmail.com</t>
+          <t>Chernigiv13@gmail.com</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-14</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-13/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Саматова Оксана Миколаївна</t>
+          <t>Директор Левченко Інна Миколаївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 16 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 14 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>145506</v>
+        <v>146142</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 16</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 14</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
-          <t>7410136300</t>
+          <t>7410136600</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 93</t>
+          <t>вулиця Текстильників, 30</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010122363</t>
+          <t>UA74100390010268220</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(04622)31316</t>
+          <t>(0462)664263</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>chernigiv16@gmail.com</t>
+          <t>Chernigiv14@gmail.com</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>https://licey16.e-schools.info</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-14</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Докіна Наталія Юріївна</t>
+          <t>Директор Саматова Оксана Миколаївна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 17 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 16 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>146741</v>
+        <v>145506</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 17</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 16</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
-          <t>7410136600</t>
+          <t>7410136300</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пантелеймонівська, 14</t>
+          <t>вулиця Шевченка, 93</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010268220</t>
+          <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(0462)678469</t>
+          <t>(04622)31316</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>chernigiv17@gmail.com</t>
+          <t>chernigiv16@gmail.com</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-17</t>
+          <t>https://licey16.e-schools.info</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Коломійцева Вікторія Петрівна</t>
+          <t>Директор Докіна Наталія Юріївна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 2 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 17 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>146133</v>
+        <v>146741</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 2</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 17</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
-          <t>7410136300</t>
+          <t>7410136600</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Паркова, 13</t>
+          <t>вулиця Пантелеймонівська, 14</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010122363</t>
+          <t>UA74100390010268220</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(0462)675843</t>
+          <t>(0462)678469</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>chernigiv02@gmail.com</t>
+          <t>chernigiv17@gmail.com</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/szosh-2/</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-17</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Горнюк Наталія Миколаївна</t>
+          <t>Директор Коломійцева Вікторія Петрівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 20 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 2 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>146845</v>
+        <v>146133</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 20</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 2</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
-          <t>7410136600</t>
+          <t>7410136300</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Коцюбинського, 8</t>
+          <t>вулиця Паркова, 13</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010268220</t>
+          <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(0462)678481</t>
+          <t>(0462)675843</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>chernigivschool20@gmail.com</t>
+          <t>chernigiv02@gmail.com</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>http://cn-school20.blogspot.com</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/szosh-2/</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Малець Наталія Іванівна</t>
+          <t>Директор Горнюк Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 24 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 20 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>146846</v>
+        <v>146845</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 24</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 20</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>7410136600</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олександра Довженка, 148</t>
+          <t>вулиця Коцюбинського, 8</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA74100390010268220</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(0462)645011</t>
+          <t>(0462)678481</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>chernigiv024@gmail.com</t>
+          <t>chernigivschool20@gmail.com</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-24</t>
+          <t>http://cn-school20.blogspot.com</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Доман Юрій Вікторович</t>
+          <t>Директор Малець Наталія Іванівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 27 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 24 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>146149</v>
+        <v>146846</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 27</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 24</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
-          <t>7410136300</t>
+          <t>7410136600</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>вулиця Всіхсвятська, 4</t>
+          <t>вулиця Олександра Довженка, 148</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010122363</t>
+          <t>UA74100390010268220</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(04622)31234</t>
+          <t>(0462)645011</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>cheschool27@gmail.com</t>
+          <t>chernigiv024@gmail.com</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-27/</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-24</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Павловська Вікторія Володимирівна</t>
+          <t>Директор Доман Юрій Вікторович</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 28 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 27 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>146145</v>
+        <v>146149</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 28</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 27</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>7410136300</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>проспект Миру, 207-А</t>
+          <t>вулиця Всіхсвятська, 4</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(0462)727821</t>
+          <t>(04622)31234</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>chernigiv28@gmail.com</t>
+          <t>cheschool27@gmail.com</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-28/</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-27/</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Серновець Ліліана Анатоліївна</t>
+          <t>Директор Павловська Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 29 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 28 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>146146</v>
+        <v>146145</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 29</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 28</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>7410136300</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>вулиця Соборності, 9</t>
+          <t>проспект Миру, 207-А</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(04622)35135</t>
+          <t>(0462)727821</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>chernigiv29@gmail.com</t>
+          <t>chernigiv28@gmail.com</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-29/</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-28/</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Совєтова Галина Василівна</t>
+          <t>Директор Серновець Ліліана Анатоліївна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 3 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 29 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>145406</v>
+        <v>146146</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 3</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 29</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>7410136300</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гетьмана Полуботка, 14</t>
+          <t>вулиця Соборності, 9</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(0462)676332</t>
+          <t>(04622)35135</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>chernigiv03@gmail.com</t>
+          <t>chernigiv29@gmail.com</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
-          <t>http://cheschool3.pp.ua</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-29/</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Яковчук Олена Миколаївна</t>
+          <t>Директор Совєтова Галина Василівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 30 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 3 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
-        <v>145553</v>
+        <v>145406</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 30</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 3</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>7410136300</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>вулиця Всіхсвятська, 14</t>
+          <t>вулиця Гетьмана Полуботка, 14</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
           <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
-          <t>(04622)37098</t>
+          <t>(0462)676332</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
-          <t>chernigiv030@gmail.com</t>
+          <t>chernigiv03@gmail.com</t>
         </is>
       </c>
       <c r="S22" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-30</t>
+          <t>http://cheschool3.pp.ua</t>
         </is>
       </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Директор Нестеренко Софія Анатоліївна</t>
+          <t>Директор Яковчук Олена Миколаївна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 31 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 30 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
-        <v>145555</v>
+        <v>145553</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 31</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 30</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>7410136300</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
-          <t>вулиця Соборності, 29</t>
+          <t>вулиця Всіхсвятська, 14</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(04622)33577</t>
+          <t>(04622)37098</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
-          <t>chernigiv031@gmail.com</t>
+          <t>chernigiv030@gmail.com</t>
         </is>
       </c>
       <c r="S23" s="4" t="inlineStr">
         <is>
-          <t>http://school-31.at.ua</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-30</t>
         </is>
       </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Овчаренко Вікторія Станіславівна</t>
+          <t>Директор Нестеренко Софія Анатоліївна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 32 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 31 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
-        <v>147036</v>
+        <v>145555</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 32</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 31</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
-          <t>7410136600</t>
+          <t>7410136300</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевчука, 11</t>
+          <t>вулиця Соборності, 29</t>
         </is>
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010268220</t>
+          <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
-          <t>(0462)729098</t>
+          <t>(04622)33577</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
-          <t>chernigiv32@gmail.com</t>
+          <t>chernigiv031@gmail.com</t>
         </is>
       </c>
       <c r="S24" s="4" t="inlineStr">
         <is>
-          <t>http://liceum32.cn.ua</t>
+          <t>http://school-31.at.ua</t>
         </is>
       </c>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t>Директор Тарасюк Людмила Василівна</t>
+          <t>Директор Овчаренко Вікторія Станіславівна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 33 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 32 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
-        <v>145556</v>
+        <v>147036</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 33</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 32</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G25" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H25" s="6" t="inlineStr">
         <is>
-          <t>7410136300</t>
+          <t>7410136600</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K25" s="4" t="inlineStr">
         <is>
-          <t>проспект Миру, 207-Б</t>
+          <t>вулиця Шевчука, 11</t>
         </is>
       </c>
       <c r="L25" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010122363</t>
+          <t>UA74100390010268220</t>
         </is>
       </c>
       <c r="M25" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
-          <t>(04622)53205</t>
+          <t>(0462)729098</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
-          <t>chernigiv33@gmail.com</t>
+          <t>chernigiv32@gmail.com</t>
         </is>
       </c>
       <c r="S25" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-33/</t>
+          <t>http://liceum32.cn.ua</t>
         </is>
       </c>
       <c r="T25" s="4" t="inlineStr">
         <is>
-          <t>Директор Лесун Лариса Володимирівна</t>
+          <t>Директор Тарасюк Людмила Василівна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 34 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 33 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
-        <v>146847</v>
+        <v>145556</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 34</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 33</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H26" s="6" t="inlineStr">
         <is>
-          <t>7410136600</t>
+          <t>7410136300</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>вулиця Текстильників, 27</t>
+          <t>проспект Миру, 207-Б</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010268220</t>
+          <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
-          <t>(0462)664840</t>
+          <t>(04622)53205</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
-          <t>chernigiv34@gmail.com</t>
+          <t>chernigiv33@gmail.com</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-34</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-33/</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t>Директор Литвяк Вікторія Михайлівна</t>
+          <t>Директор Петренко Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 35 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 34 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
-        <v>146147</v>
+        <v>146847</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 35</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 34</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G27" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H27" s="6" t="inlineStr">
         <is>
           <t>7410136600</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 42а</t>
+          <t>вулиця Текстильників, 27</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA74100390010268220</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(0462)720004</t>
+          <t>(0462)664840</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>chernigiv35@gmail.com</t>
+          <t>chernigiv34@gmail.com</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-35</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-34</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t>Директор Іваницька Наталія Анатоліївна</t>
+          <t>Директор Литвяк Вікторія Михайлівна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 4 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 35 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
-        <v>146575</v>
+        <v>146147</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 4</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 35</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G28" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H28" s="6" t="inlineStr">
         <is>
           <t>7410136600</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K28" s="4" t="inlineStr">
         <is>
-          <t>вулиця Одександра Довженка, 17</t>
+          <t>вулиця Незалежності, 42а</t>
         </is>
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
           <t>UA74100390010268220</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
-          <t>(0462)676401</t>
+          <t>(0462)720004</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
-          <t>chernigiv04@gmail.com</t>
+          <t>chernigiv35@gmail.com</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-4</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-35</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Директор Рідзель Оксана Миколаївна</t>
+          <t>Директор Іваницька Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 5 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 4 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B29" s="5" t="n">
-        <v>145487</v>
+        <v>146575</v>
       </c>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 5</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 4</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H29" s="6" t="inlineStr">
         <is>
-          <t>7410136300</t>
+          <t>7410136600</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
-          <t>вулиця Соснова, 23-А</t>
+          <t>вулиця Одександра Довженка, 17</t>
         </is>
       </c>
       <c r="L29" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010122363</t>
+          <t>UA74100390010268220</t>
         </is>
       </c>
       <c r="M29" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
-          <t>(04622)33670</t>
+          <t>(0462)676401</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
-          <t>chernigiv005@gmail.com</t>
+          <t>chernigiv04@gmail.com</t>
         </is>
       </c>
       <c r="S29" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-5/</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-4</t>
         </is>
       </c>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткаченко Наталія Миколаївна</t>
+          <t>Т.в.о. директора Червяк Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 6 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 5 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B30" s="5" t="n">
-        <v>146576</v>
+        <v>145487</v>
       </c>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 6</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 5</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G30" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H30" s="6" t="inlineStr">
         <is>
-          <t>7410136600</t>
+          <t>7410136300</t>
         </is>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J30" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K30" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Мазепи, 35</t>
+          <t>вулиця Соснова, 23-А</t>
         </is>
       </c>
       <c r="L30" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010268220</t>
+          <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M30" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P30" s="4" t="inlineStr">
         <is>
-          <t>(0462)641198</t>
+          <t>(04622)33670</t>
         </is>
       </c>
       <c r="Q30" s="4"/>
       <c r="R30" s="4" t="inlineStr">
         <is>
-          <t>chernigiv06@gmail.com</t>
+          <t>chernigiv005@gmail.com</t>
         </is>
       </c>
       <c r="S30" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-6</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-5/</t>
         </is>
       </c>
       <c r="T30" s="4" t="inlineStr">
         <is>
-          <t>Директор Ющенко Тетяна Володимирівна</t>
+          <t>Директор Ткаченко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 7 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 6 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B31" s="5" t="n">
-        <v>146139</v>
+        <v>146576</v>
       </c>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 7</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 6</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G31" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H31" s="6" t="inlineStr">
         <is>
-          <t>7410136300</t>
+          <t>7410136600</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J31" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K31" s="4" t="inlineStr">
         <is>
-          <t>проспект Перемоги, 197</t>
+          <t>вулиця Івана Мазепи, 35</t>
         </is>
       </c>
       <c r="L31" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010122363</t>
+          <t>UA74100390010268220</t>
         </is>
       </c>
       <c r="M31" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
-          <t>(04622)30256</t>
+          <t>(0462)641198</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
-          <t>chernigiv07@gmail.com</t>
+          <t>chernigiv06@gmail.com</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
-          <t>http://school07.cv.ua</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/znz-6</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>Директор Колотило Наталія Радіонівна</t>
+          <t>Директор Ющенко Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 9 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 7 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B32" s="5" t="n">
-        <v>146140</v>
+        <v>146139</v>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 9</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 7</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H32" s="6" t="inlineStr">
         <is>
-          <t>7410100000</t>
+          <t>7410136300</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J32" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K32" s="4" t="inlineStr">
         <is>
-          <t>вулиця Оборонців Чернігова, 21</t>
+          <t>проспект Перемоги, 197</t>
         </is>
       </c>
       <c r="L32" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010054825</t>
+          <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M32" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P32" s="4" t="inlineStr">
         <is>
-          <t>(04622)3-12-46</t>
+          <t>(04622)30256</t>
         </is>
       </c>
       <c r="Q32" s="4"/>
       <c r="R32" s="4" t="inlineStr">
         <is>
-          <t>chernigiv009@gmail.com</t>
+          <t>chernigiv07@gmail.com</t>
         </is>
       </c>
       <c r="S32" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/che-gymnasium-9</t>
+          <t>http://school07.cv.ua</t>
         </is>
       </c>
       <c r="T32" s="4" t="inlineStr">
         <is>
-          <t>Директор Хатимирська Людмила Анатоліївна</t>
+          <t>Директор Колотило Наталія Радіонівна</t>
         </is>
       </c>
       <c r="U32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська загальноосвітня школа І ступеня №25 Чернігівської міської ради Чернігівської області</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 9 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B33" s="5" t="n">
-        <v>145947</v>
+        <v>146140</v>
       </c>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська загальноосвітня школа І ступеня №25</t>
+          <t>ЧЕРНІГІВСЬКА ГІМНАЗІЯ № 9</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G33" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H33" s="6" t="inlineStr">
         <is>
-          <t>7410136300</t>
+          <t>7410100000</t>
         </is>
       </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J33" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K33" s="4" t="inlineStr">
         <is>
-          <t>вулиця Соборності, 29</t>
+          <t>вулиця Оборонців Чернігова, 21</t>
         </is>
       </c>
       <c r="L33" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010122363</t>
+          <t>UA74100390010054825</t>
         </is>
       </c>
       <c r="M33" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P33" s="4" t="inlineStr">
         <is>
-          <t>(04622)39130</t>
+          <t>(04622)3-12-46</t>
         </is>
       </c>
       <c r="Q33" s="4"/>
       <c r="R33" s="4" t="inlineStr">
         <is>
-          <t>zosh1st25@gmail.com</t>
+          <t>chernigiv009@gmail.com</t>
         </is>
       </c>
       <c r="S33" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/zosh-25</t>
+          <t>https://sites.google.com/view/che-gymnasium-9</t>
         </is>
       </c>
       <c r="T33" s="4" t="inlineStr">
         <is>
-          <t>Директор Кириленко Наталія Миколаївна</t>
+          <t>Директор Хатимирська Людмила Анатоліївна</t>
         </is>
       </c>
       <c r="U33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська загальноосвітня школа І-ІІІ ступенів №19 Чернігівської міської ради Чернігівської області</t>
+          <t>Чернігівська загальноосвітня школа І ступеня №25 Чернігівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B34" s="5" t="n">
-        <v>146143</v>
+        <v>145947</v>
       </c>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>Школа №19 м.Чернігів</t>
+          <t>Чернігівська загальноосвітня школа І ступеня №25</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G34" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H34" s="6" t="inlineStr">
         <is>
           <t>7410136300</t>
         </is>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J34" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K34" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мстиславська, 76</t>
+          <t>вулиця Соборності, 29</t>
         </is>
       </c>
       <c r="L34" s="6" t="inlineStr">
         <is>
           <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M34" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
-          <t>(0462)727052</t>
+          <t>(04622)39130</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
-          <t>chernigiv19@gmail.com</t>
+          <t>zosh1st25@gmail.com</t>
         </is>
       </c>
       <c r="S34" s="4" t="inlineStr">
         <is>
-          <t>https://chernigiv-school-19.jimdofree.com/</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/zosh-25</t>
         </is>
       </c>
       <c r="T34" s="4" t="inlineStr">
         <is>
-          <t>Директор Кармазіна Людмила Михайлівна</t>
+          <t>Директор Кириленко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська спеціальна школа №1 Чернігівської міської ради</t>
+          <t>Чернігівська загальноосвітня школа І-ІІІ ступенів №19 Чернігівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B35" s="5" t="n">
-        <v>146150</v>
+        <v>146143</v>
       </c>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>ЧСШ №1</t>
+          <t>Школа №19 м.Чернігів</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H35" s="6" t="inlineStr">
         <is>
           <t>7410136300</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J35" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K35" s="4" t="inlineStr">
         <is>
-          <t>вулиця П'ятницька, 69-А</t>
+          <t>вулиця Мстиславська, 76</t>
         </is>
       </c>
       <c r="L35" s="6" t="inlineStr">
         <is>
           <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M35" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P35" s="4" t="inlineStr">
         <is>
-          <t>(0462)723710</t>
+          <t>(0462)727052</t>
         </is>
       </c>
       <c r="Q35" s="4"/>
       <c r="R35" s="4" t="inlineStr">
         <is>
-          <t>nmc1.gluh@gmail.com</t>
+          <t>chernigiv19@gmail.com</t>
         </is>
       </c>
       <c r="S35" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/nrc-1</t>
+          <t>https://chernigiv-school-19.jimdofree.com/</t>
         </is>
       </c>
       <c r="T35" s="4" t="inlineStr">
         <is>
-          <t>Директор Костюк Катерина Миколаївна</t>
+          <t>Директор Кармазіна Людмила Михайлівна</t>
         </is>
       </c>
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 1 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Чернігівська спеціальна школа №1 Чернігівської міської ради</t>
         </is>
       </c>
       <c r="B36" s="5" t="n">
-        <v>145393</v>
+        <v>146150</v>
       </c>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 1</t>
+          <t>ЧСШ №1</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G36" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H36" s="6" t="inlineStr">
         <is>
           <t>7410136300</t>
         </is>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J36" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K36" s="4" t="inlineStr">
         <is>
-          <t>проспект Миру, 40</t>
+          <t>вулиця П'ятницька, 69-А</t>
         </is>
       </c>
       <c r="L36" s="6" t="inlineStr">
         <is>
           <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M36" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P36" s="4" t="inlineStr">
         <is>
-          <t>(0462)774148</t>
+          <t>(0462)723710</t>
         </is>
       </c>
       <c r="Q36" s="4"/>
       <c r="R36" s="4" t="inlineStr">
         <is>
-          <t>chernigiv01@gmail.com</t>
+          <t>nmc1.gluh@gmail.com</t>
         </is>
       </c>
       <c r="S36" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/szosh-1</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/nrc-1</t>
         </is>
       </c>
       <c r="T36" s="4" t="inlineStr">
         <is>
-          <t>Директор Шелест Ольга Олександрівна</t>
+          <t>Директор Костюк Катерина Миколаївна</t>
         </is>
       </c>
       <c r="U36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 12 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 1 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B37" s="5" t="n">
-        <v>145495</v>
+        <v>145393</v>
       </c>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 12</t>
+          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 1</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H37" s="6" t="inlineStr">
         <is>
           <t>7410136300</t>
         </is>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J37" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K37" s="4" t="inlineStr">
         <is>
-          <t>вулиця Соборності, 22</t>
+          <t>проспект Миру, 40</t>
         </is>
       </c>
       <c r="L37" s="6" t="inlineStr">
         <is>
           <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M37" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P37" s="4" t="inlineStr">
         <is>
-          <t>(04622)30012</t>
+          <t>(0462)774148</t>
         </is>
       </c>
       <c r="Q37" s="4"/>
       <c r="R37" s="4" t="inlineStr">
         <is>
-          <t>chernigiv012@gmail.com</t>
+          <t>chernigiv01@gmail.com</t>
         </is>
       </c>
       <c r="S37" s="4" t="inlineStr">
         <is>
-          <t>http://school12.cn.ua</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/szosh-1</t>
         </is>
       </c>
       <c r="T37" s="4" t="inlineStr">
         <is>
-          <t>Директор Гопаченко Василь Васильович</t>
+          <t>Директор Шелест Ольга Олександрівна</t>
         </is>
       </c>
       <c r="U37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 15 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 12 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B38" s="5" t="n">
-        <v>146702</v>
+        <v>145495</v>
       </c>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 15</t>
+          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 12</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H38" s="6" t="inlineStr">
         <is>
-          <t>7410136600</t>
+          <t>7410136300</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J38" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K38" s="4" t="inlineStr">
         <is>
-          <t>вулиця Козацька, 4-Б</t>
+          <t>вулиця Соборності, 22</t>
         </is>
       </c>
       <c r="L38" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010268220</t>
+          <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M38" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P38" s="4" t="inlineStr">
         <is>
-          <t>(04622)53727</t>
+          <t>(04622)30012</t>
         </is>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4" t="inlineStr">
         <is>
-          <t>chernigiv15@gmail.com</t>
+          <t>chernigiv012@gmail.com</t>
         </is>
       </c>
       <c r="S38" s="4" t="inlineStr">
         <is>
-          <t>http://www.liceum15.cn.ua</t>
+          <t>http://school12.cn.ua</t>
         </is>
       </c>
       <c r="T38" s="4" t="inlineStr">
         <is>
-          <t>Директор Харченко Антоніна Геннадіївна</t>
+          <t>Директор Гопаченко Василь Васильович</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 22 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 15 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B39" s="5" t="n">
-        <v>145548</v>
+        <v>146702</v>
       </c>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 22</t>
+          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 15</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G39" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H39" s="6" t="inlineStr">
         <is>
-          <t>7410136300</t>
+          <t>7410136600</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J39" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K39" s="4" t="inlineStr">
         <is>
-          <t>проспект Левка Лук'яненка, 45-Б</t>
+          <t>вулиця Козацька, 4-Б</t>
         </is>
       </c>
       <c r="L39" s="6" t="inlineStr">
         <is>
-          <t>UA74100390010122363</t>
+          <t>UA74100390010268220</t>
         </is>
       </c>
       <c r="M39" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N39" s="7"/>
       <c r="O39" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P39" s="4" t="inlineStr">
         <is>
-          <t>(04622)31321</t>
+          <t>(04622)53727</t>
         </is>
       </c>
       <c r="Q39" s="4"/>
       <c r="R39" s="4" t="inlineStr">
         <is>
-          <t>chernigiv22@gmail.com</t>
+          <t>chernigiv15@gmail.com</t>
         </is>
       </c>
       <c r="S39" s="4" t="inlineStr">
         <is>
-          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/licey-22/</t>
+          <t>http://www.liceum15.cn.ua</t>
         </is>
       </c>
       <c r="T39" s="4" t="inlineStr">
         <is>
-          <t>Директор Верба Людмила Олександрівна</t>
+          <t>Директор Харченко Антоніна Геннадіївна</t>
         </is>
       </c>
       <c r="U39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>Чернігівський ліцей з посиленою військово-фізичною підготовкою</t>
+          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 22 ЧЕРНІГІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B40" s="5" t="n">
-        <v>147177</v>
+        <v>145548</v>
       </c>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>Чернігівський ліцей з ПВФП</t>
+          <t>ЧЕРНІГІВСЬКИЙ ЛІЦЕЙ № 22</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
-          <t>ліцей з посиленою військово-фізичною підготовкою</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G40" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H40" s="6" t="inlineStr">
         <is>
           <t>7410136300</t>
         </is>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J40" s="4" t="inlineStr">
         <is>
           <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K40" s="4" t="inlineStr">
         <is>
-          <t>вулиця Стрілецька, 1</t>
+          <t>проспект Левка Лук'яненка, 45-Б</t>
         </is>
       </c>
       <c r="L40" s="6" t="inlineStr">
         <is>
           <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M40" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Управління освіти Чернігівської міської ради</t>
         </is>
       </c>
       <c r="P40" s="4" t="inlineStr">
         <is>
-          <t>(04622)53134</t>
-[...6 lines deleted...]
-      </c>
+          <t>(04622)31321</t>
+        </is>
+      </c>
+      <c r="Q40" s="4"/>
       <c r="R40" s="4" t="inlineStr">
         <is>
-          <t>millyc08@meta.ua</t>
+          <t>chernigiv22@gmail.com</t>
         </is>
       </c>
       <c r="S40" s="4" t="inlineStr">
         <is>
-          <t>vlch.org</t>
+          <t>http://osvita.ch.ua/navchalni_zakladi/zagalnyoosvitni/licey-22/</t>
         </is>
       </c>
       <c r="T40" s="4" t="inlineStr">
         <is>
-          <t>Керівник Казанін Євген Борисович</t>
+          <t>Директор Верба Людмила Олександрівна</t>
         </is>
       </c>
       <c r="U40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія № 6 Ніжинської міської ради Чернігівської області</t>
+          <t>Чернігівський ліцей з посиленою військово-фізичною підготовкою</t>
         </is>
       </c>
       <c r="B41" s="5" t="n">
-        <v>140941</v>
+        <v>147177</v>
       </c>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія № 6</t>
+          <t>Чернігівський ліцей з ПВФП</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей з посиленою військово-фізичною підготовкою</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H41" s="6" t="inlineStr">
         <is>
-          <t>7410400000</t>
+          <t>7410136300</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr">
         <is>
-          <t>Ніжин, Чернігівська область</t>
+          <t>Чернігів, Чернігівська область</t>
         </is>
       </c>
       <c r="K41" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мигалівська, 15</t>
+          <t>вулиця Стрілецька, 1</t>
         </is>
       </c>
       <c r="L41" s="6" t="inlineStr">
         <is>
-          <t>UA74040250010023991</t>
+          <t>UA74100390010122363</t>
         </is>
       </c>
       <c r="M41" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., м. Ніжин</t>
+          <t>Чернігівська обл., м. Чернігів</t>
         </is>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Ніжинської міської ради</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P41" s="4" t="inlineStr">
         <is>
-          <t>(04631)23758</t>
-[...2 lines deleted...]
-      <c r="Q41" s="4"/>
+          <t>(04622)53134</t>
+        </is>
+      </c>
+      <c r="Q41" s="4" t="inlineStr">
+        <is>
+          <t>(04622)59029</t>
+        </is>
+      </c>
       <c r="R41" s="4" t="inlineStr">
         <is>
-          <t>zosh6nizhyn@gmail.com</t>
+          <t>millyc08@meta.ua</t>
         </is>
       </c>
       <c r="S41" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium6-nizhyn.uo.gov.ua/</t>
+          <t>vlch.org</t>
         </is>
       </c>
       <c r="T41" s="4" t="inlineStr">
         <is>
-          <t>Директор Назаренко Євгенія Іванівна</t>
+          <t>Керівник Казанін Євген Борисович</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №1 Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинська гімназія № 6 Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B42" s="5" t="n">
-        <v>142247</v>
+        <v>140941</v>
       </c>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія № 1</t>
+          <t>Ніжинська гімназія № 6</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G42" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H42" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K42" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гребінки, 4</t>
+          <t>вулиця Мигалівська, 15</t>
         </is>
       </c>
       <c r="L42" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M42" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N42" s="7"/>
       <c r="O42" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P42" s="4" t="inlineStr">
         <is>
-          <t>(04631)23467</t>
+          <t>(04631)23758</t>
         </is>
       </c>
       <c r="Q42" s="4"/>
       <c r="R42" s="4" t="inlineStr">
         <is>
-          <t>zosh1-nizhyn@ukr.net</t>
+          <t>zosh6nizhyn@gmail.com</t>
         </is>
       </c>
       <c r="S42" s="4" t="inlineStr">
         <is>
-          <t>http://zosh1-nizhyn.at.ua/</t>
+          <t>http://gymnasium6-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T42" s="4" t="inlineStr">
         <is>
-          <t>Директор Піменова Світлана Петрівна</t>
+          <t>Директор Назаренко Євгенія Іванівна</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №10 Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинська гімназія №1 Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B43" s="5" t="n">
-        <v>142368</v>
+        <v>142247</v>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №10</t>
+          <t>Ніжинська гімназія № 1</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G43" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H43" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K43" s="4" t="inlineStr">
         <is>
-          <t>вулиця Станіслава Прощенка, 54</t>
+          <t>вулиця Гребінки, 4</t>
         </is>
       </c>
       <c r="L43" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M43" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
-          <t>(04631)41527</t>
+          <t>(04631)23467</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
-          <t>nizhyn.zosh10@gmail.com</t>
+          <t>zosh1-nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S43" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium10-nizhyn.uo.gov.ua/</t>
+          <t>http://zosh1-nizhyn.at.ua/</t>
         </is>
       </c>
       <c r="T43" s="4" t="inlineStr">
         <is>
-          <t>Директор Никонець Сергій Віталійович</t>
+          <t>Директор Піменова Світлана Петрівна</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №11 Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинська гімназія №10 Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B44" s="5" t="n">
-        <v>142319</v>
+        <v>142368</v>
       </c>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №11</t>
+          <t>Ніжинська гімназія №10</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H44" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K44" s="4" t="inlineStr">
         <is>
-          <t>вулиця Євлашівська, 73</t>
+          <t>вулиця Станіслава Прощенка, 54</t>
         </is>
       </c>
       <c r="L44" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M44" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
-          <t>(04631)23737</t>
+          <t>(04631)41527</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
-          <t>zosh11-nizhyn@ukr.net</t>
+          <t>nizhyn.zosh10@gmail.com</t>
         </is>
       </c>
       <c r="S44" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium11-nizhyn.uo.gov.ua/</t>
+          <t>http://gymnasium10-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>Директор Манойленко Олег Іванович</t>
+          <t>Директор Никонець Сергій Віталійович</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №13 Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинська гімназія №11 Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B45" s="5" t="n">
-        <v>142709</v>
+        <v>142319</v>
       </c>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №13</t>
+          <t>Ніжинська гімназія №11</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H45" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K45" s="4" t="inlineStr">
         <is>
-          <t>вулиця Овдіївська, 227</t>
+          <t>вулиця Євлашівська, 73</t>
         </is>
       </c>
       <c r="L45" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M45" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
-          <t>(04631)70361</t>
+          <t>(04631)23737</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
-          <t>nizhyn.gymnasium13@gmail.com</t>
+          <t>zosh11-nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S45" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/nizhyn-gymnasium13</t>
+          <t>http://gymnasium11-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T45" s="4" t="inlineStr">
         <is>
-          <t>Директор Несклада Світлана Григорівна</t>
+          <t>В.о. директора Савельєва Ольга Володимирівна</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №14 Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинська гімназія №13 Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B46" s="5" t="n">
-        <v>142380</v>
+        <v>142709</v>
       </c>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №14</t>
+          <t>Ніжинська гімназія №13</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G46" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H46" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I46" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J46" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K46" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шекерогринівська, 54-А</t>
+          <t>вулиця Овдіївська, 227</t>
         </is>
       </c>
       <c r="L46" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M46" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
-          <t>(04631)31898</t>
+          <t>(04631)70361</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
-          <t>zosh14-nizhyn@ukr.net</t>
+          <t>nizhyn.gymnasium13@gmail.com</t>
         </is>
       </c>
       <c r="S46" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium14-nizhyn.uo.gov.ua/</t>
+          <t>https://sites.google.com/view/nizhyn-gymnasium13</t>
         </is>
       </c>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>Директор Бублик Тетяна Володимирівна</t>
+          <t>Директор Несклада Світлана Григорівна</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №15 "Основа" Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинська гімназія №14 Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B47" s="5" t="n">
-        <v>142376</v>
+        <v>142380</v>
       </c>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія № 15 "Основа"</t>
+          <t>Ніжинська гімназія №14</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H47" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J47" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K47" s="4" t="inlineStr">
         <is>
-          <t>вулиця Об'їжджа, 123</t>
+          <t>вулиця Шекерогринівська, 54-А</t>
         </is>
       </c>
       <c r="L47" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M47" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N47" s="7"/>
       <c r="O47" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P47" s="4" t="inlineStr">
         <is>
-          <t>(04631)3-14-42</t>
+          <t>(04631)31898</t>
         </is>
       </c>
       <c r="Q47" s="4"/>
       <c r="R47" s="4" t="inlineStr">
         <is>
-          <t>zosh15.nizhyn@ukr.net</t>
+          <t>zosh14-nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S47" s="4" t="inlineStr">
         <is>
-          <t>http://zosh15-nizhyn.uo.gov.ua/</t>
+          <t>http://gymnasium14-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T47" s="4" t="inlineStr">
         <is>
-          <t>Директор Крапивний Ярослав Миколайович</t>
+          <t>Директор Бублик Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №16 Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинська гімназія №15 "Основа" Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B48" s="5" t="n">
-        <v>142381</v>
+        <v>142376</v>
       </c>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія № 16</t>
+          <t>Ніжинська гімназія № 15 "Основа"</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G48" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H48" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I48" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J48" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K48" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олександра Мацієвського, 11</t>
+          <t>вулиця Об'їжджа, 123</t>
         </is>
       </c>
       <c r="L48" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M48" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N48" s="7"/>
       <c r="O48" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P48" s="4" t="inlineStr">
         <is>
-          <t>(04631)31203</t>
+          <t>(04631)3-14-42</t>
         </is>
       </c>
       <c r="Q48" s="4"/>
       <c r="R48" s="4" t="inlineStr">
         <is>
-          <t>gimnasiya16-nizhyn@ukr.net</t>
+          <t>zosh15.nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S48" s="4" t="inlineStr">
         <is>
-          <t>http://nvk16-nizhyn.uo.gov.ua/</t>
+          <t>http://zosh15-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T48" s="4" t="inlineStr">
         <is>
-          <t>Директор Солдатенко Тамара Іванівна</t>
+          <t>Директор Крапивний Ярослав Миколайович</t>
         </is>
       </c>
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №17 Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинська гімназія №16 Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B49" s="5" t="n">
-        <v>142377</v>
+        <v>142381</v>
       </c>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №17</t>
+          <t>Ніжинська гімназія № 16</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G49" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H49" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I49" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J49" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K49" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прилуцька, 162</t>
+          <t>вулиця Олександра Мацієвського, 11</t>
         </is>
       </c>
       <c r="L49" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M49" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N49" s="7"/>
       <c r="O49" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P49" s="4" t="inlineStr">
         <is>
-          <t>(04631)26785</t>
+          <t>(04631)31203</t>
         </is>
       </c>
       <c r="Q49" s="4"/>
       <c r="R49" s="4" t="inlineStr">
         <is>
-          <t>zosh17-nizhyn@ukr.net</t>
+          <t>gimnasiya16-nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S49" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium17-nizhyn.uo.gov.ua/</t>
+          <t>http://nvk16-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T49" s="4" t="inlineStr">
         <is>
-          <t>Директор Власенко Тетяна Федорівна</t>
+          <t>Директор Солдатенко Тамара Іванівна</t>
         </is>
       </c>
       <c r="U49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №2 Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинська гімназія №17 Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B50" s="5" t="n">
-        <v>140938</v>
+        <v>142377</v>
       </c>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія № 2</t>
+          <t>Ніжинська гімназія №17</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H50" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J50" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K50" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 56</t>
+          <t>вулиця Прилуцька, 162</t>
         </is>
       </c>
       <c r="L50" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M50" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N50" s="7"/>
       <c r="O50" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P50" s="4" t="inlineStr">
         <is>
-          <t>(04631)31654</t>
+          <t>(04631)26785</t>
         </is>
       </c>
       <c r="Q50" s="4"/>
       <c r="R50" s="4" t="inlineStr">
         <is>
-          <t>nizhyn-zosh2@ukr.net</t>
+          <t>zosh17-nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S50" s="4" t="inlineStr">
         <is>
-          <t>https://gymnasium2-nizhyn.com.ua/</t>
+          <t>http://gymnasium17-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T50" s="4" t="inlineStr">
         <is>
-          <t>Директор Матях Людмила Анатоліївна</t>
+          <t>Директор Власенко Тетяна Федорівна</t>
         </is>
       </c>
       <c r="U50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y50" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №3 Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинська гімназія №2 Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B51" s="5" t="n">
-        <v>140939</v>
+        <v>140938</v>
       </c>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №3</t>
+          <t>Ніжинська гімназія № 2</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G51" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H51" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I51" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J51" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K51" s="4" t="inlineStr">
         <is>
-          <t>вулиця Станіслава Прощенка, 6-А</t>
+          <t>вулиця Шевченка, 56</t>
         </is>
       </c>
       <c r="L51" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M51" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N51" s="7"/>
       <c r="O51" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P51" s="4" t="inlineStr">
         <is>
-          <t>(04631)7-19-13</t>
+          <t>(04631)31654</t>
         </is>
       </c>
       <c r="Q51" s="4"/>
       <c r="R51" s="4" t="inlineStr">
         <is>
-          <t>nizhyngimn3@gmail.com</t>
+          <t>nizhyn-zosh2@ukr.net</t>
         </is>
       </c>
       <c r="S51" s="4" t="inlineStr">
         <is>
-          <t>http://gym3nizhyn.zzz.com.ua/</t>
+          <t>https://gymnasium2-nizhyn.com.ua/</t>
         </is>
       </c>
       <c r="T51" s="4" t="inlineStr">
         <is>
-          <t>Директор Пушкіна Вікторія Володимирівна</t>
+          <t>Директор Матях Людмила Анатоліївна</t>
         </is>
       </c>
       <c r="U51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №5 Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинська гімназія №3 Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B52" s="5" t="n">
-        <v>141811</v>
+        <v>140939</v>
       </c>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №5</t>
+          <t>Ніжинська гімназія №3</t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G52" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H52" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I52" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J52" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K52" s="4" t="inlineStr">
         <is>
-          <t>вулиця Воздвиженська, 72</t>
+          <t>вулиця Станіслава Прощенка, 6-А</t>
         </is>
       </c>
       <c r="L52" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M52" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N52" s="7"/>
       <c r="O52" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P52" s="4" t="inlineStr">
         <is>
-          <t>(04631)2-37-57</t>
+          <t>(04631)7-19-13</t>
         </is>
       </c>
       <c r="Q52" s="4"/>
       <c r="R52" s="4" t="inlineStr">
         <is>
-          <t>gimnasia5-nizhyn@ukr.net</t>
+          <t>nizhyngimn3@gmail.com</t>
         </is>
       </c>
       <c r="S52" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium5-nizhyn.uo.gov.ua/</t>
+          <t>http://gym3nizhyn.zzz.com.ua/</t>
         </is>
       </c>
       <c r="T52" s="4" t="inlineStr">
         <is>
-          <t>Директор Півень Сергій Миколайович</t>
+          <t>Директор Пушкіна Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №9 Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинська гімназія №5 Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B53" s="5" t="n">
-        <v>140942</v>
+        <v>141811</v>
       </c>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська гімназія №9</t>
+          <t>Ніжинська гімназія №5</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H53" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K53" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 103</t>
+          <t>вулиця Воздвиженська, 72</t>
         </is>
       </c>
       <c r="L53" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M53" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N53" s="7"/>
       <c r="O53" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P53" s="4" t="inlineStr">
         <is>
-          <t>(04631)31651</t>
+          <t>(04631)2-37-57</t>
         </is>
       </c>
       <c r="Q53" s="4"/>
       <c r="R53" s="4" t="inlineStr">
         <is>
-          <t>zosh9-nizhyn@ukr.net</t>
+          <t>gimnasia5-nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S53" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium9-nizhyn.uo.gov.ua/</t>
+          <t>http://gymnasium5-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T53" s="4" t="inlineStr">
         <is>
-          <t>Директор Рибак Володимир Петрович</t>
+          <t>Директор Півень Сергій Миколайович</t>
         </is>
       </c>
       <c r="U53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>Ніжинський ліцей № 7 імені Кушакевичів Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинська гімназія №9 Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B54" s="5" t="n">
-        <v>142248</v>
+        <v>140942</v>
       </c>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>Ніжинський ліцей № 7 імені Кушакевичів</t>
+          <t>Ніжинська гімназія №9</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G54" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H54" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K54" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гоголя, 15</t>
+          <t>вулиця Шевченка, 103</t>
         </is>
       </c>
       <c r="L54" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M54" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N54" s="7"/>
       <c r="O54" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P54" s="4" t="inlineStr">
         <is>
-          <t>(04631)23162</t>
+          <t>(04631)31651</t>
         </is>
       </c>
       <c r="Q54" s="4"/>
       <c r="R54" s="4" t="inlineStr">
         <is>
-          <t>nizhyn.zosh07@gmail.com</t>
+          <t>zosh9-nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S54" s="4" t="inlineStr">
         <is>
-          <t>http://zosh7-nizhyn.ho.ua/index.htm</t>
+          <t>http://gymnasium9-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T54" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Баранков Олег Григорович</t>
+          <t>Директор Рибак Володимир Петрович</t>
         </is>
       </c>
       <c r="U54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>Ніжинський ліцей Ніжинської міської ради Чернігівської області при Ніжинському державному університеті імені Миколи Гоголя</t>
+          <t>Ніжинський ліцей № 7 імені Кушакевичів Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B55" s="5" t="n">
-        <v>144210</v>
+        <v>142248</v>
       </c>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>Ніжинський ліцей Ніжинської міської ради</t>
+          <t>Ніжинський ліцей № 7 імені Кушакевичів</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G55" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H55" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K55" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богуна, 1</t>
+          <t>вулиця Гоголя, 15</t>
         </is>
       </c>
       <c r="L55" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M55" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N55" s="7"/>
       <c r="O55" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P55" s="4" t="inlineStr">
         <is>
-          <t>(04631)2-50-68</t>
+          <t>(04631)23162</t>
         </is>
       </c>
       <c r="Q55" s="4"/>
       <c r="R55" s="4" t="inlineStr">
         <is>
-          <t>liceum@ndu.edu.ua</t>
+          <t>nizhyn.zosh07@gmail.com</t>
         </is>
       </c>
       <c r="S55" s="4" t="inlineStr">
         <is>
-          <t>http://liceum.ndu.edu.ua/</t>
+          <t>http://zosh7-nizhyn.ho.ua/index.htm</t>
         </is>
       </c>
       <c r="T55" s="4" t="inlineStr">
         <is>
-          <t>Директор Алєксєєнко Світлана Геннадіївна</t>
+          <t>В.о. директора Баранков Олег Григорович</t>
         </is>
       </c>
       <c r="U55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>Ніжинський обласний педагогічний ліцей Чернігівської обласної ради</t>
+          <t>Ніжинський ліцей Ніжинської міської ради Чернігівської області при Ніжинському державному університеті імені Миколи Гоголя</t>
         </is>
       </c>
       <c r="B56" s="5" t="n">
-        <v>139413</v>
+        <v>144210</v>
       </c>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>Ніжинський обласний педагогічний ліцей</t>
+          <t>Ніжинський ліцей Ніжинської міської ради</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H56" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J56" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K56" s="4" t="inlineStr">
         <is>
           <t>вулиця Богуна, 1</t>
         </is>
       </c>
       <c r="L56" s="6" t="inlineStr">
         <is>
           <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M56" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N56" s="7"/>
       <c r="O56" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P56" s="4" t="inlineStr">
         <is>
-          <t>(04631)23542</t>
+          <t>(04631)2-50-68</t>
         </is>
       </c>
       <c r="Q56" s="4"/>
       <c r="R56" s="4" t="inlineStr">
         <is>
-          <t>Liceyobl-nizhyn@ukr.net</t>
+          <t>liceum@ndu.edu.ua</t>
         </is>
       </c>
       <c r="S56" s="4" t="inlineStr">
         <is>
-          <t>http://www.nopl.org.ua</t>
+          <t>http://liceum.ndu.edu.ua/</t>
         </is>
       </c>
       <c r="T56" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Вантух Тетяна Миколаївна</t>
+          <t>Директор Алєксєєнко Світлана Геннадіївна</t>
         </is>
       </c>
       <c r="U56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y56" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y56" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>Новгород-Сіверська загальноосвітня школа І-ІІІ ступенів № 2 Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Ніжинський обласний педагогічний ліцей Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B57" s="5" t="n">
-        <v>142704</v>
+        <v>139413</v>
       </c>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>Новгород-Сіверська зош №2</t>
+          <t>Ніжинський обласний педагогічний ліцей</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G57" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H57" s="6" t="inlineStr">
         <is>
-          <t>7410500000</t>
+          <t>7410400000</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J57" s="4" t="inlineStr">
         <is>
-          <t>Новгород-Сіверський, Чернігівська область</t>
+          <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K57" s="4" t="inlineStr">
         <is>
-          <t>вулиця Михайла Грушевського, 1</t>
+          <t>вулиця Богуна, 1</t>
         </is>
       </c>
       <c r="L57" s="6" t="inlineStr">
         <is>
-          <t>UA74060030010060039</t>
+          <t>UA74040250010023991</t>
         </is>
       </c>
       <c r="M57" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., м. Новгород-Сіверський</t>
+          <t>Чернігівська обл., м. Ніжин</t>
         </is>
       </c>
       <c r="N57" s="7"/>
       <c r="O57" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P57" s="4" t="inlineStr">
         <is>
-          <t>(04658)21262, (04658)21175</t>
+          <t>(04631)23542</t>
         </is>
       </c>
       <c r="Q57" s="4"/>
       <c r="R57" s="4" t="inlineStr">
         <is>
-          <t>nsschool2@ukr.net</t>
+          <t>Liceyobl-nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S57" s="4" t="inlineStr">
         <is>
-          <t>http://nsschool2.ucoz.ru</t>
+          <t>http://www.nopl.org.ua</t>
         </is>
       </c>
       <c r="T57" s="4" t="inlineStr">
         <is>
-          <t>Директор Плотнікова Тамара Петрівна</t>
+          <t>В.о. директора Вантух Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y57" s="5" t="n">
-        <v>325</v>
+        <v>240</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>Новгород-Сіверська початкова школа "Дзвіночок" Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Новгород-Сіверська загальноосвітня школа І-ІІІ ступенів № 2 Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B58" s="5" t="n">
-        <v>143716</v>
+        <v>142704</v>
       </c>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>ПШ "Дзвіночок"</t>
+          <t>Новгород-Сіверська зош №2</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G58" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H58" s="6" t="inlineStr">
         <is>
           <t>7410500000</t>
         </is>
       </c>
       <c r="I58" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J58" s="4" t="inlineStr">
         <is>
           <t>Новгород-Сіверський, Чернігівська область</t>
         </is>
       </c>
       <c r="K58" s="4" t="inlineStr">
         <is>
-          <t>вулиця Владислава Шинкаренка, 9 А</t>
+          <t>вулиця Михайла Грушевського, 1</t>
         </is>
       </c>
       <c r="L58" s="6" t="inlineStr">
         <is>
           <t>UA74060030010060039</t>
         </is>
       </c>
       <c r="M58" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Новгород-Сіверський</t>
         </is>
       </c>
       <c r="N58" s="7"/>
       <c r="O58" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P58" s="4" t="inlineStr">
         <is>
-          <t>(04658)21589</t>
+          <t>(04658)21262, (04658)21175</t>
         </is>
       </c>
       <c r="Q58" s="4"/>
       <c r="R58" s="4" t="inlineStr">
         <is>
-          <t>nvkdzvinochok@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S58" s="4"/>
+          <t>nsschool2@ukr.net</t>
+        </is>
+      </c>
+      <c r="S58" s="4" t="inlineStr">
+        <is>
+          <t>http://nsschool2.ucoz.ru</t>
+        </is>
+      </c>
       <c r="T58" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондарець Ольга Валеріївна</t>
+          <t>Директор Плотнікова Тамара Петрівна</t>
         </is>
       </c>
       <c r="U58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y58" s="5" t="n">
-        <v>150</v>
+        <v>325</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>Новгород-Сіверський державний ліцей імені К.Д. Ушинського</t>
+          <t>Новгород-Сіверська початкова школа "Дзвіночок" Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B59" s="5" t="n">
-        <v>141418</v>
+        <v>143716</v>
       </c>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>НСДЛ імені К.Д.Ушинського</t>
+          <t>ПШ "Дзвіночок"</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H59" s="6" t="inlineStr">
         <is>
           <t>7410500000</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J59" s="4" t="inlineStr">
         <is>
           <t>Новгород-Сіверський, Чернігівська область</t>
         </is>
       </c>
       <c r="K59" s="4" t="inlineStr">
         <is>
-          <t>вулиця Захисників України, 38</t>
+          <t>вулиця Владислава Шинкаренка, 9 А</t>
         </is>
       </c>
       <c r="L59" s="6" t="inlineStr">
         <is>
           <t>UA74060030010060039</t>
         </is>
       </c>
       <c r="M59" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Новгород-Сіверський</t>
         </is>
       </c>
       <c r="N59" s="7"/>
       <c r="O59" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P59" s="4" t="inlineStr">
         <is>
-          <t>(04658)31680</t>
+          <t>(04658)21589</t>
         </is>
       </c>
       <c r="Q59" s="4"/>
       <c r="R59" s="4" t="inlineStr">
         <is>
-          <t>nsdg15@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>nvkdzvinochok@ukr.net</t>
+        </is>
+      </c>
+      <c r="S59" s="4"/>
       <c r="T59" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Білозор Галина Олексіївна</t>
+          <t>Директор Бондарець Ольга Валеріївна</t>
         </is>
       </c>
       <c r="U59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y59" s="5"/>
+      <c r="Y59" s="5" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>Новгород-Сіверський ліцей №1 Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Новгород-Сіверський державний ліцей імені К.Д. Ушинського</t>
         </is>
       </c>
       <c r="B60" s="5" t="n">
-        <v>143730</v>
+        <v>141418</v>
       </c>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>Новгород-Сіверський ліцей №1</t>
+          <t>НСДЛ імені К.Д.Ушинського</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G60" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="H60" s="6" t="inlineStr">
         <is>
           <t>7410500000</t>
         </is>
       </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J60" s="4" t="inlineStr">
         <is>
           <t>Новгород-Сіверський, Чернігівська область</t>
         </is>
       </c>
       <c r="K60" s="4" t="inlineStr">
         <is>
-          <t>вулиця Б.Майстренка, 2</t>
+          <t>вулиця Захисників України, 38</t>
         </is>
       </c>
       <c r="L60" s="6" t="inlineStr">
         <is>
           <t>UA74060030010060039</t>
         </is>
       </c>
       <c r="M60" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Новгород-Сіверський</t>
         </is>
       </c>
       <c r="N60" s="7"/>
       <c r="O60" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P60" s="4" t="inlineStr">
         <is>
-          <t>(04658)31684, (04658)21791, (04658)31569</t>
+          <t>(04658)31680</t>
         </is>
       </c>
       <c r="Q60" s="4"/>
       <c r="R60" s="4" t="inlineStr">
         <is>
-          <t>nsschool1@gmail.com</t>
+          <t>nsdg15@ukr.net</t>
         </is>
       </c>
       <c r="S60" s="4" t="inlineStr">
         <is>
-          <t>http://ns-gymnasium.org.ua</t>
+          <t>http://nsdg.info</t>
         </is>
       </c>
       <c r="T60" s="4" t="inlineStr">
         <is>
-          <t>Директор Мокрякова Віра Петрівна</t>
+          <t>В.о. директора Білозор Галина Олексіївна</t>
         </is>
       </c>
       <c r="U60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y60" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Прилуцька спеціальна школа" Чернігівської обласної ради</t>
+          <t>Новгород-Сіверський ліцей №1 Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B61" s="5" t="n">
-        <v>139357</v>
+        <v>143730</v>
       </c>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Прилуцька спеціальна школа"</t>
+          <t>Новгород-Сіверський ліцей №1</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G61" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H61" s="6" t="inlineStr">
         <is>
-          <t>7410700000</t>
+          <t>7410500000</t>
         </is>
       </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J61" s="4" t="inlineStr">
         <is>
-          <t>Прилуки, Чернігівська область</t>
+          <t>Новгород-Сіверський, Чернігівська область</t>
         </is>
       </c>
       <c r="K61" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 329</t>
+          <t>вулиця Б.Майстренка, 2</t>
         </is>
       </c>
       <c r="L61" s="6" t="inlineStr">
         <is>
-          <t>UA74080130010045104</t>
+          <t>UA74060030010060039</t>
         </is>
       </c>
       <c r="M61" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., м. Прилуки</t>
+          <t>Чернігівська обл., м. Новгород-Сіверський</t>
         </is>
       </c>
       <c r="N61" s="7"/>
       <c r="O61" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P61" s="4" t="inlineStr">
         <is>
-          <t>(04637)50296</t>
+          <t>(04658)31684, (04658)21791, (04658)31569</t>
         </is>
       </c>
       <c r="Q61" s="4"/>
       <c r="R61" s="4" t="inlineStr">
         <is>
-          <t>internat_pryluky@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S61" s="4"/>
+          <t>nsschool1@gmail.com</t>
+        </is>
+      </c>
+      <c r="S61" s="4" t="inlineStr">
+        <is>
+          <t>http://ns-gymnasium.org.ua</t>
+        </is>
+      </c>
       <c r="T61" s="4" t="inlineStr">
         <is>
-          <t>Директор Мазепа Сергій Павлович</t>
+          <t>Директор Мокрякова Віра Петрівна</t>
         </is>
       </c>
       <c r="U61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y61" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Прилуцький навчально-реабілітаційний центр" Чернігівської обласної ради</t>
+          <t>комунальний заклад "Прилуцька спеціальна школа" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B62" s="5" t="n">
-        <v>145951</v>
+        <v>139357</v>
       </c>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Прилуцький НРЦ"</t>
+          <t>КЗ "Прилуцька спеціальна школа"</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
-          <t>навчально-реабілітаційний центр</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H62" s="6" t="inlineStr">
         <is>
           <t>7410700000</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J62" s="4" t="inlineStr">
         <is>
           <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K62" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богунська, 1, корпус А</t>
+          <t>вулиця Київська, 329</t>
         </is>
       </c>
       <c r="L62" s="6" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M62" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N62" s="7"/>
       <c r="O62" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P62" s="4" t="inlineStr">
         <is>
-          <t>(04637)53112</t>
+          <t>(04637)50296</t>
         </is>
       </c>
       <c r="Q62" s="4"/>
       <c r="R62" s="4" t="inlineStr">
         <is>
-          <t>prilnrc@ukr.net</t>
+          <t>internat_pryluky@ukr.net</t>
         </is>
       </c>
       <c r="S62" s="4"/>
       <c r="T62" s="4" t="inlineStr">
         <is>
-          <t>Директор Гусаченко Світлана Володимирівна</t>
+          <t>Директор Мазепа Сергій Павлович</t>
         </is>
       </c>
       <c r="U62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X62" s="6" t="inlineStr">
         <is>
-          <t>так</t>
-[...4 lines deleted...]
-      </c>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y62" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька гімназія № 14 Прилуцької міської ради Чернігівської області</t>
+          <t>Комунальний заклад "Прилуцький навчально-реабілітаційний центр" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B63" s="5" t="n">
-        <v>144437</v>
+        <v>145951</v>
       </c>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька гімназія № 14</t>
+          <t>КЗ "Прилуцький НРЦ"</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G63" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H63" s="6" t="inlineStr">
         <is>
           <t>7410700000</t>
         </is>
       </c>
       <c r="I63" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J63" s="4" t="inlineStr">
         <is>
           <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K63" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 106</t>
+          <t>вулиця Богунська, 1, корпус А</t>
         </is>
       </c>
       <c r="L63" s="6" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M63" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N63" s="7"/>
       <c r="O63" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Прилуцької міської ради</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P63" s="4" t="inlineStr">
         <is>
-          <t>(04637)33179</t>
+          <t>(04637)53112</t>
         </is>
       </c>
       <c r="Q63" s="4"/>
       <c r="R63" s="4" t="inlineStr">
         <is>
-          <t>znz14@uopmr.gov.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>prilnrc@ukr.net</t>
+        </is>
+      </c>
+      <c r="S63" s="4"/>
       <c r="T63" s="4" t="inlineStr">
         <is>
-          <t>Директор Правдивець Максим Михайлович</t>
+          <t>Директор Гусаченко Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X63" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
-[...2 lines deleted...]
-      <c r="Y63" s="5"/>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="Y63" s="5" t="n">
+        <v>35</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька гімназія № 9 Прилуцької міської ради Чернігівської області</t>
+          <t>Прилуцька гімназія № 14 Прилуцької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B64" s="5" t="n">
-        <v>145376</v>
+        <v>144437</v>
       </c>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька гімназія № 9</t>
+          <t>Прилуцька гімназія № 14</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G64" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H64" s="6" t="inlineStr">
         <is>
           <t>7410700000</t>
         </is>
       </c>
       <c r="I64" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J64" s="4" t="inlineStr">
         <is>
           <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K64" s="4" t="inlineStr">
         <is>
-          <t>провулок Фізкультурника, 24</t>
+          <t>вулиця Садова, 106</t>
         </is>
       </c>
       <c r="L64" s="6" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M64" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N64" s="7"/>
       <c r="O64" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Прилуцької міської ради</t>
         </is>
       </c>
       <c r="P64" s="4" t="inlineStr">
         <is>
-          <t>(04637)53211</t>
+          <t>(04637)33179</t>
         </is>
       </c>
       <c r="Q64" s="4"/>
       <c r="R64" s="4" t="inlineStr">
         <is>
-          <t>znz9@uopmr.gov.ua</t>
+          <t>znz14@uopmr.gov.ua</t>
         </is>
       </c>
       <c r="S64" s="4" t="inlineStr">
         <is>
-          <t>http://priluki-school9.ucoz.ua</t>
+          <t>https://www.krocschool14.pp.ua</t>
         </is>
       </c>
       <c r="T64" s="4" t="inlineStr">
         <is>
-          <t>Директор Коробка Олег Ігорович</t>
+          <t>Директор Правдивець Максим Михайлович</t>
         </is>
       </c>
       <c r="U64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y64" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька гімназія №10 Прилуцької міської ради Чернігівської області</t>
+          <t>Прилуцька гімназія № 9 Прилуцької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B65" s="5" t="n">
-        <v>144411</v>
+        <v>145376</v>
       </c>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька гімназія №10</t>
+          <t>Прилуцька гімназія № 9</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G65" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H65" s="6" t="inlineStr">
         <is>
           <t>7410700000</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J65" s="4" t="inlineStr">
         <is>
           <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K65" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 375</t>
+          <t>провулок Фізкультурника, 24</t>
         </is>
       </c>
       <c r="L65" s="6" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M65" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N65" s="7"/>
       <c r="O65" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Прилуцької міської ради</t>
         </is>
       </c>
       <c r="P65" s="4" t="inlineStr">
         <is>
-          <t>(04637)53414</t>
+          <t>(04637)53211</t>
         </is>
       </c>
       <c r="Q65" s="4"/>
       <c r="R65" s="4" t="inlineStr">
         <is>
-          <t>znz10@uopmr.gov.ua</t>
+          <t>znz9@uopmr.gov.ua</t>
         </is>
       </c>
       <c r="S65" s="4" t="inlineStr">
         <is>
-          <t>https://liceym10.e-schools.info/m/</t>
+          <t>http://priluki-school9.ucoz.ua</t>
         </is>
       </c>
       <c r="T65" s="4" t="inlineStr">
         <is>
-          <t>Директор Шевченко Галина Анатоліївна</t>
+          <t>Директор Коробка Олег Ігорович</t>
         </is>
       </c>
       <c r="U65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y65" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька гімназія №12 Прилуцької міської ради Чернігівської області</t>
+          <t>Прилуцька гімназія №10 Прилуцької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B66" s="5" t="n">
-        <v>144412</v>
+        <v>144411</v>
       </c>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька гімназія №12</t>
+          <t>Прилуцька гімназія №10</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G66" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H66" s="6" t="inlineStr">
         <is>
           <t>7410700000</t>
         </is>
       </c>
       <c r="I66" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J66" s="4" t="inlineStr">
         <is>
           <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K66" s="4" t="inlineStr">
         <is>
-          <t>мікрорайон Військове містечко, 12</t>
+          <t>вулиця Київська, 375</t>
         </is>
       </c>
       <c r="L66" s="6" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M66" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N66" s="7"/>
       <c r="O66" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Прилуцької міської ради</t>
         </is>
       </c>
       <c r="P66" s="4" t="inlineStr">
         <is>
-          <t>(04637)75445</t>
+          <t>(04637)53414</t>
         </is>
       </c>
       <c r="Q66" s="4"/>
       <c r="R66" s="4" t="inlineStr">
         <is>
-          <t>znz12@uopmr.gov.ua</t>
+          <t>znz10@uopmr.gov.ua</t>
         </is>
       </c>
       <c r="S66" s="4" t="inlineStr">
         <is>
-          <t>http://gorodok12.at.ua</t>
+          <t>https://liceym10.e-schools.info/m/</t>
         </is>
       </c>
       <c r="T66" s="4" t="inlineStr">
         <is>
-          <t>Директор Пилипенко Тетяна Віталіївна</t>
+          <t>Директор Шевченко Галина Анатоліївна</t>
         </is>
       </c>
       <c r="U66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y66" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька гімназія №13 імені Святителя Іоасафа Бєлгородського Прилуцької міської ради Чернігівської області</t>
+          <t>Прилуцька гімназія №12 Прилуцької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B67" s="5" t="n">
-        <v>144438</v>
+        <v>144412</v>
       </c>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька гімназія №13</t>
+          <t>Прилуцька гімназія №12</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G67" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H67" s="6" t="inlineStr">
         <is>
           <t>7410700000</t>
         </is>
       </c>
       <c r="I67" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J67" s="4" t="inlineStr">
         <is>
           <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K67" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сорочинська, 36</t>
+          <t>мікрорайон Військове містечко, 12</t>
         </is>
       </c>
       <c r="L67" s="6" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M67" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N67" s="7"/>
       <c r="O67" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Прилуцької міської ради</t>
         </is>
       </c>
       <c r="P67" s="4" t="inlineStr">
         <is>
-          <t>(04637)74000</t>
+          <t>(04637)75445</t>
         </is>
       </c>
       <c r="Q67" s="4"/>
       <c r="R67" s="4" t="inlineStr">
         <is>
-          <t>znz13@uopmr.gov.ua</t>
+          <t>znz12@uopmr.gov.ua</t>
         </is>
       </c>
       <c r="S67" s="4" t="inlineStr">
         <is>
-          <t>http://prschool13.ucoz.ua</t>
+          <t>http://gorodok12.at.ua</t>
         </is>
       </c>
       <c r="T67" s="4" t="inlineStr">
         <is>
-          <t>Директор Воронько Наталія Юріївна</t>
+          <t>Директор Пилипенко Тетяна Віталіївна</t>
         </is>
       </c>
       <c r="U67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y67" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька гімназія №2 Прилуцької міської ради Чернігівської області</t>
+          <t>Прилуцька гімназія №13 імені Святителя Іоасафа Бєлгородського Прилуцької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B68" s="5" t="n">
-        <v>144375</v>
+        <v>144438</v>
       </c>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька гімназія №2</t>
+          <t>Прилуцька гімназія №13</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G68" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H68" s="6" t="inlineStr">
         <is>
           <t>7410700000</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J68" s="4" t="inlineStr">
         <is>
           <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K68" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ветеранська, 2</t>
+          <t>вулиця Сорочинська, 36</t>
         </is>
       </c>
       <c r="L68" s="6" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M68" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N68" s="7"/>
       <c r="O68" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Прилуцької міської ради</t>
         </is>
       </c>
       <c r="P68" s="4" t="inlineStr">
         <is>
-          <t>(04637)34196</t>
+          <t>(04637)74000</t>
         </is>
       </c>
       <c r="Q68" s="4"/>
       <c r="R68" s="4" t="inlineStr">
         <is>
-          <t>znz2@uopmr.gov.ua</t>
+          <t>znz13@uopmr.gov.ua</t>
         </is>
       </c>
       <c r="S68" s="4" t="inlineStr">
         <is>
-          <t>http://bestschool2.at.ua</t>
+          <t>http://prschool13.ucoz.ua</t>
         </is>
       </c>
       <c r="T68" s="4" t="inlineStr">
         <is>
-          <t>Директор Сизенцова Тетяна Леонідівна</t>
+          <t>Директор Воронько Наталія Юріївна</t>
         </is>
       </c>
       <c r="U68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y68" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька гімназія №3 імені Сергія Гордійовича Шовкуна Прилуцької міської ради Чернігівської області</t>
+          <t>Прилуцька гімназія №2 Прилуцької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B69" s="5" t="n">
-        <v>144376</v>
+        <v>144375</v>
       </c>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька гімназія №3</t>
+          <t>Прилуцька гімназія №2</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G69" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H69" s="6" t="inlineStr">
         <is>
           <t>7410700000</t>
         </is>
       </c>
       <c r="I69" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J69" s="4" t="inlineStr">
         <is>
           <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K69" s="4" t="inlineStr">
         <is>
-          <t>вулиця Саксаганського, 14</t>
+          <t>вулиця Ветеранська, 2</t>
         </is>
       </c>
       <c r="L69" s="6" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M69" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N69" s="7"/>
       <c r="O69" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Прилуцької міської ради</t>
         </is>
       </c>
       <c r="P69" s="4" t="inlineStr">
         <is>
-          <t>(04637)32043</t>
+          <t>(04637)34196</t>
         </is>
       </c>
       <c r="Q69" s="4"/>
       <c r="R69" s="4" t="inlineStr">
         <is>
-          <t>znz3@uopmr.gov.ua</t>
+          <t>znz2@uopmr.gov.ua</t>
         </is>
       </c>
       <c r="S69" s="4" t="inlineStr">
         <is>
-          <t>http://priluki-school3.at.ua</t>
+          <t>http://bestschool2.at.ua</t>
         </is>
       </c>
       <c r="T69" s="4" t="inlineStr">
         <is>
-          <t>Директор Кошмар Віктор Сергійович</t>
+          <t>Директор Сизенцова Тетяна Леонідівна</t>
         </is>
       </c>
       <c r="U69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y69" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t>Прилуцька загальноосвітня школа ІІ-ІІІ ступенів №15 м. Прилуки Чернігівської області</t>
+          <t>Прилуцька гімназія №3 імені Сергія Гордійовича Шовкуна Прилуцької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B70" s="5" t="n">
-        <v>146033</v>
+        <v>144376</v>
       </c>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D70" s="4"/>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>Прилуцька гімназія №3</t>
+        </is>
+      </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G70" s="4" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H70" s="6" t="inlineStr">
         <is>
           <t>7410700000</t>
         </is>
       </c>
       <c r="I70" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J70" s="4" t="inlineStr">
         <is>
           <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K70" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 234</t>
+          <t>вулиця Саксаганського, 14</t>
         </is>
       </c>
       <c r="L70" s="6" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M70" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N70" s="7"/>
       <c r="O70" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Прилуцької міської ради</t>
         </is>
       </c>
       <c r="P70" s="4" t="inlineStr">
         <is>
-          <t>(046)375-39-75</t>
+          <t>(04637)32043</t>
         </is>
       </c>
       <c r="Q70" s="4"/>
       <c r="R70" s="4" t="inlineStr">
         <is>
-          <t>prilukischool15@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S70" s="4"/>
+          <t>znz3@uopmr.gov.ua</t>
+        </is>
+      </c>
+      <c r="S70" s="4" t="inlineStr">
+        <is>
+          <t>http://priluki-school3.at.ua</t>
+        </is>
+      </c>
       <c r="T70" s="4" t="inlineStr">
         <is>
-          <t>Директор Черніжевський Сергій Геннадійович</t>
+          <t>Директор Кошмар Віктор Сергійович</t>
         </is>
       </c>
       <c r="U70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y70" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>Прилуцький заклад загальної середньої освіти І-ІІІ ступенів №6 (ліцей №6) Прилуцької міської ради Чернігівської області</t>
+          <t>Прилуцька загальноосвітня школа ІІ-ІІІ ступенів №15 м. Прилуки Чернігівської області</t>
         </is>
       </c>
       <c r="B71" s="5" t="n">
-        <v>144456</v>
+        <v>146033</v>
       </c>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D71" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D71" s="4"/>
       <c r="E71" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G71" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="H71" s="6" t="inlineStr">
         <is>
           <t>7410700000</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J71" s="4" t="inlineStr">
         <is>
           <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K71" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 232</t>
+          <t>вулиця Київська, 234</t>
         </is>
       </c>
       <c r="L71" s="6" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M71" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N71" s="7"/>
       <c r="O71" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Прилуцької міської ради</t>
         </is>
       </c>
       <c r="P71" s="4" t="inlineStr">
         <is>
-          <t>(04637)50130, (04637)53148</t>
+          <t>(046)375-39-75</t>
         </is>
       </c>
       <c r="Q71" s="4"/>
       <c r="R71" s="4" t="inlineStr">
         <is>
-          <t>znz6@uopmr.gov.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>prilukischool15@gmail.com</t>
+        </is>
+      </c>
+      <c r="S71" s="4"/>
       <c r="T71" s="4" t="inlineStr">
         <is>
-          <t>Директор Самозван Дмитро Володимирович</t>
+          <t>Директор Черніжевський Сергій Геннадійович</t>
         </is>
       </c>
       <c r="U71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y71" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t>Прилуцький заклад загальної середньої освіти І-ІІІ ступенів №7 (ліцей № 7) Прилуцької міської ради Чернігівської області</t>
+          <t>Прилуцький заклад загальної середньої освіти І-ІІІ ступенів №6 (ліцей №6) Прилуцької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B72" s="5" t="n">
-        <v>144413</v>
+        <v>144456</v>
       </c>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №7</t>
+          <t>Ліцей №6</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G72" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H72" s="6" t="inlineStr">
         <is>
           <t>7410700000</t>
         </is>
       </c>
       <c r="I72" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J72" s="4" t="inlineStr">
         <is>
           <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K72" s="4" t="inlineStr">
         <is>
-          <t>вулиця Небесної Сотні, 107</t>
+          <t>вулиця Київська, 232</t>
         </is>
       </c>
       <c r="L72" s="6" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M72" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N72" s="7"/>
       <c r="O72" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Прилуцької міської ради</t>
         </is>
       </c>
       <c r="P72" s="4" t="inlineStr">
         <is>
-          <t>(04637)31571, (04637)37165, (04637)30133</t>
+          <t>(04637)50130, (04637)53148</t>
         </is>
       </c>
       <c r="Q72" s="4"/>
       <c r="R72" s="4" t="inlineStr">
         <is>
-          <t>znz7@uopmr.gov.ua</t>
+          <t>znz6@uopmr.gov.ua</t>
         </is>
       </c>
       <c r="S72" s="4" t="inlineStr">
         <is>
-          <t>http://school7.org</t>
+          <t>http://school6-priluki.inf.ua</t>
         </is>
       </c>
       <c r="T72" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондаренко Олена Володимирівна</t>
+          <t>Директор Самозван Дмитро Володимирович</t>
         </is>
       </c>
       <c r="U72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>Прилуцький ліцей № 5 імені Віктора Андрійовича Затолокіна Прилуцької міської ради Чернігівської області</t>
+          <t>Прилуцький заклад загальної середньої освіти І-ІІІ ступенів №7 (ліцей № 7) Прилуцької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B73" s="5" t="n">
-        <v>144410</v>
+        <v>144413</v>
       </c>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>Прилуцький ліцей № 5</t>
+          <t>Ліцей №7</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G73" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H73" s="6" t="inlineStr">
         <is>
           <t>7410700000</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J73" s="4" t="inlineStr">
         <is>
           <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K73" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вокзальна, 22</t>
+          <t>вулиця Небесної Сотні, 107</t>
         </is>
       </c>
       <c r="L73" s="6" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M73" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N73" s="7"/>
       <c r="O73" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Прилуцької міської ради</t>
         </is>
       </c>
       <c r="P73" s="4" t="inlineStr">
         <is>
-          <t>(04637)32988, (04737)35302</t>
+          <t>(04637)31571, (04637)37165, (04637)30133</t>
         </is>
       </c>
       <c r="Q73" s="4"/>
       <c r="R73" s="4" t="inlineStr">
         <is>
-          <t>znz5@uopmr.gov.ua</t>
+          <t>znz7@uopmr.gov.ua</t>
         </is>
       </c>
       <c r="S73" s="4" t="inlineStr">
         <is>
-          <t>http://gym5prk.at.ua</t>
+          <t>http://school7.org</t>
         </is>
       </c>
       <c r="T73" s="4" t="inlineStr">
         <is>
-          <t>Директор Зімбалевська Юлія Петрівна</t>
+          <t>Директор Бондаренко Олена Володимирівна</t>
         </is>
       </c>
       <c r="U73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y73" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>Прилуцький ліцей №1 ім. Георгія Вороного Прилуцької міської ради Чернігівської області</t>
+          <t>Прилуцький ліцей № 5 імені Віктора Андрійовича Затолокіна Прилуцької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B74" s="5" t="n">
-        <v>145370</v>
+        <v>144410</v>
       </c>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>Прилуцький ліцей №1 ім. Г. Вороного</t>
+          <t>Прилуцький ліцей № 5</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G74" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H74" s="6" t="inlineStr">
         <is>
           <t>7410700000</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J74" s="4" t="inlineStr">
         <is>
           <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K74" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 190</t>
+          <t>вулиця Вокзальна, 22</t>
         </is>
       </c>
       <c r="L74" s="6" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M74" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N74" s="7"/>
       <c r="O74" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Прилуцької міської ради</t>
         </is>
       </c>
       <c r="P74" s="4" t="inlineStr">
         <is>
-          <t>(04637)71703</t>
+          <t>(04637)32988, (04737)35302</t>
         </is>
       </c>
       <c r="Q74" s="4"/>
       <c r="R74" s="4" t="inlineStr">
         <is>
-          <t>znz1@uopmr.gov.ua</t>
+          <t>znz5@uopmr.gov.ua</t>
         </is>
       </c>
       <c r="S74" s="4" t="inlineStr">
         <is>
-          <t>http://gimnasia1.at.ua</t>
+          <t>http://gym5prk.at.ua</t>
         </is>
       </c>
       <c r="T74" s="4" t="inlineStr">
         <is>
-          <t>Директор Рогальова Олена Геннадіївна</t>
+          <t>Директор Зімбалевська Юлія Петрівна</t>
         </is>
       </c>
       <c r="U74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y74" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>ЧЕРНІГІВСЬКА ФІЛІЯ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ОНЛАЙН ШКОЛА 977»</t>
+          <t>Прилуцький ліцей №1 ім. Георгія Вороного Прилуцької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B75" s="5" t="n">
-        <v>151640</v>
+        <v>145370</v>
       </c>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>ЧФ ТОВ «ШКОЛА 977»</t>
+          <t>Прилуцький ліцей №1 ім. Г. Вороного</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G75" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H75" s="6" t="inlineStr">
         <is>
           <t>7410700000</t>
         </is>
       </c>
       <c r="I75" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J75" s="4" t="inlineStr">
         <is>
           <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K75" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 210, оф.35</t>
+          <t>вулиця Київська, 190</t>
         </is>
       </c>
       <c r="L75" s="6" t="inlineStr">
         <is>
           <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M75" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N75" s="7"/>
       <c r="O75" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Прилуцької міської ради</t>
         </is>
       </c>
       <c r="P75" s="4" t="inlineStr">
         <is>
-          <t>(099)1500977</t>
+          <t>(04637)71703</t>
         </is>
       </c>
       <c r="Q75" s="4"/>
       <c r="R75" s="4" t="inlineStr">
         <is>
-          <t>977info@gmail.com</t>
+          <t>znz1@uopmr.gov.ua</t>
         </is>
       </c>
       <c r="S75" s="4" t="inlineStr">
         <is>
-          <t>977.com.ua</t>
+          <t>http://gimnasia1.at.ua</t>
         </is>
       </c>
       <c r="T75" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Пономаренко Валерій Борисович</t>
+          <t>Директор Рогальова Олена Геннадіївна</t>
         </is>
       </c>
       <c r="U75" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y75" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t>Авдіївський ліцей Понорницької селищної ради</t>
+          <t>ЧЕРНІГІВСЬКА ФІЛІЯ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ОНЛАЙН ШКОЛА 977»</t>
         </is>
       </c>
       <c r="B76" s="5" t="n">
-        <v>143949</v>
+        <v>151640</v>
       </c>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>Авдіївський ліцей</t>
+          <t>ЧФ ТОВ «ШКОЛА 977»</t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G76" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H76" s="6" t="inlineStr">
         <is>
-          <t>7424980501</t>
+          <t>7410700000</t>
         </is>
       </c>
       <c r="I76" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J76" s="4" t="inlineStr">
         <is>
-          <t>с. Авдіївка, Сосницький район, Чернігівська область</t>
+          <t>Прилуки, Чернігівська область</t>
         </is>
       </c>
       <c r="K76" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сіверська, 32</t>
+          <t>вулиця Київська, 210, оф.35</t>
         </is>
       </c>
       <c r="L76" s="6" t="inlineStr">
         <is>
-          <t>UA74060050020095773</t>
+          <t>UA74080130010045104</t>
         </is>
       </c>
       <c r="M76" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Авдіївка</t>
+          <t>Чернігівська обл., м. Прилуки</t>
         </is>
       </c>
       <c r="N76" s="7"/>
       <c r="O76" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Понорницької селищної ради</t>
+          <t>Управління освіти Прилуцької міської ради</t>
         </is>
       </c>
       <c r="P76" s="4" t="inlineStr">
         <is>
-          <t>(04655)26169</t>
+          <t>(099)1500977</t>
         </is>
       </c>
       <c r="Q76" s="4"/>
       <c r="R76" s="4" t="inlineStr">
         <is>
-          <t>avdeevka-school@ukr.net</t>
+          <t>977info@gmail.com</t>
         </is>
       </c>
       <c r="S76" s="4" t="inlineStr">
         <is>
-          <t>http://www.avdiivka-scool.edukit.cn.ua</t>
+          <t>977.com.ua</t>
         </is>
       </c>
       <c r="T76" s="4" t="inlineStr">
         <is>
-          <t>Директор Волошко Людмила Володимирівна</t>
+          <t>Завідувач філією Пономаренко Валерій Борисович</t>
         </is>
       </c>
       <c r="U76" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V76" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y76" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>Андріївська філія Михайло-Коцюбинського ліцею Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Авдіївський ліцей Понорницької селищної ради</t>
         </is>
       </c>
       <c r="B77" s="5" t="n">
-        <v>146446</v>
+        <v>143949</v>
       </c>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>Андріївська філія Михайло-Коцюбинського ліцею</t>
+          <t>Авдіївський ліцей</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G77" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H77" s="6" t="inlineStr">
         <is>
-          <t>7425580301</t>
+          <t>7424980501</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J77" s="4" t="inlineStr">
         <is>
-          <t>с. Андріївка, Чернігівський район, Чернігівська область</t>
+          <t>с. Авдіївка, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K77" s="4" t="inlineStr">
         <is>
-          <t>вулиця Михайлівська, 135</t>
+          <t>вулиця Сіверська, 32</t>
         </is>
       </c>
       <c r="L77" s="6" t="inlineStr">
         <is>
-          <t>UA74100250020057602</t>
+          <t>UA74060050020095773</t>
         </is>
       </c>
       <c r="M77" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Андріївка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Авдіївка</t>
         </is>
       </c>
       <c r="N77" s="7"/>
       <c r="O77" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Понорницької селищної ради</t>
         </is>
       </c>
       <c r="P77" s="4" t="inlineStr">
         <is>
-          <t>(0422)686140</t>
+          <t>(04655)26169</t>
         </is>
       </c>
       <c r="Q77" s="4"/>
       <c r="R77" s="4" t="inlineStr">
         <is>
-          <t>andreevkaschool@ukr.net</t>
+          <t>avdeevka-school@ukr.net</t>
         </is>
       </c>
       <c r="S77" s="4" t="inlineStr">
         <is>
-          <t>https://mkocubynska-gromada.gov.ua/andriivska-zosh-iiii-stupeniv-08-48-02-22-06-2020/</t>
+          <t>http://www.avdiivka-scool.edukit.cn.ua</t>
         </is>
       </c>
       <c r="T77" s="4" t="inlineStr">
         <is>
-          <t>Керівник Шпак Микола Миколайович</t>
+          <t>Директор Волошко Людмила Володимирівна</t>
         </is>
       </c>
       <c r="U77" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V77" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="4" t="inlineStr">
         <is>
-          <t>Анисівський ліцей імені І.Я.Франка Іванівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Андріївська філія Михайло-Коцюбинського ліцею Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B78" s="5" t="n">
-        <v>148917</v>
+        <v>146446</v>
       </c>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t>Анисівський ліцей ім. І.Я.Франка</t>
+          <t>Андріївська філія Михайло-Коцюбинського ліцею</t>
         </is>
       </c>
       <c r="E78" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G78" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H78" s="6" t="inlineStr">
         <is>
-          <t>7425580501</t>
+          <t>7425580301</t>
         </is>
       </c>
       <c r="I78" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J78" s="4" t="inlineStr">
         <is>
-          <t>с. Анисів, Чернігівський район, Чернігівська область</t>
+          <t>с. Андріївка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K78" s="4" t="inlineStr">
         <is>
-          <t>вулиця Герасименка, 21</t>
+          <t>вулиця Михайлівська, 135</t>
         </is>
       </c>
       <c r="L78" s="6" t="inlineStr">
         <is>
-          <t>UA74100110020034232</t>
+          <t>UA74100250020057602</t>
         </is>
       </c>
       <c r="M78" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Анисів</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Андріївка</t>
         </is>
       </c>
       <c r="N78" s="7"/>
       <c r="O78" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, сім`ї, молоді та спорту Іванівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P78" s="4" t="inlineStr">
         <is>
-          <t>(0462)688140</t>
+          <t>(0422)686140</t>
         </is>
       </c>
       <c r="Q78" s="4"/>
       <c r="R78" s="4" t="inlineStr">
         <is>
-          <t>anusivschool@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S78" s="4"/>
+          <t>andreevkaschool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S78" s="4" t="inlineStr">
+        <is>
+          <t>https://mkocubynska-gromada.gov.ua/andriivska-zosh-iiii-stupeniv-08-48-02-22-06-2020/</t>
+        </is>
+      </c>
       <c r="T78" s="4" t="inlineStr">
         <is>
-          <t>Директор Ігнатенко Наталія Миколаївна</t>
+          <t>Керівник Шпак Микола Миколайович</t>
         </is>
       </c>
       <c r="U78" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V78" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y78" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="4" t="inlineStr">
         <is>
-          <t>Атюшівська загальноосвітня школа І-ІІІ ступенів імені Станіслава Ковтуна Коропської селищної ради Чернігівської області</t>
+          <t>Анисівський ліцей імені І.Я.Франка Іванівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B79" s="5" t="n">
-        <v>139568</v>
+        <v>148917</v>
       </c>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t>Атюшівська ЗОШ І-ІІІ ст. ім. Станіслава Ковтуна</t>
+          <t>Анисівський ліцей ім. І.Я.Франка</t>
         </is>
       </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G79" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H79" s="6" t="inlineStr">
         <is>
-          <t>7422280501</t>
+          <t>7425580501</t>
         </is>
       </c>
       <c r="I79" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J79" s="4" t="inlineStr">
         <is>
-          <t>с. Атюша, Коропський район, Чернігівська область</t>
+          <t>с. Анисів, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K79" s="4" t="inlineStr">
         <is>
-          <t>вулиця Захисників Вітчизни, 38</t>
+          <t>вулиця Герасименка, 21</t>
         </is>
       </c>
       <c r="L79" s="6" t="inlineStr">
         <is>
-          <t>UA74060010020016857</t>
+          <t>UA74100110020034232</t>
         </is>
       </c>
       <c r="M79" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Атюша</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Анисів</t>
         </is>
       </c>
       <c r="N79" s="7"/>
       <c r="O79" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Коропської селищної ради</t>
+          <t>Відділ освіти, культури, туризму, сім`ї, молоді та спорту Іванівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P79" s="4" t="inlineStr">
         <is>
-          <t>(04656)2-35-71</t>
+          <t>(0462)688140</t>
         </is>
       </c>
       <c r="Q79" s="4"/>
       <c r="R79" s="4" t="inlineStr">
         <is>
-          <t>atushkola@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>anusivschool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S79" s="4"/>
       <c r="T79" s="4" t="inlineStr">
         <is>
-          <t>Директор Свердлов Микола Іванович</t>
+          <t>Директор Ігнатенко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V79" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y79" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>Бакаївська філія Ічнянського ліцею №4 Ічнянської міської ради</t>
+          <t>Атюшівська загальноосвітня школа І-ІІІ ступенів імені Станіслава Ковтуна Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B80" s="5" t="n">
-        <v>144285</v>
+        <v>139568</v>
       </c>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>Бакаївська філія Ічнянського ліцею №4 ІМР</t>
+          <t>Атюшівська ЗОШ І-ІІІ ст. ім. Станіслава Ковтуна</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G80" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H80" s="6" t="inlineStr">
         <is>
-          <t>7421780801</t>
+          <t>7422280501</t>
         </is>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J80" s="4" t="inlineStr">
         <is>
-          <t>с. Бакаївка, Ічнянський район, Чернігівська область</t>
+          <t>с. Атюша, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K80" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вокзальна, 4</t>
+          <t>вулиця Захисників Вітчизни, 38</t>
         </is>
       </c>
       <c r="L80" s="6" t="inlineStr">
         <is>
-          <t>UA74080030050036136</t>
+          <t>UA74060010020016857</t>
         </is>
       </c>
       <c r="M80" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Бакаївка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Атюша</t>
         </is>
       </c>
       <c r="N80" s="7"/>
       <c r="O80" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти Коропської селищної ради</t>
         </is>
       </c>
       <c r="P80" s="4" t="inlineStr">
         <is>
-          <t>(04633)26802</t>
+          <t>(04656)2-35-71</t>
         </is>
       </c>
       <c r="Q80" s="4"/>
       <c r="R80" s="4" t="inlineStr">
         <is>
-          <t>bakaivka.nvk@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S80" s="4"/>
+          <t>atushkola@ukr.net</t>
+        </is>
+      </c>
+      <c r="S80" s="4" t="inlineStr">
+        <is>
+          <t>https://atushkola.at.ua</t>
+        </is>
+      </c>
       <c r="T80" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Бурдюг Віктор Олександрович</t>
+          <t>Директор Свердлов Микола Іванович</t>
         </is>
       </c>
       <c r="U80" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V80" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y80" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="4" t="inlineStr">
         <is>
-          <t>Батуринська загальноосвітня школа І-ІІІ ступенів імені Григорія Орлика Батуринської міської ради Ніжинського району Чернігівської області</t>
+          <t>Бакаївська філія Ічнянського ліцею №4 Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B81" s="5" t="n">
-        <v>141744</v>
+        <v>144285</v>
       </c>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>Батуринська ЗОШ І-ІІІ ст.</t>
+          <t>Бакаївська філія Ічнянського ліцею №4 ІМР</t>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G81" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H81" s="6" t="inlineStr">
         <is>
-          <t>7420310300</t>
+          <t>7421780801</t>
         </is>
       </c>
       <c r="I81" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J81" s="4" t="inlineStr">
         <is>
-          <t>Батурин, Бахмацький район, Чернігівська область</t>
+          <t>с. Бакаївка, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K81" s="4" t="inlineStr">
         <is>
-          <t>вулиця ім. В. Ющенка, 47-В</t>
+          <t>вулиця Вокзальна, 4</t>
         </is>
       </c>
       <c r="L81" s="6" t="inlineStr">
         <is>
-          <t>UA74040010010021393</t>
+          <t>UA74080030050036136</t>
         </is>
       </c>
       <c r="M81" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, м. Батурин</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Бакаївка</t>
         </is>
       </c>
       <c r="N81" s="7"/>
       <c r="O81" s="4" t="inlineStr">
         <is>
-          <t>Батуринська міська рада</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P81" s="4" t="inlineStr">
         <is>
-          <t>(04635)48567</t>
+          <t>(04633)26802</t>
         </is>
       </c>
       <c r="Q81" s="4"/>
       <c r="R81" s="4" t="inlineStr">
         <is>
-          <t>baturinskazosh@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>bakaivka.nvk@gmail.com</t>
+        </is>
+      </c>
+      <c r="S81" s="4"/>
       <c r="T81" s="4" t="inlineStr">
         <is>
-          <t>Директор Білецька Лідія Василівна</t>
+          <t>Завідувач філією Бурдюг Віктор Олександрович</t>
         </is>
       </c>
       <c r="U81" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V81" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y81" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y81" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="4" t="inlineStr">
         <is>
-          <t>Бахмацька гімназія № 4 Бахмацької міської ради</t>
+          <t>Батуринська загальноосвітня школа І-ІІІ ступенів імені Григорія Орлика Батуринської міської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B82" s="5" t="n">
-        <v>142100</v>
+        <v>141744</v>
       </c>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>Бахмацька гімназія № 4</t>
+          <t>Батуринська ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G82" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H82" s="6" t="inlineStr">
         <is>
-          <t>7420310100</t>
+          <t>7420310300</t>
         </is>
       </c>
       <c r="I82" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J82" s="4" t="inlineStr">
         <is>
-          <t>Бахмач, Бахмацький район, Чернігівська область</t>
+          <t>Батурин, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K82" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Хмельницького, 11</t>
+          <t>вулиця ім. В. Ющенка, 47-В</t>
         </is>
       </c>
       <c r="L82" s="6" t="inlineStr">
         <is>
-          <t>UA74040030010089994</t>
+          <t>UA74040010010021393</t>
         </is>
       </c>
       <c r="M82" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, м. Бахмач</t>
+          <t>Чернігівська обл., Ніжинський р-н, м. Батурин</t>
         </is>
       </c>
       <c r="N82" s="7"/>
       <c r="O82" s="4" t="inlineStr">
         <is>
-          <t>Бахмацька міська рада</t>
+          <t>Батуринська міська рада</t>
         </is>
       </c>
       <c r="P82" s="4" t="inlineStr">
         <is>
-          <t>(04635)21305</t>
+          <t>(04635)48567</t>
         </is>
       </c>
       <c r="Q82" s="4"/>
-      <c r="R82" s="4"/>
-      <c r="S82" s="4"/>
+      <c r="R82" s="4" t="inlineStr">
+        <is>
+          <t>baturinskazosh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S82" s="4" t="inlineStr">
+        <is>
+          <t>https://baturinska-zosh-i-iii-stupeniv6.webnode.com.ua/</t>
+        </is>
+      </c>
       <c r="T82" s="4" t="inlineStr">
         <is>
-          <t>Директор Трикоз Оксана Миколаївна</t>
+          <t>Директор Білецька Лідія Василівна</t>
         </is>
       </c>
       <c r="U82" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y82" s="5"/>
+      <c r="Y82" s="5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>Бахмацький заклад загальної середньої освіти І-ІІІ ступенів №2 Бахмацької міської ради</t>
+          <t>Бахмацька гімназія № 4 Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B83" s="5" t="n">
-        <v>142137</v>
+        <v>142100</v>
       </c>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>Бахмацький ЗЗСО І-ІІІ ст. №2</t>
+          <t>Бахмацька гімназія № 4</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G83" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H83" s="6" t="inlineStr">
         <is>
-          <t>7420380501</t>
+          <t>7420310100</t>
         </is>
       </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J83" s="4" t="inlineStr">
         <is>
-          <t>с. Бахмач, Бахмацький район, Чернігівська область</t>
+          <t>Бахмач, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K83" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лесі Українки, 1</t>
+          <t>вулиця Богдана Хмельницького, 11</t>
         </is>
       </c>
       <c r="L83" s="6" t="inlineStr">
         <is>
-          <t>UA74040030020071408</t>
+          <t>UA74040030010089994</t>
         </is>
       </c>
       <c r="M83" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Бахмач</t>
+          <t>Чернігівська обл., Ніжинський р-н, м. Бахмач</t>
         </is>
       </c>
       <c r="N83" s="7"/>
       <c r="O83" s="4" t="inlineStr">
         <is>
           <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P83" s="4" t="inlineStr">
         <is>
-          <t>(04635)46690</t>
+          <t>(04635)21305</t>
         </is>
       </c>
       <c r="Q83" s="4"/>
-      <c r="R83" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R83" s="4"/>
       <c r="S83" s="4"/>
       <c r="T83" s="4" t="inlineStr">
         <is>
-          <t>Директор Протащук Сергій Миколайович</t>
+          <t>Директор Трикоз Оксана Миколаївна</t>
         </is>
       </c>
       <c r="U83" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V83" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y83" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="4" t="inlineStr">
         <is>
-          <t>Бахмацький заклад загальної середньої освіти І-ІІІ ступенів №5 Бахмацької міської ради</t>
+          <t>Бахмацький заклад загальної середньої освіти І-ІІІ ступенів №2 Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B84" s="5" t="n">
-        <v>142130</v>
+        <v>142137</v>
       </c>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
-          <t>Бахмацький ЗЗСО І-ІІІ ступенів №5</t>
+          <t>Бахмацький ЗЗСО І-ІІІ ст. №2</t>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G84" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H84" s="6" t="inlineStr">
         <is>
-          <t>7420310100</t>
+          <t>7420380501</t>
         </is>
       </c>
       <c r="I84" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J84" s="4" t="inlineStr">
         <is>
-          <t>Бахмач, Бахмацький район, Чернігівська область</t>
+          <t>с. Бахмач, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K84" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олега Мартинова, 3</t>
+          <t>вулиця Лесі Українки, 1</t>
         </is>
       </c>
       <c r="L84" s="6" t="inlineStr">
         <is>
-          <t>UA74040030010089994</t>
+          <t>UA74040030020071408</t>
         </is>
       </c>
       <c r="M84" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, м. Бахмач</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Бахмач</t>
         </is>
       </c>
       <c r="N84" s="7"/>
       <c r="O84" s="4" t="inlineStr">
         <is>
           <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P84" s="4" t="inlineStr">
         <is>
-          <t>(04635)33106, (04635)34743</t>
+          <t>(04635)46690</t>
         </is>
       </c>
       <c r="Q84" s="4"/>
       <c r="R84" s="4" t="inlineStr">
         <is>
-          <t>sch5_bakh@ukr.net</t>
+          <t>bakhmach_shkola_2@ukr.net</t>
         </is>
       </c>
       <c r="S84" s="4"/>
       <c r="T84" s="4" t="inlineStr">
         <is>
-          <t>Директор Оніщенко Ірина Олександрівна</t>
+          <t>Директор Протащук Сергій Миколайович</t>
         </is>
       </c>
       <c r="U84" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V84" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y84" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="4" t="inlineStr">
         <is>
-          <t>Бахмацький ліцей №1 Бахмацької міської ради</t>
+          <t>Бахмацький заклад загальної середньої освіти І-ІІІ ступенів №5 Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B85" s="5" t="n">
-        <v>142099</v>
+        <v>142130</v>
       </c>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t>Бахмацький ліцей №1</t>
+          <t>Бахмацький ЗЗСО І-ІІІ ступенів №5</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G85" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H85" s="6" t="inlineStr">
         <is>
           <t>7420310100</t>
         </is>
       </c>
       <c r="I85" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J85" s="4" t="inlineStr">
         <is>
           <t>Бахмач, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K85" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ярослава Мудрого, 2</t>
+          <t>вулиця Олега Мартинова, 3</t>
         </is>
       </c>
       <c r="L85" s="6" t="inlineStr">
         <is>
           <t>UA74040030010089994</t>
         </is>
       </c>
       <c r="M85" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, м. Бахмач</t>
         </is>
       </c>
       <c r="N85" s="7"/>
       <c r="O85" s="4" t="inlineStr">
         <is>
           <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P85" s="4" t="inlineStr">
         <is>
-          <t>(04635)2-11-85</t>
+          <t>(04635)33106, (04635)34743</t>
         </is>
       </c>
       <c r="Q85" s="4"/>
       <c r="R85" s="4" t="inlineStr">
         <is>
-          <t>bakhmach_school1@ukr.net</t>
+          <t>sch5_bakh@ukr.net</t>
         </is>
       </c>
       <c r="S85" s="4"/>
       <c r="T85" s="4" t="inlineStr">
         <is>
-          <t>Директор Комар Олександр Васильович</t>
+          <t>Директор Оніщенко Ірина Олександрівна</t>
         </is>
       </c>
       <c r="U85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y85" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>Безуглівський ліцей Талалаївської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Бахмацький ліцей №1 Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B86" s="5" t="n">
-        <v>142404</v>
+        <v>142099</v>
       </c>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>Безуглівський ліцей</t>
+          <t>Бахмацький ліцей №1</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G86" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H86" s="6" t="inlineStr">
         <is>
-          <t>7423380401</t>
+          <t>7420310100</t>
         </is>
       </c>
       <c r="I86" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J86" s="4" t="inlineStr">
         <is>
-          <t>с. Безуглівка, Ніжинський район, Чернігівська область</t>
+          <t>Бахмач, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K86" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вадима Благовісного, 58 А</t>
+          <t>вулиця Ярослава Мудрого, 2</t>
         </is>
       </c>
       <c r="L86" s="6" t="inlineStr">
         <is>
-          <t>UA74040330020066866</t>
+          <t>UA74040030010089994</t>
         </is>
       </c>
       <c r="M86" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Безуглівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, м. Бахмач</t>
         </is>
       </c>
       <c r="N86" s="7"/>
       <c r="O86" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Талалаївської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P86" s="4" t="inlineStr">
         <is>
-          <t>(046)3165732</t>
+          <t>(04635)2-11-85</t>
         </is>
       </c>
       <c r="Q86" s="4"/>
       <c r="R86" s="4" t="inlineStr">
         <is>
-          <t>bezuglivska_zosh@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>bakhmach_school1@ukr.net</t>
+        </is>
+      </c>
+      <c r="S86" s="4"/>
       <c r="T86" s="4" t="inlineStr">
         <is>
-          <t>Директор Резвін Катерина Миколаївна</t>
+          <t>Директор Комар Олександр Васильович</t>
         </is>
       </c>
       <c r="U86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V86" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y86" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t>Березнянський ліцей Березнянської селищної ради</t>
+          <t>Безуглівський ліцей Талалаївської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B87" s="5" t="n">
-        <v>141806</v>
+        <v>142404</v>
       </c>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>Березнянський ліцей</t>
+          <t>Безуглівський ліцей</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G87" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H87" s="6" t="inlineStr">
         <is>
-          <t>7423055300</t>
+          <t>7423380401</t>
         </is>
       </c>
       <c r="I87" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J87" s="4" t="inlineStr">
         <is>
-          <t>смт Березна, Менський район, Чернігівська область</t>
+          <t>с. Безуглівка, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K87" s="4" t="inlineStr">
         <is>
-          <t>вулиця Домницька, 18</t>
+          <t>вулиця Вадима Благовісного, 58 А</t>
         </is>
       </c>
       <c r="L87" s="6" t="inlineStr">
         <is>
-          <t>UA74100010010030388</t>
+          <t>UA74040330020066866</t>
         </is>
       </c>
       <c r="M87" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Березна</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Безуглівка</t>
         </is>
       </c>
       <c r="N87" s="7"/>
       <c r="O87" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді і спорту Березнянської селищної ради</t>
+          <t>Відділ освіти Талалаївської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P87" s="4" t="inlineStr">
         <is>
-          <t>(04644)25251</t>
+          <t>(046)3165732</t>
         </is>
       </c>
       <c r="Q87" s="4"/>
       <c r="R87" s="4" t="inlineStr">
         <is>
-          <t>bereznaschool@ukr.net</t>
+          <t>bezuglivska_zosh@ukr.net</t>
         </is>
       </c>
       <c r="S87" s="4" t="inlineStr">
         <is>
-          <t>http://bereznaschooll.ucoz.ua/</t>
+          <t>http://bezuglivka-school.edukit.cn.ua</t>
         </is>
       </c>
       <c r="T87" s="4" t="inlineStr">
         <is>
-          <t>Директор Нестерук Оксана Олексіївна</t>
+          <t>Директор Резвін Катерина Миколаївна</t>
         </is>
       </c>
       <c r="U87" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V87" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y87" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Березнянський навчально-реабілітаційний центр" Чернігівської обласної ради</t>
+          <t>Березнянський ліцей Березнянської селищної ради</t>
         </is>
       </c>
       <c r="B88" s="5" t="n">
-        <v>141608</v>
+        <v>141806</v>
       </c>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Березнянський НРЦ"</t>
+          <t>Березнянський ліцей</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
-          <t>навчально-реабілітаційний центр</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G88" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H88" s="6" t="inlineStr">
         <is>
           <t>7423055300</t>
         </is>
       </c>
       <c r="I88" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J88" s="4" t="inlineStr">
         <is>
           <t>смт Березна, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K88" s="4" t="inlineStr">
         <is>
-          <t>вулиця Свято-Покровська, 2</t>
+          <t>вулиця Домницька, 18</t>
         </is>
       </c>
       <c r="L88" s="6" t="inlineStr">
         <is>
           <t>UA74100010010030388</t>
         </is>
       </c>
       <c r="M88" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Чернігівський р-н, с-ще Березна</t>
         </is>
       </c>
       <c r="N88" s="7"/>
       <c r="O88" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти, культури, молоді і спорту Березнянської селищної ради</t>
         </is>
       </c>
       <c r="P88" s="4" t="inlineStr">
         <is>
-          <t>(04644)25151</t>
+          <t>(04644)25251</t>
         </is>
       </c>
       <c r="Q88" s="4"/>
       <c r="R88" s="4" t="inlineStr">
         <is>
-          <t>bereznacentr@i.ua</t>
-[...2 lines deleted...]
-      <c r="S88" s="4"/>
+          <t>bereznaschool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S88" s="4" t="inlineStr">
+        <is>
+          <t>http://bereznaschooll.ucoz.ua/</t>
+        </is>
+      </c>
       <c r="T88" s="4" t="inlineStr">
         <is>
-          <t>Директор Бурковська Євгенія Іванівна</t>
+          <t>Директор Нестерук Оксана Олексіївна</t>
         </is>
       </c>
       <c r="U88" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X88" s="6" t="inlineStr">
         <is>
-          <t>так</t>
-[...4 lines deleted...]
-      </c>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y88" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>Берестовецька гімназія Комарівської сільської ради</t>
+          <t>Комунальний заклад "Березнянський навчально-реабілітаційний центр" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B89" s="5" t="n">
-        <v>134473</v>
+        <v>141608</v>
       </c>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>Берестовецька гімназія</t>
+          <t>КЗ "Березнянський НРЦ"</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G89" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H89" s="6" t="inlineStr">
         <is>
-          <t>7420880401</t>
+          <t>7423055300</t>
         </is>
       </c>
       <c r="I89" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J89" s="4" t="inlineStr">
         <is>
-          <t>с. Берестовець, Борзнянський район, Чернігівська область</t>
+          <t>смт Березна, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K89" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 31</t>
+          <t>вулиця Свято-Покровська, 2</t>
         </is>
       </c>
       <c r="L89" s="6" t="inlineStr">
         <is>
-          <t>UA74040150030096507</t>
+          <t>UA74100010010030388</t>
         </is>
       </c>
       <c r="M89" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Берестовець</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Березна</t>
         </is>
       </c>
       <c r="N89" s="7"/>
       <c r="O89" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P89" s="4" t="inlineStr">
         <is>
-          <t>(04653)25554</t>
+          <t>(04644)25151</t>
         </is>
       </c>
       <c r="Q89" s="4"/>
       <c r="R89" s="4" t="inlineStr">
         <is>
-          <t>berestovetsnvk21@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>bereznacentr@i.ua</t>
+        </is>
+      </c>
+      <c r="S89" s="4"/>
       <c r="T89" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Роік Анжела Олегівна</t>
+          <t>Директор Бурковська Євгенія Іванівна</t>
         </is>
       </c>
       <c r="U89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V89" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X89" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
-[...2 lines deleted...]
-      <c r="Y89" s="5"/>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="Y89" s="5" t="n">
+        <v>136</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="4" t="inlineStr">
         <is>
-          <t>Биринська філія Новгород-Сіверської загальноосвітньої школи І-ІІІ ступенів № 2 Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Берестовецька гімназія Комарівської сільської ради</t>
         </is>
       </c>
       <c r="B90" s="5" t="n">
-        <v>142423</v>
+        <v>134473</v>
       </c>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>Биринська філія Новгород-Сіверської ЗОШ №2</t>
+          <t>Берестовецька гімназія</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G90" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H90" s="6" t="inlineStr">
         <is>
-          <t>7423680801</t>
+          <t>7420880401</t>
         </is>
       </c>
       <c r="I90" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J90" s="4" t="inlineStr">
         <is>
-          <t>с. Бирине, Новгород-Сіверський район, Чернігівська область</t>
+          <t>с. Берестовець, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K90" s="4" t="inlineStr">
         <is>
-          <t>вулиця Слобідська, 2</t>
+          <t>вулиця Центральна, 31</t>
         </is>
       </c>
       <c r="L90" s="6" t="inlineStr">
         <is>
-          <t>UA74060030050065762</t>
+          <t>UA74040150030096507</t>
         </is>
       </c>
       <c r="M90" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Бирине</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Берестовець</t>
         </is>
       </c>
       <c r="N90" s="7"/>
       <c r="O90" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
         </is>
       </c>
       <c r="P90" s="4" t="inlineStr">
         <is>
-          <t>(066)7376299</t>
+          <t>(04653)25554</t>
         </is>
       </c>
       <c r="Q90" s="4"/>
       <c r="R90" s="4" t="inlineStr">
         <is>
-          <t>birinburg@ukr.net</t>
+          <t>berestovetsnvk21@ukr.net</t>
         </is>
       </c>
       <c r="S90" s="4" t="inlineStr">
         <is>
-          <t>http://birinschool.ucoz.net</t>
+          <t>http://www.berestovets-zosh.edukit.cn.ua</t>
         </is>
       </c>
       <c r="T90" s="4" t="inlineStr">
         <is>
-          <t>Завідувач Плахута Людмила Петрівна</t>
+          <t>В.о. директора Роік Анжела Олегівна</t>
         </is>
       </c>
       <c r="U90" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V90" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y90" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t>Білейківський ліцей Козелецької селищної ради</t>
+          <t>Биринська філія Новгород-Сіверської загальноосвітньої школи І-ІІІ ступенів № 2 Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B91" s="5" t="n">
-        <v>146555</v>
+        <v>142423</v>
       </c>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>Білейківський ліцей</t>
+          <t>Биринська філія Новгород-Сіверської ЗОШ №2</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G91" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H91" s="6" t="inlineStr">
         <is>
-          <t>7422080601</t>
+          <t>7423680801</t>
         </is>
       </c>
       <c r="I91" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J91" s="4" t="inlineStr">
         <is>
-          <t>с. Білейки, Козелецький район, Чернігівська область</t>
+          <t>с. Бирине, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K91" s="4" t="inlineStr">
         <is>
-          <t>вулиця Б.Хмельницького, 11</t>
+          <t>вулиця Слобідська, 2</t>
         </is>
       </c>
       <c r="L91" s="6" t="inlineStr">
         <is>
-          <t>UA74100190030012342</t>
+          <t>UA74060030050065762</t>
         </is>
       </c>
       <c r="M91" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Білейки</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Бирине</t>
         </is>
       </c>
       <c r="N91" s="7"/>
       <c r="O91" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, сім`ї, молоді та спорту Козелецької селищної ради</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P91" s="4" t="inlineStr">
         <is>
-          <t>(04646)36530</t>
+          <t>(066)7376299</t>
         </is>
       </c>
       <c r="Q91" s="4"/>
       <c r="R91" s="4" t="inlineStr">
         <is>
-          <t>belscul@meta.ua</t>
-[...2 lines deleted...]
-      <c r="S91" s="4"/>
+          <t>birinburg@ukr.net</t>
+        </is>
+      </c>
+      <c r="S91" s="4" t="inlineStr">
+        <is>
+          <t>http://birinschool.ucoz.net</t>
+        </is>
+      </c>
       <c r="T91" s="4" t="inlineStr">
         <is>
-          <t>Директор Рогова Віра Володимирівна</t>
+          <t>Завідувач Плахута Людмила Петрівна</t>
         </is>
       </c>
       <c r="U91" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V91" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y91" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y91" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>Білорічицька загальноосвітня школа I-III ступенів Сухополов'янської сільської ради</t>
+          <t>Білейківський ліцей Козелецької селищної ради</t>
         </is>
       </c>
       <c r="B92" s="5" t="n">
-        <v>144008</v>
+        <v>146555</v>
       </c>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>Білорічицька ЗОШ І-ІІІ ст.</t>
+          <t>Білейківський ліцей</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G92" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H92" s="6" t="inlineStr">
         <is>
-          <t>7424180301</t>
+          <t>7422080601</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J92" s="4" t="inlineStr">
         <is>
-          <t>с. Білорічиця, Прилуцький район, Чернігівська область</t>
+          <t>с. Білейки, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K92" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 26</t>
+          <t>вулиця Б.Хмельницького, 11</t>
         </is>
       </c>
       <c r="L92" s="6" t="inlineStr">
         <is>
-          <t>UA74080170040068749</t>
+          <t>UA74100190030012342</t>
         </is>
       </c>
       <c r="M92" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Білорічиця</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Білейки</t>
         </is>
       </c>
       <c r="N92" s="7"/>
       <c r="O92" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Управління освіти, культури, сім`ї, молоді та спорту Козелецької селищної ради</t>
         </is>
       </c>
       <c r="P92" s="4" t="inlineStr">
         <is>
-          <t>(04637)68-5-67</t>
+          <t>(04646)36530</t>
         </is>
       </c>
       <c r="Q92" s="4"/>
       <c r="R92" s="4" t="inlineStr">
         <is>
-          <t>malik42@ukr.net</t>
+          <t>belscul@meta.ua</t>
         </is>
       </c>
       <c r="S92" s="4"/>
       <c r="T92" s="4" t="inlineStr">
         <is>
-          <t>Директор Малик Олена Володимирівна</t>
+          <t>Директор Рогова Віра Володимирівна</t>
         </is>
       </c>
       <c r="U92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V92" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y92" s="5" t="n">
-        <v>200</v>
+        <v>165</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="4" t="inlineStr">
         <is>
-          <t>Більмачівська філія Ічнянського ліцею №4 Ічнянської міської ради</t>
+          <t>Білорічицька загальноосвітня школа I-III ступенів Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B93" s="5" t="n">
-        <v>144301</v>
+        <v>144008</v>
       </c>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>Більмачівська філія Ічнянського ліцею №4 ІМР</t>
+          <t>Білорічицька ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G93" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H93" s="6" t="inlineStr">
         <is>
-          <t>7421781001</t>
+          <t>7424180301</t>
         </is>
       </c>
       <c r="I93" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J93" s="4" t="inlineStr">
         <is>
-          <t>с. Більмачівка, Ічнянський район, Чернігівська область</t>
+          <t>с. Білорічиця, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K93" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 1</t>
+          <t>вулиця Шевченка, 26</t>
         </is>
       </c>
       <c r="L93" s="6" t="inlineStr">
         <is>
-          <t>UA74080030090039090</t>
+          <t>UA74080170040068749</t>
         </is>
       </c>
       <c r="M93" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Більмачівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Білорічиця</t>
         </is>
       </c>
       <c r="N93" s="7"/>
       <c r="O93" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P93" s="4" t="inlineStr">
         <is>
-          <t>(04633)26725</t>
+          <t>(04637)68-5-67</t>
         </is>
       </c>
       <c r="Q93" s="4"/>
       <c r="R93" s="4" t="inlineStr">
         <is>
-          <t>Bilmach-school@ukr.net</t>
+          <t>malik42@ukr.net</t>
         </is>
       </c>
       <c r="S93" s="4"/>
       <c r="T93" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Будюк Любов Григорівна</t>
+          <t>Директор Малик Олена Володимирівна</t>
         </is>
       </c>
       <c r="U93" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V93" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y93" s="5"/>
+      <c r="Y93" s="5" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="4" t="inlineStr">
         <is>
-          <t>Бірківська філія I-II ступенів Опорного закладу Менська гімназія Менської міської ради</t>
+          <t>Більмачівська філія Ічнянського ліцею №4 Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B94" s="5" t="n">
-        <v>141668</v>
+        <v>144301</v>
       </c>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>Бірківська філія І-ІІ ступенів</t>
+          <t>Більмачівська філія Ічнянського ліцею №4 ІМР</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G94" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H94" s="6" t="inlineStr">
         <is>
-          <t>7423081501</t>
+          <t>7421781001</t>
         </is>
       </c>
       <c r="I94" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J94" s="4" t="inlineStr">
         <is>
-          <t>с. Бірківка, Менський район, Чернігівська область</t>
+          <t>с. Більмачівка, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K94" s="4" t="inlineStr">
         <is>
-          <t>провулок Шкільний, 4</t>
+          <t>вулиця Садова, 1</t>
         </is>
       </c>
       <c r="L94" s="6" t="inlineStr">
         <is>
-          <t>UA74020030030025238</t>
+          <t>UA74080030090039090</t>
         </is>
       </c>
       <c r="M94" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Бірківка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Більмачівка</t>
         </is>
       </c>
       <c r="N94" s="7"/>
       <c r="O94" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Менської міської ради</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P94" s="4" t="inlineStr">
         <is>
-          <t>(04644)43382</t>
+          <t>(04633)26725</t>
         </is>
       </c>
       <c r="Q94" s="4"/>
       <c r="R94" s="4" t="inlineStr">
         <is>
-          <t>birkiwka.school@gmail.com</t>
+          <t>Bilmach-school@ukr.net</t>
         </is>
       </c>
       <c r="S94" s="4"/>
       <c r="T94" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Фесюн Тамара Степанівна</t>
+          <t>Завідувач філією Будюк Любов Григорівна</t>
         </is>
       </c>
       <c r="U94" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V94" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y94" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>Блистівський заклад загальної середньої освіти I-IІI ступенів Менської міської ради</t>
+          <t>Бірківська філія Менського опорного закладу загальної середньої освіти І-ІІІ ступенів ім.Т.Г.Шевченка Менської міської ради</t>
         </is>
       </c>
       <c r="B95" s="5" t="n">
-        <v>140599</v>
+        <v>141668</v>
       </c>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>Блистівський ЗЗСО І-ІІІ ступенів</t>
+          <t>Бірківська філія</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G95" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H95" s="6" t="inlineStr">
         <is>
-          <t>7423081001</t>
+          <t>7423081501</t>
         </is>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J95" s="4" t="inlineStr">
         <is>
-          <t>с. Блистова, Менський район, Чернігівська область</t>
+          <t>с. Бірківка, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K95" s="4" t="inlineStr">
         <is>
-          <t>вулиця Набережна, 17</t>
+          <t>провулок Шкільний, 4</t>
         </is>
       </c>
       <c r="L95" s="6" t="inlineStr">
         <is>
-          <t>UA74020030040021396</t>
+          <t>UA74020030030025238</t>
         </is>
       </c>
       <c r="M95" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Блистова</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Бірківка</t>
         </is>
       </c>
       <c r="N95" s="7"/>
       <c r="O95" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P95" s="4" t="inlineStr">
         <is>
-          <t>(04644)44749</t>
+          <t>(04644)43382</t>
         </is>
       </c>
       <c r="Q95" s="4"/>
       <c r="R95" s="4" t="inlineStr">
         <is>
-          <t>blistivska@gmail.com</t>
+          <t>birkiwka.school@gmail.com</t>
         </is>
       </c>
       <c r="S95" s="4"/>
       <c r="T95" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Маштова Ольга Митрофанівна</t>
+          <t>Завідувач філією Фесюн Тамара Степанівна</t>
         </is>
       </c>
       <c r="U95" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V95" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y95" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="4" t="inlineStr">
         <is>
-          <t>Блистівський навчально-виховний комплекс Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Блистівська філія Стольненської гімназії Менської міської ради</t>
         </is>
       </c>
       <c r="B96" s="5" t="n">
-        <v>143681</v>
+        <v>140599</v>
       </c>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>Блистівський НВК: ЗОШ-ДНЗ</t>
+          <t>Блистівська філія</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G96" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H96" s="6" t="inlineStr">
         <is>
-          <t>7423681201</t>
+          <t>7423081001</t>
         </is>
       </c>
       <c r="I96" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J96" s="4" t="inlineStr">
         <is>
-          <t>с. Блистова, Новгород-Сіверський район, Чернігівська область</t>
+          <t>с. Блистова, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K96" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 54</t>
+          <t>вулиця Набережна, 17</t>
         </is>
       </c>
       <c r="L96" s="6" t="inlineStr">
         <is>
-          <t>UA74060030060086878</t>
+          <t>UA74020030040021396</t>
         </is>
       </c>
       <c r="M96" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Блистова</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Блистова</t>
         </is>
       </c>
       <c r="N96" s="7"/>
       <c r="O96" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P96" s="4" t="inlineStr">
         <is>
-          <t>(04658)36519</t>
+          <t>(04644)44749</t>
         </is>
       </c>
       <c r="Q96" s="4"/>
       <c r="R96" s="4" t="inlineStr">
         <is>
-          <t>blystova_nvk@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>blistivska@gmail.com</t>
+        </is>
+      </c>
+      <c r="S96" s="4"/>
       <c r="T96" s="4" t="inlineStr">
         <is>
-          <t> Довбня Людмила Олександрівна</t>
+          <t>Завідувач філією Маштова Ольга Митрофанівна</t>
         </is>
       </c>
       <c r="U96" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V96" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y96" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y96" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="4" t="inlineStr">
         <is>
-          <t>Бобровицька гімназія Бобровицької міської ради Чернігівської області</t>
+          <t>Блистівський навчально-виховний комплекс Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B97" s="5" t="n">
-        <v>142026</v>
+        <v>143681</v>
       </c>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>Бобровицька гімназія</t>
+          <t>Блистівський НВК: ЗОШ-ДНЗ</t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G97" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H97" s="6" t="inlineStr">
         <is>
-          <t>7420610100</t>
+          <t>7423681201</t>
         </is>
       </c>
       <c r="I97" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J97" s="4" t="inlineStr">
         <is>
-          <t>Бобровиця, Бобровицький район, Чернігівська область</t>
+          <t>с. Блистова, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K97" s="4" t="inlineStr">
         <is>
-          <t>вулиця Катериничів, 155</t>
+          <t>вулиця Шевченка, 54</t>
         </is>
       </c>
       <c r="L97" s="6" t="inlineStr">
         <is>
-          <t>UA74040050010084586</t>
+          <t>UA74060030060086878</t>
         </is>
       </c>
       <c r="M97" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, м. Бобровиця</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Блистова</t>
         </is>
       </c>
       <c r="N97" s="7"/>
       <c r="O97" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P97" s="4" t="inlineStr">
         <is>
-          <t>(097)6085980</t>
+          <t>(04658)36519</t>
         </is>
       </c>
       <c r="Q97" s="4"/>
       <c r="R97" s="4" t="inlineStr">
         <is>
-          <t>bob.zaklad21@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S97" s="4"/>
+          <t>blystova_nvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S97" s="4" t="inlineStr">
+        <is>
+          <t>http://blystova-nvk.jimdo.com/</t>
+        </is>
+      </c>
       <c r="T97" s="4" t="inlineStr">
         <is>
-          <t>Директор Юрченко Ірина Миколаївна</t>
+          <t> Довбня Людмила Олександрівна</t>
         </is>
       </c>
       <c r="U97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V97" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y97" s="5"/>
+      <c r="Y97" s="5" t="n">
+        <v>198</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>Бобровицький заклад загальної середньої освіти І-ІІІ ступенів № 1 Бобровицької міської ради Чернігівської області</t>
+          <t>Бобровицька гімназія Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B98" s="5" t="n">
-        <v>142006</v>
+        <v>142026</v>
       </c>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>Бобровицький ЗЗСО І-ІІІ ступенів № 1</t>
+          <t>Бобровицька гімназія</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G98" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H98" s="6" t="inlineStr">
         <is>
           <t>7420610100</t>
         </is>
       </c>
       <c r="I98" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J98" s="4" t="inlineStr">
         <is>
           <t>Бобровиця, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K98" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 60</t>
+          <t>вулиця Катериничів, 155</t>
         </is>
       </c>
       <c r="L98" s="6" t="inlineStr">
         <is>
           <t>UA74040050010084586</t>
         </is>
       </c>
       <c r="M98" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, м. Бобровиця</t>
         </is>
       </c>
       <c r="N98" s="7"/>
       <c r="O98" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P98" s="4" t="inlineStr">
         <is>
-          <t>(04632)23166</t>
+          <t>(097)6085980</t>
         </is>
       </c>
       <c r="Q98" s="4"/>
       <c r="R98" s="4" t="inlineStr">
         <is>
-          <t>bobrshkola1@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>bob.zaklad21@gmail.com</t>
+        </is>
+      </c>
+      <c r="S98" s="4"/>
       <c r="T98" s="4" t="inlineStr">
         <is>
-          <t>Директор Гавриленко Сергій Петрович</t>
+          <t>Директор Юрченко Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U98" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y98" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="4" t="inlineStr">
         <is>
-          <t>Бобровицький ліцей Бобровицької міської ради Чернігівської області</t>
+          <t>Бобровицький заклад загальної середньої освіти І-ІІІ ступенів № 1 Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B99" s="5" t="n">
-        <v>142727</v>
+        <v>142006</v>
       </c>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t>Бобровицький ліцей</t>
+          <t>Бобровицький ЗЗСО І-ІІІ ступенів № 1</t>
         </is>
       </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G99" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H99" s="6" t="inlineStr">
         <is>
           <t>7420610100</t>
         </is>
       </c>
       <c r="I99" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J99" s="4" t="inlineStr">
         <is>
           <t>Бобровиця, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K99" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 54</t>
+          <t>вулиця Незалежності, 60</t>
         </is>
       </c>
       <c r="L99" s="6" t="inlineStr">
         <is>
           <t>UA74040050010084586</t>
         </is>
       </c>
       <c r="M99" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, м. Бобровиця</t>
         </is>
       </c>
       <c r="N99" s="7"/>
       <c r="O99" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P99" s="4" t="inlineStr">
         <is>
-          <t>(04632)2-50-58</t>
+          <t>(04632)23166</t>
         </is>
       </c>
       <c r="Q99" s="4"/>
       <c r="R99" s="4" t="inlineStr">
         <is>
-          <t>bobgym@meta.ua</t>
+          <t>bobrshkola1@gmail.com</t>
         </is>
       </c>
       <c r="S99" s="4" t="inlineStr">
         <is>
-          <t>http://www.bobrgym.at.ua</t>
+          <t>https://bzzso1.org.ua</t>
         </is>
       </c>
       <c r="T99" s="4" t="inlineStr">
         <is>
-          <t>Директор Скакун Наталія Миколаївна</t>
+          <t>Директор Гавриленко Сергій Петрович</t>
         </is>
       </c>
       <c r="U99" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y99" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="4" t="inlineStr">
         <is>
-          <t>Богданівський ліцей імені Григорія Ващенка Линовицької селищної ради</t>
+          <t>Бобровицький ліцей Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B100" s="5" t="n">
-        <v>144052</v>
+        <v>142727</v>
       </c>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
-          <t>Богданівський ліцей ім. Григорія Ващенка</t>
+          <t>Бобровицький ліцей</t>
         </is>
       </c>
       <c r="E100" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G100" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H100" s="6" t="inlineStr">
         <is>
-          <t>7424180901</t>
+          <t>7420610100</t>
         </is>
       </c>
       <c r="I100" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J100" s="4" t="inlineStr">
         <is>
-          <t>с. Богданівка, Прилуцький район, Чернігівська область</t>
+          <t>Бобровиця, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K100" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 2-А</t>
+          <t>вулиця Незалежності, 54</t>
         </is>
       </c>
       <c r="L100" s="6" t="inlineStr">
         <is>
-          <t>UA74080070020015543</t>
+          <t>UA74040050010084586</t>
         </is>
       </c>
       <c r="M100" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Богданівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, м. Бобровиця</t>
         </is>
       </c>
       <c r="N100" s="7"/>
       <c r="O100" s="4" t="inlineStr">
         <is>
-          <t>ВІДДІЛ ОСВІТИ, МОЛОДІ ТА СПОРТУ ЛИНОВИЦЬКОЇ СЕЛИЩНОЇ РАДИ</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P100" s="4" t="inlineStr">
         <is>
-          <t>(04637)62316</t>
+          <t>(04632)2-50-58</t>
         </is>
       </c>
       <c r="Q100" s="4"/>
       <c r="R100" s="4" t="inlineStr">
         <is>
-          <t>bogdanovkasc@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S100" s="4"/>
+          <t>bobgym@meta.ua</t>
+        </is>
+      </c>
+      <c r="S100" s="4" t="inlineStr">
+        <is>
+          <t>http://www.bobrgym.at.ua</t>
+        </is>
+      </c>
       <c r="T100" s="4" t="inlineStr">
         <is>
-          <t>Директор Труш Ірина Миколаївна</t>
+          <t>Директор Скакун Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V100" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y100" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y100" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="4" t="inlineStr">
         <is>
-          <t>Борзнянська загальноосвітня школа I-III ступенів імені Христини Алчевської Борзнянської міської ради Чернігівської області</t>
+          <t>Богданівський ліцей імені Григорія Ващенка Линовицької селищної ради</t>
         </is>
       </c>
       <c r="B101" s="5" t="n">
-        <v>136441</v>
+        <v>144052</v>
       </c>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>Борзнянська ЗОШ І-ІІІ ст. ім. Христини Алчевської</t>
+          <t>Богданівський ліцей ім. Григорія Ващенка</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G101" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H101" s="6" t="inlineStr">
         <is>
-          <t>7420810100</t>
+          <t>7424180901</t>
         </is>
       </c>
       <c r="I101" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J101" s="4" t="inlineStr">
         <is>
-          <t>Борзна, Борзнянський район, Чернігівська область</t>
+          <t>с. Богданівка, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K101" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Хмельницького, 3</t>
+          <t>вулиця Садова, 2-А</t>
         </is>
       </c>
       <c r="L101" s="6" t="inlineStr">
         <is>
-          <t>UA74040070010013105</t>
+          <t>UA74080070020015543</t>
         </is>
       </c>
       <c r="M101" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, м. Борзна</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Богданівка</t>
         </is>
       </c>
       <c r="N101" s="7"/>
       <c r="O101" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
+          <t>ВІДДІЛ ОСВІТИ, МОЛОДІ ТА СПОРТУ ЛИНОВИЦЬКОЇ СЕЛИЩНОЇ РАДИ</t>
         </is>
       </c>
       <c r="P101" s="4" t="inlineStr">
         <is>
-          <t>(096)0761168</t>
+          <t>(04637)62316</t>
         </is>
       </c>
       <c r="Q101" s="4"/>
       <c r="R101" s="4" t="inlineStr">
         <is>
-          <t>schoolborzna@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>bogdanovkasc@gmail.com</t>
+        </is>
+      </c>
+      <c r="S101" s="4"/>
       <c r="T101" s="4" t="inlineStr">
         <is>
-          <t>Директор Москаленко Зінаїда Федорівна</t>
+          <t>Директор Труш Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U101" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V101" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y101" s="5"/>
+      <c r="Y101" s="5" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="4" t="inlineStr">
         <is>
-          <t>Борзнянська загальноосвітня школа І ступеня - філія Борзнянської загальноосвітньої школи І-ІІІ ступенів імені Христини Алчевської Борзнянської міської ради Чернігівської області</t>
+          <t>Борзнянська загальноосвітня школа I-III ступенів імені Христини Алчевської Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B102" s="5" t="n">
-        <v>149897</v>
+        <v>136441</v>
       </c>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>Борзнянська ЗОШ І ст.</t>
+          <t>Борзнянська ЗОШ І-ІІІ ст. ім. Христини Алчевської</t>
         </is>
       </c>
       <c r="E102" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G102" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H102" s="6" t="inlineStr">
         <is>
           <t>7420810100</t>
         </is>
       </c>
       <c r="I102" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J102" s="4" t="inlineStr">
         <is>
           <t>Борзна, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K102" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 48</t>
+          <t>вулиця Богдана Хмельницького, 3</t>
         </is>
       </c>
       <c r="L102" s="6" t="inlineStr">
         <is>
           <t>UA74040070010013105</t>
         </is>
       </c>
       <c r="M102" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, м. Борзна</t>
         </is>
       </c>
       <c r="N102" s="7"/>
       <c r="O102" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P102" s="4" t="inlineStr">
         <is>
-          <t>(04653)21302</t>
+          <t>(096)0761168</t>
         </is>
       </c>
       <c r="Q102" s="4"/>
       <c r="R102" s="4" t="inlineStr">
         <is>
-          <t>pochshkola3@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S102" s="4"/>
+          <t>schoolborzna@gmail.com</t>
+        </is>
+      </c>
+      <c r="S102" s="4" t="inlineStr">
+        <is>
+          <t>http://schoolborzna.at.ua</t>
+        </is>
+      </c>
       <c r="T102" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Миколаєнко Людмила Володимирівна</t>
+          <t>Директор Москаленко Зінаїда Федорівна</t>
         </is>
       </c>
       <c r="U102" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y102" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="4" t="inlineStr">
         <is>
-          <t>Гімназія імені Пантелеймона Куліша м. Борзни Борзнянської міської ради Чернігівської області</t>
+          <t>Борзнянська загальноосвітня школа І ступеня - філія Борзнянської загальноосвітньої школи І-ІІІ ступенів імені Христини Алчевської Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B103" s="5" t="n">
-        <v>136442</v>
+        <v>149897</v>
       </c>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>Гімназія ім. Пантелеймона Куліша м. Борзни</t>
+          <t>Борзнянська ЗОШ І ст.</t>
         </is>
       </c>
       <c r="E103" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G103" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H103" s="6" t="inlineStr">
         <is>
           <t>7420810100</t>
         </is>
       </c>
       <c r="I103" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J103" s="4" t="inlineStr">
         <is>
           <t>Борзна, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K103" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Хмельницького, 1</t>
+          <t>вулиця Київська, 48</t>
         </is>
       </c>
       <c r="L103" s="6" t="inlineStr">
         <is>
           <t>UA74040070010013105</t>
         </is>
       </c>
       <c r="M103" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, м. Борзна</t>
         </is>
       </c>
       <c r="N103" s="7"/>
       <c r="O103" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P103" s="4" t="inlineStr">
         <is>
-          <t>(098)8479011</t>
+          <t>(04653)21302</t>
         </is>
       </c>
       <c r="Q103" s="4"/>
       <c r="R103" s="4" t="inlineStr">
         <is>
-          <t>gimnaziya@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>pochshkola3@gmail.com</t>
+        </is>
+      </c>
+      <c r="S103" s="4"/>
       <c r="T103" s="4" t="inlineStr">
         <is>
-          <t>Директор Рябоштанова Анна Євгеніївна</t>
+          <t>Завідувач філією Миколаєнко Людмила Володимирівна</t>
         </is>
       </c>
       <c r="U103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y103" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Борзнянський ліцей" Чернігівської обласної ради</t>
+          <t>Гімназія імені Пантелеймона Куліша м. Борзни Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B104" s="5" t="n">
-        <v>141616</v>
+        <v>136442</v>
       </c>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Борзнянський ліцей"</t>
+          <t>Гімназія ім. Пантелеймона Куліша м. Борзни</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G104" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H104" s="6" t="inlineStr">
         <is>
           <t>7420810100</t>
         </is>
       </c>
       <c r="I104" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J104" s="4" t="inlineStr">
         <is>
           <t>Борзна, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K104" s="4" t="inlineStr">
         <is>
-          <t>вулиця Красносільського, 3</t>
+          <t>вулиця Богдана Хмельницького, 1</t>
         </is>
       </c>
       <c r="L104" s="6" t="inlineStr">
         <is>
           <t>UA74040070010013105</t>
         </is>
       </c>
       <c r="M104" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, м. Борзна</t>
         </is>
       </c>
       <c r="N104" s="7"/>
       <c r="O104" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P104" s="4" t="inlineStr">
         <is>
-          <t>(04653)21481</t>
+          <t>(098)8479011</t>
         </is>
       </c>
       <c r="Q104" s="4"/>
       <c r="R104" s="4" t="inlineStr">
         <is>
-          <t>interdim3@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S104" s="4"/>
+          <t>gimnaziya@i.ua</t>
+        </is>
+      </c>
+      <c r="S104" s="4" t="inlineStr">
+        <is>
+          <t>http://borzna-gimnazy.at.ua/</t>
+        </is>
+      </c>
       <c r="T104" s="4" t="inlineStr">
         <is>
-          <t>Директор Майстат Надія Григорівна</t>
+          <t>Директор Рябоштанова Анна Євгеніївна</t>
         </is>
       </c>
       <c r="U104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X104" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="4" t="inlineStr">
         <is>
-          <t>Браницька філія І-ІІ ступенів Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Чернігівської області</t>
+          <t>комунальний заклад "Борзнянський ліцей" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B105" s="5" t="n">
-        <v>141572</v>
+        <v>141616</v>
       </c>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
-          <t>Браницька філія І-ІІ ступенів Бобровицького ЗЗСО І-ІІІ ступенів №1</t>
+          <t>КЗ "Борзнянський ліцей"</t>
         </is>
       </c>
       <c r="E105" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G105" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H105" s="6" t="inlineStr">
         <is>
-          <t>7420681201</t>
+          <t>7420810100</t>
         </is>
       </c>
       <c r="I105" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J105" s="4" t="inlineStr">
         <is>
-          <t>с. Браниця, Бобровицький район, Чернігівська область</t>
+          <t>Борзна, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K105" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Хмельницького, 8</t>
+          <t>вулиця Красносільського, 3</t>
         </is>
       </c>
       <c r="L105" s="6" t="inlineStr">
         <is>
-          <t>UA74040050020050117</t>
+          <t>UA74040070010013105</t>
         </is>
       </c>
       <c r="M105" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Браниця</t>
+          <t>Чернігівська обл., Ніжинський р-н, м. Борзна</t>
         </is>
       </c>
       <c r="N105" s="7"/>
       <c r="O105" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P105" s="4" t="inlineStr">
         <is>
-          <t>(04632)35541</t>
+          <t>(04653)21481</t>
         </is>
       </c>
       <c r="Q105" s="4"/>
       <c r="R105" s="4" t="inlineStr">
         <is>
-          <t>branytsya_school@meta.ua</t>
+          <t>interdim3@gmail.com</t>
         </is>
       </c>
       <c r="S105" s="4"/>
       <c r="T105" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Панченко Світлана Миколаївна</t>
+          <t>Директор Майстат Надія Григорівна</t>
         </is>
       </c>
       <c r="U105" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V105" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X105" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="4" t="inlineStr">
         <is>
-          <t>Бригинцівська гімназія Бобровицької міської ради Чернігівської області</t>
+          <t>Браницька філія І-ІІ ступенів Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B106" s="5" t="n">
-        <v>142513</v>
+        <v>141572</v>
       </c>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
-          <t>Бригинцівська гімназія</t>
+          <t>Браницька філія І-ІІ ступенів Бобровицького ЗЗСО І-ІІІ ступенів №1</t>
         </is>
       </c>
       <c r="E106" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G106" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H106" s="6" t="inlineStr">
         <is>
-          <t>7420681601</t>
+          <t>7420681201</t>
         </is>
       </c>
       <c r="I106" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J106" s="4" t="inlineStr">
         <is>
-          <t>с. Бригинці, Бобровицький район, Чернігівська область</t>
+          <t>с. Браниця, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K106" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 22</t>
+          <t>вулиця Богдана Хмельницького, 8</t>
         </is>
       </c>
       <c r="L106" s="6" t="inlineStr">
         <is>
-          <t>UA74040050030063924</t>
+          <t>UA74040050020050117</t>
         </is>
       </c>
       <c r="M106" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Бригинці</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Браниця</t>
         </is>
       </c>
       <c r="N106" s="7"/>
       <c r="O106" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P106" s="4" t="inlineStr">
         <is>
-          <t>(097)7136833</t>
+          <t>(04632)35541</t>
         </is>
       </c>
       <c r="Q106" s="4"/>
       <c r="R106" s="4" t="inlineStr">
         <is>
-          <t>brigintzi.shkola@gmail.com</t>
+          <t>branytsya_school@meta.ua</t>
         </is>
       </c>
       <c r="S106" s="4"/>
       <c r="T106" s="4" t="inlineStr">
         <is>
-          <t>Директор Дьошина Олена Михайлівна</t>
+          <t>Завідувач філією Панченко Світлана Миколаївна</t>
         </is>
       </c>
       <c r="U106" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V106" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y106" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t>Брусилівський ліцей Киселівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Бригинцівська гімназія Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B107" s="5" t="n">
-        <v>146335</v>
+        <v>142513</v>
       </c>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>Брусилівський ліцей</t>
+          <t>Бригинцівська гімназія</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G107" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H107" s="6" t="inlineStr">
         <is>
-          <t>7425583503</t>
+          <t>7420681601</t>
         </is>
       </c>
       <c r="I107" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J107" s="4" t="inlineStr">
         <is>
-          <t>с. Брусилів, Чернігівський район, Чернігівська область</t>
+          <t>с. Бригинці, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K107" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 50</t>
+          <t>вулиця Центральна, 22</t>
         </is>
       </c>
       <c r="L107" s="6" t="inlineStr">
         <is>
-          <t>UA74100150040073064</t>
+          <t>UA74040050030063924</t>
         </is>
       </c>
       <c r="M107" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Брусилів</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Бригинці</t>
         </is>
       </c>
       <c r="N107" s="7"/>
       <c r="O107" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, сім'ї, молоді та спорту Киселівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P107" s="4" t="inlineStr">
         <is>
-          <t>(0462)684560</t>
+          <t>(097)7136833</t>
         </is>
       </c>
       <c r="Q107" s="4"/>
       <c r="R107" s="4" t="inlineStr">
         <is>
-          <t>Brysulivschool@ukr.net</t>
+          <t>brigintzi.shkola@gmail.com</t>
         </is>
       </c>
       <c r="S107" s="4"/>
       <c r="T107" s="4" t="inlineStr">
         <is>
-          <t>Директор Кириленко Лідія Іванівна</t>
+          <t>Директор Дьошина Олена Михайлівна</t>
         </is>
       </c>
       <c r="U107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V107" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y107" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="4" t="inlineStr">
         <is>
-          <t>Бурімська філія Ічнянського ліцею №4 Ічнянської міської ради</t>
+          <t>Брусилівський ліцей Киселівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B108" s="5" t="n">
-        <v>144784</v>
+        <v>146335</v>
       </c>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
-          <t>Бурімська філія Ічнянського ліцею №4 ІМР</t>
+          <t>Брусилівський ліцей</t>
         </is>
       </c>
       <c r="E108" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G108" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H108" s="6" t="inlineStr">
         <is>
-          <t>7421782001</t>
+          <t>7425583503</t>
         </is>
       </c>
       <c r="I108" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J108" s="4" t="inlineStr">
         <is>
-          <t>с. Бурімка, Ічнянський район, Чернігівська область</t>
+          <t>с. Брусилів, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K108" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 25</t>
+          <t>вулиця Шевченка, 50</t>
         </is>
       </c>
       <c r="L108" s="6" t="inlineStr">
         <is>
-          <t>UA74080030110029209</t>
+          <t>UA74100150040073064</t>
         </is>
       </c>
       <c r="M108" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Бурімка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Брусилів</t>
         </is>
       </c>
       <c r="N108" s="7"/>
       <c r="O108" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, туризму, сім'ї, молоді та спорту Киселівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P108" s="4" t="inlineStr">
         <is>
-          <t>(04633)2-61-41</t>
+          <t>(0462)684560</t>
         </is>
       </c>
       <c r="Q108" s="4"/>
       <c r="R108" s="4" t="inlineStr">
         <is>
-          <t>burimkaschool@ukr.net</t>
+          <t>Brysulivschool@ukr.net</t>
         </is>
       </c>
       <c r="S108" s="4"/>
       <c r="T108" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Карпець Олена Володимирівна</t>
+          <t>Директор Кириленко Лідія Іванівна</t>
         </is>
       </c>
       <c r="U108" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V108" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y108" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="4" t="inlineStr">
         <is>
-          <t>Бутівська загальноосвітня школа І ступеня Сосницької районної ради Чернігівської області</t>
+          <t>Бурімська філія Ічнянського ліцею №4 Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B109" s="5" t="n">
-        <v>145436</v>
+        <v>144784</v>
       </c>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D109" s="4"/>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>Бурімська філія Ічнянського ліцею №4 ІМР</t>
+        </is>
+      </c>
       <c r="E109" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G109" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H109" s="6" t="inlineStr">
         <is>
-          <t>7424981001</t>
+          <t>7421782001</t>
         </is>
       </c>
       <c r="I109" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J109" s="4" t="inlineStr">
         <is>
-          <t>с. Бутівка, Сосницький район, Чернігівська область</t>
+          <t>с. Бурімка, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K109" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перше Травня, 15</t>
+          <t>вулиця Перемоги, 25</t>
         </is>
       </c>
       <c r="L109" s="6" t="inlineStr">
         <is>
-          <t>UA74020070030093906</t>
+          <t>UA74080030110029209</t>
         </is>
       </c>
       <c r="M109" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Бутівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Бурімка</t>
         </is>
       </c>
       <c r="N109" s="7"/>
       <c r="O109" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Сосницької районної державної адміністрації</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P109" s="4" t="inlineStr">
         <is>
-          <t>(04655)2-36-04</t>
+          <t>(04633)2-61-41</t>
         </is>
       </c>
       <c r="Q109" s="4"/>
-      <c r="R109" s="4"/>
+      <c r="R109" s="4" t="inlineStr">
+        <is>
+          <t>burimkaschool@ukr.net</t>
+        </is>
+      </c>
       <c r="S109" s="4"/>
       <c r="T109" s="4" t="inlineStr">
         <is>
-          <t>Директор Чабак Валентина Григорівна</t>
+          <t>Завідувач філією Карпець Олена Володимирівна</t>
         </is>
       </c>
       <c r="U109" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V109" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Бутівський ліцей" Городнянської міської ради Чернігівської області</t>
+          <t>Бутівська загальноосвітня школа І ступеня Сосницької районної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B110" s="5" t="n">
-        <v>142413</v>
+        <v>145436</v>
       </c>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D110" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D110" s="4"/>
       <c r="E110" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G110" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H110" s="6" t="inlineStr">
         <is>
-          <t>7421481201</t>
+          <t>7424981001</t>
         </is>
       </c>
       <c r="I110" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J110" s="4" t="inlineStr">
         <is>
-          <t>с. Бутівка, Городнянський район, Чернігівська область</t>
+          <t>с. Бутівка, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K110" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 42</t>
+          <t>вулиця Перше Травня, 15</t>
         </is>
       </c>
       <c r="L110" s="6" t="inlineStr">
         <is>
-          <t>UA74100050090041238</t>
+          <t>UA74020070030093906</t>
         </is>
       </c>
       <c r="M110" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Бутівка</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Бутівка</t>
         </is>
       </c>
       <c r="N110" s="7"/>
       <c r="O110" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Городнянської міської ради</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Сосницької районної державної адміністрації</t>
         </is>
       </c>
       <c r="P110" s="4" t="inlineStr">
         <is>
-          <t>(04645)37146</t>
+          <t>(04655)2-36-04</t>
         </is>
       </c>
       <c r="Q110" s="4"/>
-      <c r="R110" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R110" s="4"/>
+      <c r="S110" s="4"/>
       <c r="T110" s="4" t="inlineStr">
         <is>
-          <t>Директор Єронін Олексій Володимирович</t>
+          <t>Директор Чабак Валентина Григорівна</t>
         </is>
       </c>
       <c r="U110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V110" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y110" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="4" t="inlineStr">
         <is>
-          <t>Валківська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
+          <t>Комунальний заклад "Бутівський ліцей" Городнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B111" s="5" t="n">
-        <v>144058</v>
+        <v>142413</v>
       </c>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>Валківська ЗОШ I-II ст.</t>
+          <t>Бутівський ліцей</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G111" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H111" s="6" t="inlineStr">
         <is>
-          <t>7424181601</t>
+          <t>7421481201</t>
         </is>
       </c>
       <c r="I111" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J111" s="4" t="inlineStr">
         <is>
-          <t>с. Валки, Прилуцький район, Чернігівська область</t>
+          <t>с. Бутівка, Городнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K111" s="4" t="inlineStr">
         <is>
-          <t>провулок Шкільний, 2</t>
+          <t>вулиця Центральна, 42</t>
         </is>
       </c>
       <c r="L111" s="6" t="inlineStr">
         <is>
-          <t>UA74080170070099231</t>
+          <t>UA74100050090041238</t>
         </is>
       </c>
       <c r="M111" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Валки</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Бутівка</t>
         </is>
       </c>
       <c r="N111" s="7"/>
       <c r="O111" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти Городнянської міської ради</t>
         </is>
       </c>
       <c r="P111" s="4" t="inlineStr">
         <is>
-          <t>(04637)65622</t>
+          <t>(04645)37146</t>
         </is>
       </c>
       <c r="Q111" s="4"/>
       <c r="R111" s="4" t="inlineStr">
         <is>
-          <t>valkivskaa@ukr.net</t>
+          <t>but.schkola@gmail.com</t>
         </is>
       </c>
       <c r="S111" s="4" t="inlineStr">
         <is>
-          <t>http://valkivska.ucoz.net/</t>
+          <t>https://butzosh.jimdo.com</t>
         </is>
       </c>
       <c r="T111" s="4" t="inlineStr">
         <is>
-          <t>Директор Гончаров Василь Миколайович</t>
+          <t>Директор Єронін Олексій Володимирович</t>
         </is>
       </c>
       <c r="U111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V111" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y111" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти І-ІІІ ступенів "Варвинський ліцей №1" Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Валківська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B112" s="5" t="n">
-        <v>142238</v>
+        <v>144058</v>
       </c>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t>КЗЗСО І-ІІІ ст."Варвинський ліцей №1"</t>
+          <t>Валківська ЗОШ I-II ст.</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G112" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H112" s="6" t="inlineStr">
         <is>
-          <t>7421155100</t>
+          <t>7424181601</t>
         </is>
       </c>
       <c r="I112" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J112" s="4" t="inlineStr">
         <is>
-          <t>смт Варва, Варвинський район, Чернігівська область</t>
+          <t>с. Валки, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K112" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 42</t>
+          <t>провулок Шкільний, 2</t>
         </is>
       </c>
       <c r="L112" s="6" t="inlineStr">
         <is>
-          <t>UA74080010010035848</t>
+          <t>UA74080170070099231</t>
         </is>
       </c>
       <c r="M112" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с-ще Варва</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Валки</t>
         </is>
       </c>
       <c r="N112" s="7"/>
       <c r="O112" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P112" s="4" t="inlineStr">
         <is>
-          <t>(04636)21589</t>
+          <t>(04637)65622</t>
         </is>
       </c>
       <c r="Q112" s="4"/>
       <c r="R112" s="4" t="inlineStr">
         <is>
-          <t>varvinskaskola@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S112" s="4"/>
+          <t>valkivskaa@ukr.net</t>
+        </is>
+      </c>
+      <c r="S112" s="4" t="inlineStr">
+        <is>
+          <t>http://valkivska.ucoz.net/</t>
+        </is>
+      </c>
       <c r="T112" s="4" t="inlineStr">
         <is>
-          <t>Директор Прищенко Тетяна Іванівна</t>
+          <t>Директор Гончаров Василь Миколайович</t>
         </is>
       </c>
       <c r="U112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V112" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y112" s="5" t="n">
-        <v>485</v>
+        <v>225</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти І-ІІІ ступенів "Варвинський ліцей №2" Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Комунальний заклад загальної середньої освіти І-ІІІ ступенів "Варвинський ліцей №1" Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B113" s="5" t="n">
-        <v>142586</v>
+        <v>142238</v>
       </c>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>Варвинський ліцей №2</t>
+          <t>КЗЗСО І-ІІІ ст."Варвинський ліцей №1"</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G113" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H113" s="6" t="inlineStr">
         <is>
           <t>7421155100</t>
         </is>
       </c>
       <c r="I113" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J113" s="4" t="inlineStr">
         <is>
           <t>смт Варва, Варвинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K113" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 54-А</t>
+          <t>вулиця Шевченка, 42</t>
         </is>
       </c>
       <c r="L113" s="6" t="inlineStr">
         <is>
           <t>UA74080010010035848</t>
         </is>
       </c>
       <c r="M113" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Прилуцький р-н, с-ще Варва</t>
         </is>
       </c>
       <c r="N113" s="7"/>
       <c r="O113" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P113" s="4" t="inlineStr">
         <is>
-          <t>(04636)22384</t>
+          <t>(04636)21589</t>
         </is>
       </c>
       <c r="Q113" s="4"/>
       <c r="R113" s="4" t="inlineStr">
         <is>
-          <t>varvavrg@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>varvinskaskola@gmail.com</t>
+        </is>
+      </c>
+      <c r="S113" s="4"/>
       <c r="T113" s="4" t="inlineStr">
         <is>
-          <t>Директор Небрат Василь Іванович</t>
+          <t>Директор Прищенко Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y113" s="5" t="n">
-        <v>540</v>
+        <v>485</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="4" t="inlineStr">
         <is>
-          <t>Васьківська гімназія Срібнянської селищної ради Чернігівської області</t>
+          <t>Комунальний заклад загальної середньої освіти І-ІІІ ступенів "Варвинський ліцей №2" Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B114" s="5" t="n">
-        <v>145419</v>
+        <v>142586</v>
       </c>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
-          <t>Васьківська гімназія</t>
+          <t>Варвинський ліцей №2</t>
         </is>
       </c>
       <c r="E114" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G114" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H114" s="6" t="inlineStr">
         <is>
-          <t>7425182001</t>
+          <t>7421155100</t>
         </is>
       </c>
       <c r="I114" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J114" s="4" t="inlineStr">
         <is>
-          <t>с. Васьківці, Срібнянський район, Чернігівська область</t>
+          <t>смт Варва, Варвинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K114" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 8</t>
+          <t>вулиця Миру, 54-А</t>
         </is>
       </c>
       <c r="L114" s="6" t="inlineStr">
         <is>
-          <t>UA74080150050071212</t>
+          <t>UA74080010010035848</t>
         </is>
       </c>
       <c r="M114" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Васьківці</t>
+          <t>Чернігівська обл., Прилуцький р-н, с-ще Варва</t>
         </is>
       </c>
       <c r="N114" s="7"/>
       <c r="O114" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P114" s="4" t="inlineStr">
         <is>
-          <t>(04639)28640</t>
-[...6 lines deleted...]
-      </c>
+          <t>(04636)22384</t>
+        </is>
+      </c>
+      <c r="Q114" s="4"/>
       <c r="R114" s="4" t="inlineStr">
         <is>
-          <t>vaskivskaw@ukr.net</t>
+          <t>varvavrg@ukr.net</t>
         </is>
       </c>
       <c r="S114" s="4" t="inlineStr">
         <is>
-          <t>vaskivtsi-school.edukit.cn.ua</t>
+          <t>http://vrg.at.ua/</t>
         </is>
       </c>
       <c r="T114" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Марйоха Любов Миколаївна</t>
+          <t>Директор Небрат Василь Іванович</t>
         </is>
       </c>
       <c r="U114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V114" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y114" s="5"/>
+      <c r="Y114" s="5" t="n">
+        <v>540</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="4" t="inlineStr">
         <is>
-          <t>Ведильцівська філія Михайло-Коцюбинського ліцею Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Васьківська гімназія Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B115" s="5" t="n">
-        <v>145673</v>
+        <v>145419</v>
       </c>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
-          <t>Ведильцівська філія Михайло-Коцюбинського ліцею</t>
+          <t>Васьківська гімназія</t>
         </is>
       </c>
       <c r="E115" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G115" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H115" s="6" t="inlineStr">
         <is>
-          <t>7425581301</t>
+          <t>7425182001</t>
         </is>
       </c>
       <c r="I115" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J115" s="4" t="inlineStr">
         <is>
-          <t>с. Ведильці, Чернігівський район, Чернігівська область</t>
+          <t>с. Васьківці, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K115" s="4" t="inlineStr">
         <is>
-          <t>провулок Шкільний, 4</t>
+          <t>вулиця Шкільна, 8</t>
         </is>
       </c>
       <c r="L115" s="6" t="inlineStr">
         <is>
-          <t>UA74100250050021171</t>
+          <t>UA74080150050071212</t>
         </is>
       </c>
       <c r="M115" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Ведильці</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Васьківці</t>
         </is>
       </c>
       <c r="N115" s="7"/>
       <c r="O115" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P115" s="4" t="inlineStr">
         <is>
-          <t>(0681)015289</t>
-[...2 lines deleted...]
-      <c r="Q115" s="4"/>
+          <t>(04639)28640</t>
+        </is>
+      </c>
+      <c r="Q115" s="4" t="inlineStr">
+        <is>
+          <t>(04639)28640</t>
+        </is>
+      </c>
       <c r="R115" s="4" t="inlineStr">
         <is>
-          <t>vedilzizosh@ukr.net</t>
+          <t>vaskivskaw@ukr.net</t>
         </is>
       </c>
       <c r="S115" s="4" t="inlineStr">
         <is>
-          <t>https://mkocubynska-gromada.gov.ua/vedilcivska-zosh-iiii-stupeniv-08-49-26-22-06-2020/</t>
+          <t>vaskivtsi-school.edukit.cn.ua</t>
         </is>
       </c>
       <c r="T115" s="4" t="inlineStr">
         <is>
-          <t>Керівник Шпак Микола Миколайович</t>
+          <t>В.о. директора Марйоха Любов Миколаївна</t>
         </is>
       </c>
       <c r="U115" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V115" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y115" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="4" t="inlineStr">
         <is>
-          <t>Великодівицька філія Малодівицького ліцею Малодівицької селищної ради з дошкільним структурним підрозділом</t>
+          <t>Ведильцівська філія Михайло-Коцюбинського ліцею Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B116" s="5" t="n">
-        <v>144470</v>
+        <v>145673</v>
       </c>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
-          <t>Великодівицька філія</t>
+          <t>Ведильцівська філія Михайло-Коцюбинського ліцею</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G116" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H116" s="6" t="inlineStr">
         <is>
-          <t>7424181901</t>
+          <t>7425581301</t>
         </is>
       </c>
       <c r="I116" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J116" s="4" t="inlineStr">
         <is>
-          <t>с. Велика Дівиця, Прилуцький район, Чернігівська область</t>
+          <t>с. Ведильці, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K116" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв війни, 42</t>
+          <t>провулок Шкільний, 4</t>
         </is>
       </c>
       <c r="L116" s="6" t="inlineStr">
         <is>
-          <t>UA74080090020094021</t>
+          <t>UA74100250050021171</t>
         </is>
       </c>
       <c r="M116" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Велика Дівиця</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Ведильці</t>
         </is>
       </c>
       <c r="N116" s="7"/>
       <c r="O116" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Малодівицької селищної ради</t>
+          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P116" s="4" t="inlineStr">
         <is>
-          <t>(04637)68221</t>
+          <t>(0681)015289</t>
         </is>
       </c>
       <c r="Q116" s="4"/>
       <c r="R116" s="4" t="inlineStr">
         <is>
-          <t>vdivschool@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S116" s="4"/>
+          <t>vedilzizosh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S116" s="4" t="inlineStr">
+        <is>
+          <t>https://mkocubynska-gromada.gov.ua/vedilcivska-zosh-iiii-stupeniv-08-49-26-22-06-2020/</t>
+        </is>
+      </c>
       <c r="T116" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Степаненко Інна Миколаївна</t>
+          <t>Керівник Шпак Микола Миколайович</t>
         </is>
       </c>
       <c r="U116" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V116" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y116" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="4" t="inlineStr">
         <is>
-          <t>Великозагорівська загальноосвітня школа I-III ступенів Плисківської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Великодівицька філія Малодівицького ліцею Малодівицької селищної ради з дошкільним структурним підрозділом</t>
         </is>
       </c>
       <c r="B117" s="5" t="n">
-        <v>134895</v>
+        <v>144470</v>
       </c>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
-          <t>Великозагорівська ЗОШ І-ІІІ ст.</t>
+          <t>Великодівицька філія</t>
         </is>
       </c>
       <c r="E117" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G117" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H117" s="6" t="inlineStr">
         <is>
-          <t>7420880801</t>
+          <t>7424181901</t>
         </is>
       </c>
       <c r="I117" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J117" s="4" t="inlineStr">
         <is>
-          <t>с. Велика Загорівка, Борзнянський район, Чернігівська область</t>
+          <t>с. Велика Дівиця, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K117" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 9 А</t>
+          <t>вулиця Героїв війни, 42</t>
         </is>
       </c>
       <c r="L117" s="6" t="inlineStr">
         <is>
-          <t>UA74040310020027815</t>
+          <t>UA74080090020094021</t>
         </is>
       </c>
       <c r="M117" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Велика Загорівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Велика Дівиця</t>
         </is>
       </c>
       <c r="N117" s="7"/>
       <c r="O117" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Плисківської сільської ради Борзнянського району Чернігівської області</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Малодівицької селищної ради</t>
         </is>
       </c>
       <c r="P117" s="4" t="inlineStr">
         <is>
-          <t>(067)4781482</t>
+          <t>(04637)68221</t>
         </is>
       </c>
       <c r="Q117" s="4"/>
       <c r="R117" s="4" t="inlineStr">
         <is>
-          <t>vzagorivka@ukr.net</t>
+          <t>vdivschool@ukr.net</t>
         </is>
       </c>
       <c r="S117" s="4"/>
       <c r="T117" s="4" t="inlineStr">
         <is>
-          <t>Директор Федорченко Анатолій Віталійович</t>
+          <t>Завідувач філією Степаненко Інна Миколаївна</t>
         </is>
       </c>
       <c r="U117" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V117" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y117" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="4" t="inlineStr">
         <is>
-          <t>Великоустівська загальноосвітня школа І-ІІІ ступенів Сосницької селищної ради Чернігівської області</t>
+          <t>Великозагорівська загальноосвітня школа I-III ступенів Плисківської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B118" s="5" t="n">
-        <v>144597</v>
+        <v>134895</v>
       </c>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
-          <t>Великоустівська ЗОШ I-III ступенів</t>
+          <t>Великозагорівська ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E118" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G118" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H118" s="6" t="inlineStr">
         <is>
-          <t>7424981501</t>
+          <t>7420880801</t>
         </is>
       </c>
       <c r="I118" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J118" s="4" t="inlineStr">
         <is>
-          <t>с. Велике Устя, Сосницький район, Чернігівська область</t>
+          <t>с. Велика Загорівка, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K118" s="4" t="inlineStr">
         <is>
-          <t>вулиця Довженка, 14</t>
+          <t>вулиця Центральна, 9 А</t>
         </is>
       </c>
       <c r="L118" s="6" t="inlineStr">
         <is>
-          <t>UA74020070040017561</t>
+          <t>UA74040310020027815</t>
         </is>
       </c>
       <c r="M118" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Велике Устя</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Велика Загорівка</t>
         </is>
       </c>
       <c r="N118" s="7"/>
       <c r="O118" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
+          <t>Відділ освіти, молоді та спорту Плисківської сільської ради Борзнянського району Чернігівської області</t>
         </is>
       </c>
       <c r="P118" s="4" t="inlineStr">
         <is>
-          <t>(04655)2-35-40</t>
+          <t>(067)4781482</t>
         </is>
       </c>
       <c r="Q118" s="4"/>
       <c r="R118" s="4" t="inlineStr">
         <is>
-          <t>ecnz14@ukr.net</t>
+          <t>vzagorivka@ukr.net</t>
         </is>
       </c>
       <c r="S118" s="4"/>
       <c r="T118" s="4" t="inlineStr">
         <is>
-          <t>Директор Кравченко Віктор Григорович</t>
+          <t>Директор Федорченко Анатолій Віталійович</t>
         </is>
       </c>
       <c r="U118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V118" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y118" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="4" t="inlineStr">
         <is>
-          <t>Великощимельська гімназія Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Великоустівська загальноосвітня школа І-ІІІ ступенів Сосницької селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B119" s="5" t="n">
-        <v>145316</v>
+        <v>144597</v>
       </c>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t>Великощимельська гімназія</t>
+          <t>Великоустівська ЗОШ I-III ступенів</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G119" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H119" s="6" t="inlineStr">
         <is>
-          <t>7425880501</t>
+          <t>7424981501</t>
         </is>
       </c>
       <c r="I119" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J119" s="4" t="inlineStr">
         <is>
-          <t>с. Великий Щимель, Сновський район, Чернігівська область</t>
+          <t>с. Велике Устя, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K119" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 10-А</t>
+          <t>вулиця Довженка, 14</t>
         </is>
       </c>
       <c r="L119" s="6" t="inlineStr">
         <is>
-          <t>UA74020050030068860</t>
+          <t>UA74020070040017561</t>
         </is>
       </c>
       <c r="M119" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Великий Щимель</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Велике Устя</t>
         </is>
       </c>
       <c r="N119" s="7"/>
       <c r="O119" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
         </is>
       </c>
       <c r="P119" s="4" t="inlineStr">
         <is>
-          <t>(04654)44140</t>
+          <t>(04655)2-35-40</t>
         </is>
       </c>
       <c r="Q119" s="4"/>
       <c r="R119" s="4" t="inlineStr">
         <is>
-          <t>vschimschool@ukr.net</t>
+          <t>ecnz14@ukr.net</t>
         </is>
       </c>
       <c r="S119" s="4"/>
       <c r="T119" s="4" t="inlineStr">
         <is>
-          <t>Директор Сахновська Валентина Олексіївна</t>
+          <t>Директор Кравченко Віктор Григорович</t>
         </is>
       </c>
       <c r="U119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V119" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y119" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="4" t="inlineStr">
         <is>
-          <t>Вербицький ліцей Ріпкинської селищної ради</t>
+          <t>Великощимельська гімназія Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B120" s="5" t="n">
-        <v>145858</v>
+        <v>145316</v>
       </c>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
-          <t>Вербицький ліцей</t>
+          <t>Великощимельська гімназія</t>
         </is>
       </c>
       <c r="E120" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G120" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H120" s="6" t="inlineStr">
         <is>
-          <t>7424481001</t>
+          <t>7425880501</t>
         </is>
       </c>
       <c r="I120" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J120" s="4" t="inlineStr">
         <is>
-          <t>с. Вербичі, Ріпкинський район, Чернігівська область</t>
+          <t>с. Великий Щимель, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K120" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 23</t>
+          <t>вулиця Центральна, 10-А</t>
         </is>
       </c>
       <c r="L120" s="6" t="inlineStr">
         <is>
-          <t>UA74100330090094280</t>
+          <t>UA74020050030068860</t>
         </is>
       </c>
       <c r="M120" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Вербичі</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Великий Щимель</t>
         </is>
       </c>
       <c r="N120" s="7"/>
       <c r="O120" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P120" s="4" t="inlineStr">
         <is>
-          <t>(04641)4-65-40</t>
+          <t>(04654)44140</t>
         </is>
       </c>
       <c r="Q120" s="4"/>
       <c r="R120" s="4" t="inlineStr">
         <is>
-          <t>shkola.verbichi@gmail.com</t>
+          <t>vschimschool@ukr.net</t>
         </is>
       </c>
       <c r="S120" s="4"/>
       <c r="T120" s="4" t="inlineStr">
         <is>
-          <t>Директор Самойлович Анатолій Михайлович</t>
+          <t>Директор Сахновська Валентина Олексіївна</t>
         </is>
       </c>
       <c r="U120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V120" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y120" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y120" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="4" t="inlineStr">
         <is>
-          <t>Вересоцька гімназія Куликівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Вербицький ліцей Ріпкинської селищної ради</t>
         </is>
       </c>
       <c r="B121" s="5" t="n">
-        <v>143579</v>
+        <v>145858</v>
       </c>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
-          <t>Вересоцька гімназія</t>
+          <t>Вербицький ліцей</t>
         </is>
       </c>
       <c r="E121" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G121" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H121" s="6" t="inlineStr">
         <is>
-          <t>7422781001</t>
+          <t>7424481001</t>
         </is>
       </c>
       <c r="I121" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J121" s="4" t="inlineStr">
         <is>
-          <t>с. Вересоч, Куликівський район, Чернігівська область</t>
+          <t>с. Вербичі, Ріпкинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K121" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 44</t>
+          <t>вулиця Перемоги, 23</t>
         </is>
       </c>
       <c r="L121" s="6" t="inlineStr">
         <is>
-          <t>UA74100210050082791</t>
+          <t>UA74100330090094280</t>
         </is>
       </c>
       <c r="M121" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Вересоч</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Вербичі</t>
         </is>
       </c>
       <c r="N121" s="7"/>
       <c r="O121" s="4" t="inlineStr">
         <is>
-          <t>Куликівська селищна рада</t>
+          <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P121" s="4" t="inlineStr">
         <is>
-          <t>(04643)25132</t>
+          <t>(04641)4-65-40</t>
         </is>
       </c>
       <c r="Q121" s="4"/>
       <c r="R121" s="4" t="inlineStr">
         <is>
-          <t>veresoch@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>shkola.verbichi@gmail.com</t>
+        </is>
+      </c>
+      <c r="S121" s="4"/>
       <c r="T121" s="4" t="inlineStr">
         <is>
-          <t>Директор Казимір Юрій Миколайович</t>
+          <t>Директор Самойлович Анатолій Михайлович</t>
         </is>
       </c>
       <c r="U121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V121" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y121" s="5"/>
+      <c r="Y121" s="5" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="4" t="inlineStr">
         <is>
-          <t>Вертіївський ліцей Вертіївської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Вересоцька гімназія Куликівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B122" s="5" t="n">
-        <v>143848</v>
+        <v>143579</v>
       </c>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>Вертіївський ліцей</t>
+          <t>Вересоцька гімназія</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G122" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H122" s="6" t="inlineStr">
         <is>
-          <t>7423381901</t>
+          <t>7422781001</t>
         </is>
       </c>
       <c r="I122" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J122" s="4" t="inlineStr">
         <is>
-          <t>с. Вертіївка, Ніжинський район, Чернігівська область</t>
+          <t>с. Вересоч, Куликівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K122" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 1</t>
+          <t>вулиця Перемоги, 44</t>
         </is>
       </c>
       <c r="L122" s="6" t="inlineStr">
         <is>
-          <t>UA74040090010096844</t>
+          <t>UA74100210050082791</t>
         </is>
       </c>
       <c r="M122" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Вертіївка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Вересоч</t>
         </is>
       </c>
       <c r="N122" s="7"/>
       <c r="O122" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Вертіївської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Куликівська селищна рада</t>
         </is>
       </c>
       <c r="P122" s="4" t="inlineStr">
         <is>
-          <t>(04631)68138</t>
+          <t>(04643)25132</t>
         </is>
       </c>
       <c r="Q122" s="4"/>
       <c r="R122" s="4" t="inlineStr">
         <is>
-          <t>vertiivska.school@gmail.com</t>
+          <t>veresoch@gmail.com</t>
         </is>
       </c>
       <c r="S122" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/vertiivskaschool</t>
+          <t>http://veresoch.at.ua</t>
         </is>
       </c>
       <c r="T122" s="4" t="inlineStr">
         <is>
-          <t>Директор Кононенко Оксана Володимирівна</t>
+          <t>Директор Казимір Юрій Миколайович</t>
         </is>
       </c>
       <c r="U122" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V122" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y122" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="4" t="inlineStr">
         <is>
-          <t>Височанський ліцей Височанської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Вертіївський ліцей Вертіївської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B123" s="5" t="n">
-        <v>134367</v>
+        <v>143848</v>
       </c>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
-          <t>Височанський ліцей</t>
+          <t>Вертіївський ліцей</t>
         </is>
       </c>
       <c r="E123" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G123" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H123" s="6" t="inlineStr">
         <is>
-          <t>7420881201</t>
+          <t>7423381901</t>
         </is>
       </c>
       <c r="I123" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J123" s="4" t="inlineStr">
         <is>
-          <t>с. Високе, Борзнянський район, Чернігівська область</t>
+          <t>с. Вертіївка, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K123" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 79</t>
+          <t>вулиця Шевченка, 1</t>
         </is>
       </c>
       <c r="L123" s="6" t="inlineStr">
         <is>
-          <t>UA74040110010012603</t>
+          <t>UA74040090010096844</t>
         </is>
       </c>
       <c r="M123" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Високе</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Вертіївка</t>
         </is>
       </c>
       <c r="N123" s="7"/>
       <c r="O123" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Височанської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Вертіївської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P123" s="4" t="inlineStr">
         <is>
-          <t>(04653)29-630</t>
+          <t>(04631)68138</t>
         </is>
       </c>
       <c r="Q123" s="4"/>
       <c r="R123" s="4" t="inlineStr">
         <is>
-          <t>visokezos@gmail.com</t>
+          <t>vertiivska.school@gmail.com</t>
         </is>
       </c>
       <c r="S123" s="4" t="inlineStr">
         <is>
-          <t>vysoke-zosh.edukit.cn.ua</t>
+          <t>https://sites.google.com/view/vertiivskaschool</t>
         </is>
       </c>
       <c r="T123" s="4" t="inlineStr">
         <is>
-          <t>Директор Купченко Ольга Василівна</t>
+          <t>Директор Кононенко Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U123" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V123" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y123" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y123" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад «Вихвостівська гімназія» Тупичівської сільської ради</t>
+          <t>Височанський ліцей Височанської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B124" s="5" t="n">
-        <v>143771</v>
+        <v>134367</v>
       </c>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
-          <t>КЗ «Вихвостівська гімназія» Тупичівської сільської ради</t>
+          <t>Височанський ліцей</t>
         </is>
       </c>
       <c r="E124" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G124" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H124" s="6" t="inlineStr">
         <is>
-          <t>7421482801</t>
+          <t>7420881201</t>
         </is>
       </c>
       <c r="I124" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J124" s="4" t="inlineStr">
         <is>
-          <t>с. Вихвостів, Городнянський район, Чернігівська область</t>
+          <t>с. Високе, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K124" s="4" t="inlineStr">
         <is>
-          <t>вулиця Покровська, 71</t>
+          <t>вулиця Центральна, 79</t>
         </is>
       </c>
       <c r="L124" s="6" t="inlineStr">
         <is>
-          <t>UA74100370050084854</t>
+          <t>UA74040110010012603</t>
         </is>
       </c>
       <c r="M124" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Вихвостів</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Високе</t>
         </is>
       </c>
       <c r="N124" s="7"/>
       <c r="O124" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Тупичівської сільської ради</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Височанської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P124" s="4" t="inlineStr">
         <is>
-          <t>(067)4424032</t>
+          <t>(04653)29-630</t>
         </is>
       </c>
       <c r="Q124" s="4"/>
       <c r="R124" s="4" t="inlineStr">
         <is>
-          <t>deemer2007@gmail.com, vihvostivskagimnazia@gmail.c</t>
+          <t>visokezos@gmail.com</t>
         </is>
       </c>
       <c r="S124" s="4" t="inlineStr">
         <is>
-          <t>http://vykhvostiv-gymnasium.cn.sch.in.ua</t>
+          <t>vysoke-zosh.edukit.cn.ua</t>
         </is>
       </c>
       <c r="T124" s="4" t="inlineStr">
         <is>
-          <t>Директор Силенко Микола Іванович</t>
+          <t>Директор Купченко Ольга Василівна</t>
         </is>
       </c>
       <c r="U124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V124" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y124" s="5" t="n">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="4" t="inlineStr">
         <is>
-          <t>Вільшанська загальноосвітня школа І-ІІ ступенів Сосницької селищної ради Чернігівської області</t>
+          <t>Комунальний заклад «Вихвостівська гімназія» Тупичівської сільської ради</t>
         </is>
       </c>
       <c r="B125" s="5" t="n">
-        <v>145258</v>
+        <v>143771</v>
       </c>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t>Вільшанська ЗОШ І-ІІ ступенів</t>
+          <t>КЗ «Вихвостівська гімназія» Тупичівської сільської ради</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G125" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H125" s="6" t="inlineStr">
         <is>
-          <t>7424986001</t>
+          <t>7421482801</t>
         </is>
       </c>
       <c r="I125" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J125" s="4" t="inlineStr">
         <is>
-          <t>с. Вільшане, Сосницький район, Чернігівська область</t>
+          <t>с. Вихвостів, Городнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K125" s="4" t="inlineStr">
         <is>
-          <t>вулиця Грушевського, 16</t>
+          <t>вулиця Покровська, 71</t>
         </is>
       </c>
       <c r="L125" s="6" t="inlineStr">
         <is>
-          <t>UA74020070050029822</t>
+          <t>UA74100370050084854</t>
         </is>
       </c>
       <c r="M125" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Вільшане</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Вихвостів</t>
         </is>
       </c>
       <c r="N125" s="7"/>
       <c r="O125" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Тупичівської сільської ради</t>
         </is>
       </c>
       <c r="P125" s="4" t="inlineStr">
         <is>
-          <t>(04655)2-81-46</t>
+          <t>(067)4424032</t>
         </is>
       </c>
       <c r="Q125" s="4"/>
       <c r="R125" s="4" t="inlineStr">
         <is>
-          <t>school-vilshane@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S125" s="4"/>
+          <t>deemer2007@gmail.com, vihvostivskagimnazia@gmail.c</t>
+        </is>
+      </c>
+      <c r="S125" s="4" t="inlineStr">
+        <is>
+          <t>http://vykhvostiv-gymnasium.cn.sch.in.ua</t>
+        </is>
+      </c>
       <c r="T125" s="4" t="inlineStr">
         <is>
-          <t>Директор Захарченко Віра Олексіївна</t>
+          <t>Директор Силенко Микола Іванович</t>
         </is>
       </c>
       <c r="U125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V125" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y125" s="5"/>
+      <c r="Y125" s="5" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="4" t="inlineStr">
         <is>
-          <t>Вознесенська гімназія Киселівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Вільшанська загальноосвітня школа І-ІІ ступенів Сосницької селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B126" s="5" t="n">
-        <v>143729</v>
+        <v>145258</v>
       </c>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
-          <t>Вознесенська гімназія</t>
+          <t>Вільшанська ЗОШ І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E126" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G126" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H126" s="6" t="inlineStr">
         <is>
-          <t>7425585704</t>
+          <t>7424986001</t>
         </is>
       </c>
       <c r="I126" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J126" s="4" t="inlineStr">
         <is>
-          <t>с. Вознесенське, Чернігівський район, Чернігівська область</t>
+          <t>с. Вільшане, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K126" s="4" t="inlineStr">
         <is>
-          <t>вулиця Подільська, 1а</t>
+          <t>вулиця Грушевського, 16</t>
         </is>
       </c>
       <c r="L126" s="6" t="inlineStr">
         <is>
-          <t>UA74100150050081738</t>
+          <t>UA74020070050029822</t>
         </is>
       </c>
       <c r="M126" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Вознесенське</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Вільшане</t>
         </is>
       </c>
       <c r="N126" s="7"/>
       <c r="O126" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, сім'ї, молоді та спорту Киселівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
         </is>
       </c>
       <c r="P126" s="4" t="inlineStr">
         <is>
-          <t>(0462)685310</t>
+          <t>(04655)2-81-46</t>
         </is>
       </c>
       <c r="Q126" s="4"/>
       <c r="R126" s="4" t="inlineStr">
         <is>
-          <t>ulianovka@i.ua</t>
+          <t>school-vilshane@ukr.net</t>
         </is>
       </c>
       <c r="S126" s="4"/>
       <c r="T126" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Білан Валентина Олексіївна</t>
+          <t>Директор Захарченко Віра Олексіївна</t>
         </is>
       </c>
       <c r="U126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V126" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y126" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="4" t="inlineStr">
         <is>
-          <t>Волинківська загальноосвітня школа І-ІІІ ступенів Сосницької селищної ради Чернігівської області</t>
+          <t>Вознесенська гімназія Киселівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B127" s="5" t="n">
-        <v>143993</v>
+        <v>143729</v>
       </c>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
-          <t>Волинківська ЗОШ І-ІІІ ступенів</t>
+          <t>Вознесенська гімназія</t>
         </is>
       </c>
       <c r="E127" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G127" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H127" s="6" t="inlineStr">
         <is>
-          <t>7424982001</t>
+          <t>7425585704</t>
         </is>
       </c>
       <c r="I127" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J127" s="4" t="inlineStr">
         <is>
-          <t>с. Волинка, Сосницький район, Чернігівська область</t>
+          <t>с. Вознесенське, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K127" s="4" t="inlineStr">
         <is>
-          <t>вулиця О.Розумієнка, 25</t>
+          <t>вулиця Подільська, 1а</t>
         </is>
       </c>
       <c r="L127" s="6" t="inlineStr">
         <is>
-          <t>UA74020070060058526</t>
+          <t>UA74100150050081738</t>
         </is>
       </c>
       <c r="M127" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Волинка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Вознесенське</t>
         </is>
       </c>
       <c r="N127" s="7"/>
       <c r="O127" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
+          <t>Відділ освіти, культури, туризму, сім'ї, молоді та спорту Киселівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P127" s="4" t="inlineStr">
         <is>
-          <t>(04655)27324</t>
+          <t>(0462)685310</t>
         </is>
       </c>
       <c r="Q127" s="4"/>
       <c r="R127" s="4" t="inlineStr">
         <is>
-          <t>volynka-school@ukr.net</t>
+          <t>ulianovka@i.ua</t>
         </is>
       </c>
       <c r="S127" s="4"/>
       <c r="T127" s="4" t="inlineStr">
         <is>
-          <t>Директор Гладиш Тамара Михайлівна</t>
+          <t>Т.в.о. директора Білан Валентина Олексіївна</t>
         </is>
       </c>
       <c r="U127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V127" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y127" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="4" t="inlineStr">
         <is>
-          <t>Володьководівицька гімназія Носівської міської ради Чернігівської області</t>
+          <t>Волинківська загальноосвітня школа І-ІІІ ступенів Сосницької селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B128" s="5" t="n">
-        <v>143692</v>
+        <v>143993</v>
       </c>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
-          <t>Володьководівицька гімназія</t>
+          <t>Волинківська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G128" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H128" s="6" t="inlineStr">
         <is>
-          <t>7423887001</t>
+          <t>7424982001</t>
         </is>
       </c>
       <c r="I128" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J128" s="4" t="inlineStr">
         <is>
-          <t>с. Володькова Дівиця, Носівський район, Чернігівська область</t>
+          <t>с. Волинка, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K128" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 77</t>
+          <t>вулиця О.Розумієнка, 25</t>
         </is>
       </c>
       <c r="L128" s="6" t="inlineStr">
         <is>
-          <t>UA74040290050095407</t>
+          <t>UA74020070060058526</t>
         </is>
       </c>
       <c r="M128" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Володькова Дівиця</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Волинка</t>
         </is>
       </c>
       <c r="N128" s="7"/>
       <c r="O128" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Носівської міської ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
         </is>
       </c>
       <c r="P128" s="4" t="inlineStr">
         <is>
-          <t>(04642)3-24-23</t>
+          <t>(04655)27324</t>
         </is>
       </c>
       <c r="Q128" s="4"/>
       <c r="R128" s="4" t="inlineStr">
         <is>
-          <t>schoolzosh1@ukr.net</t>
+          <t>volynka-school@ukr.net</t>
         </is>
       </c>
       <c r="S128" s="4"/>
       <c r="T128" s="4" t="inlineStr">
         <is>
-          <t>Директор Гусєва Світлана Володимирівна</t>
+          <t>Директор Гладиш Тамара Михайлівна</t>
         </is>
       </c>
       <c r="U128" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V128" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y128" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="4" t="inlineStr">
         <is>
-          <t>Волосківська гімназія Менської міської ради</t>
+          <t>Володьководівицька гімназія Носівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B129" s="5" t="n">
-        <v>140878</v>
+        <v>143692</v>
       </c>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
-          <t>Волосківська гімназія</t>
+          <t>Володьководівицька гімназія</t>
         </is>
       </c>
       <c r="E129" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G129" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H129" s="6" t="inlineStr">
         <is>
-          <t>7423082001</t>
+          <t>7423887001</t>
         </is>
       </c>
       <c r="I129" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J129" s="4" t="inlineStr">
         <is>
-          <t>с. Волосківці, Менський район, Чернігівська область</t>
+          <t>с. Володькова Дівиця, Носівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K129" s="4" t="inlineStr">
         <is>
-          <t>вулиця 1 Травня, 36</t>
+          <t>вулиця Центральна, 77</t>
         </is>
       </c>
       <c r="L129" s="6" t="inlineStr">
         <is>
-          <t>UA74020030080079354</t>
+          <t>UA74040290050095407</t>
         </is>
       </c>
       <c r="M129" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Волосківці</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Володькова Дівиця</t>
         </is>
       </c>
       <c r="N129" s="7"/>
       <c r="O129" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Менської міської ради</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Носівської міської ради</t>
         </is>
       </c>
       <c r="P129" s="4" t="inlineStr">
         <is>
-          <t>(04644)43240</t>
+          <t>(04642)3-24-23</t>
         </is>
       </c>
       <c r="Q129" s="4"/>
       <c r="R129" s="4" t="inlineStr">
         <is>
-          <t>voloskivskazoshi@ukr.net</t>
+          <t>schoolzosh1@ukr.net</t>
         </is>
       </c>
       <c r="S129" s="4"/>
       <c r="T129" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Самойлюк Інна Володимирівна</t>
+          <t>Директор Гусєва Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U129" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V129" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y129" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="4" t="inlineStr">
         <is>
-          <t>Вороньківський заклад загальної середньої освіти І-ІІІ ступенів Новобасанської сільської ради Чернігівської області</t>
+          <t>Волосківська філія Дягівської гімназії Менської міської ради</t>
         </is>
       </c>
       <c r="B130" s="5" t="n">
-        <v>141695</v>
+        <v>140878</v>
       </c>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
-          <t>Вороньківський ЗЗСО І - ІІІ ступенів</t>
+          <t>Волосківська філія</t>
         </is>
       </c>
       <c r="E130" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G130" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H130" s="6" t="inlineStr">
         <is>
-          <t>7420682401</t>
+          <t>7423082001</t>
         </is>
       </c>
       <c r="I130" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J130" s="4" t="inlineStr">
         <is>
-          <t>с. Вороньки, Бобровицький район, Чернігівська область</t>
+          <t>с. Волосківці, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K130" s="4" t="inlineStr">
         <is>
-          <t>вулиця Захисників України (Гагаріна), 10</t>
+          <t>вулиця 1 Травня, 36</t>
         </is>
       </c>
       <c r="L130" s="6" t="inlineStr">
         <is>
-          <t>UA74040270050057583</t>
+          <t>UA74020030080079354</t>
         </is>
       </c>
       <c r="M130" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Вороньки</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Волосківці</t>
         </is>
       </c>
       <c r="N130" s="7"/>
       <c r="O130" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім`ї, молоді та спорту Новобасанської сільської ради Бобровицького району Чернігівської області</t>
+          <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P130" s="4" t="inlineStr">
         <is>
-          <t>(04632)31616</t>
+          <t>(04644)43240</t>
         </is>
       </c>
       <c r="Q130" s="4"/>
       <c r="R130" s="4" t="inlineStr">
         <is>
-          <t>shovkova64@meta.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>voloskivskazoshi@ukr.net</t>
+        </is>
+      </c>
+      <c r="S130" s="4"/>
       <c r="T130" s="4" t="inlineStr">
         <is>
-          <t>Директор Шовкова Валентина Анатоліївна</t>
+          <t>Завідувач філією Самойлюк Інна Володимирівна</t>
         </is>
       </c>
       <c r="U130" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V130" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y130" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="4" t="inlineStr">
         <is>
-          <t>Гайворонська філія Дмитрівського ліцею Дмитрівської селищної ради Чернігівської області</t>
+          <t>Вороньківський заклад загальної середньої освіти І-ІІІ ступенів Новобасанської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B131" s="5" t="n">
-        <v>144035</v>
+        <v>141695</v>
       </c>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t>Гайворонська філія</t>
+          <t>Вороньківський ЗЗСО І - ІІІ ступенів</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G131" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H131" s="6" t="inlineStr">
         <is>
-          <t>7420382001</t>
+          <t>7420682401</t>
         </is>
       </c>
       <c r="I131" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J131" s="4" t="inlineStr">
         <is>
-          <t>с. Гайворон, Бахмацький район, Чернігівська область</t>
+          <t>с. Вороньки, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K131" s="4" t="inlineStr">
         <is>
-          <t>вулиця Єршова, 4</t>
+          <t>вулиця Захисників України (Гагаріна), 10</t>
         </is>
       </c>
       <c r="L131" s="6" t="inlineStr">
         <is>
-          <t>UA74040130030099702</t>
+          <t>UA74040270050057583</t>
         </is>
       </c>
       <c r="M131" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Гайворон</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Вороньки</t>
         </is>
       </c>
       <c r="N131" s="7"/>
       <c r="O131" s="4" t="inlineStr">
         <is>
-          <t>Дмитрівська селищна рада</t>
+          <t>Відділ освіти, культури, сім`ї, молоді та спорту Новобасанської сільської ради Бобровицького району Чернігівської області</t>
         </is>
       </c>
       <c r="P131" s="4" t="inlineStr">
         <is>
-          <t>(096)3889330</t>
+          <t>(04632)31616</t>
         </is>
       </c>
       <c r="Q131" s="4"/>
       <c r="R131" s="4" t="inlineStr">
         <is>
-          <t>zosh.shkola@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S131" s="4"/>
+          <t>shovkova64@meta.ua</t>
+        </is>
+      </c>
+      <c r="S131" s="4" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/view/voronkivskashkola</t>
+        </is>
+      </c>
       <c r="T131" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Грищенко Олена Іванівна</t>
+          <t>Директор Шовкова Валентина Анатоліївна</t>
         </is>
       </c>
       <c r="U131" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V131" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y131" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="4" t="inlineStr">
         <is>
-          <t>Галайбинська гімназія Височанської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Гайворонська філія Дмитрівського ліцею Дмитрівської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B132" s="5" t="n">
-        <v>137119</v>
+        <v>144035</v>
       </c>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
-          <t>Галайбинська гімназія</t>
+          <t>Гайворонська філія</t>
         </is>
       </c>
       <c r="E132" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G132" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H132" s="6" t="inlineStr">
         <is>
-          <t>7420881202</t>
+          <t>7420382001</t>
         </is>
       </c>
       <c r="I132" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J132" s="4" t="inlineStr">
         <is>
-          <t>с. Галайбине, Борзнянський район, Чернігівська область</t>
+          <t>с. Гайворон, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K132" s="4" t="inlineStr">
         <is>
-          <t>вулиця Веселий Гай, 35</t>
+          <t>вулиця Єршова, 4</t>
         </is>
       </c>
       <c r="L132" s="6" t="inlineStr">
         <is>
-          <t>UA74040110030074278</t>
+          <t>UA74040130030099702</t>
         </is>
       </c>
       <c r="M132" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Галайбине</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Гайворон</t>
         </is>
       </c>
       <c r="N132" s="7"/>
       <c r="O132" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Височанської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Дмитрівська селищна рада</t>
         </is>
       </c>
       <c r="P132" s="4" t="inlineStr">
         <is>
-          <t>(04653)29-149</t>
+          <t>(096)3889330</t>
         </is>
       </c>
       <c r="Q132" s="4"/>
       <c r="R132" s="4" t="inlineStr">
         <is>
-          <t>galaibine@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>zosh.shkola@ukr.net</t>
+        </is>
+      </c>
+      <c r="S132" s="4"/>
       <c r="T132" s="4" t="inlineStr">
         <is>
-          <t>Директор Складана Катерина Василівна</t>
+          <t>Завідувач філією Грищенко Олена Іванівна</t>
         </is>
       </c>
       <c r="U132" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V132" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y132" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="4" t="inlineStr">
         <is>
-          <t>Галицький заклад загальної середньої освіти Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Галайбинська гімназія Височанської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B133" s="5" t="n">
-        <v>142090</v>
+        <v>137119</v>
       </c>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
-          <t>Галицький ЗЗСО</t>
+          <t>Галайбинська гімназія</t>
         </is>
       </c>
       <c r="E133" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G133" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H133" s="6" t="inlineStr">
         <is>
-          <t>7423382801</t>
+          <t>7420881202</t>
         </is>
       </c>
       <c r="I133" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J133" s="4" t="inlineStr">
         <is>
-          <t>с. Галиця, Ніжинський район, Чернігівська область</t>
+          <t>с. Галайбине, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K133" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 21</t>
+          <t>вулиця Веселий Гай, 35</t>
         </is>
       </c>
       <c r="L133" s="6" t="inlineStr">
         <is>
-          <t>UA74040190040080672</t>
+          <t>UA74040110030074278</t>
         </is>
       </c>
       <c r="M133" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Галиця</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Галайбине</t>
         </is>
       </c>
       <c r="N133" s="7"/>
       <c r="O133" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Височанської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P133" s="4" t="inlineStr">
         <is>
-          <t>(04631)67316</t>
+          <t>(04653)29-149</t>
         </is>
       </c>
       <c r="Q133" s="4"/>
       <c r="R133" s="4" t="inlineStr">
         <is>
-          <t>g-shk@ua.fm</t>
-[...2 lines deleted...]
-      <c r="S133" s="4"/>
+          <t>galaibine@gmail.com</t>
+        </is>
+      </c>
+      <c r="S133" s="4" t="inlineStr">
+        <is>
+          <t>galaibyne-zosh.cn.sch.in.ua</t>
+        </is>
+      </c>
       <c r="T133" s="4" t="inlineStr">
         <is>
-          <t>Директор Федоренко Наталія Миколаївна</t>
+          <t>Директор Складана Катерина Василівна</t>
         </is>
       </c>
       <c r="U133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V133" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y133" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="4" t="inlineStr">
         <is>
-          <t>Гмирянський ліцей Ічнянської міської ради</t>
+          <t>Галицький заклад загальної середньої освіти Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B134" s="5" t="n">
-        <v>144483</v>
+        <v>142090</v>
       </c>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
-          <t>Гмирянський ліцей ІМР</t>
+          <t>Галицький ЗЗСО</t>
         </is>
       </c>
       <c r="E134" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G134" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H134" s="6" t="inlineStr">
         <is>
-          <t>7421782801</t>
+          <t>7423382801</t>
         </is>
       </c>
       <c r="I134" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J134" s="4" t="inlineStr">
         <is>
-          <t>с. Гмирянка, Ічнянський район, Чернігівська область</t>
+          <t>с. Галиця, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K134" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 68</t>
+          <t>вулиця Центральна, 21</t>
         </is>
       </c>
       <c r="L134" s="6" t="inlineStr">
         <is>
-          <t>UA74080030160057359</t>
+          <t>UA74040190040080672</t>
         </is>
       </c>
       <c r="M134" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Гмирянка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Галиця</t>
         </is>
       </c>
       <c r="N134" s="7"/>
       <c r="O134" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P134" s="4" t="inlineStr">
         <is>
-          <t>(04633)26437</t>
+          <t>(04631)67316</t>
         </is>
       </c>
       <c r="Q134" s="4"/>
       <c r="R134" s="4" t="inlineStr">
         <is>
-          <t>hmyriankazosh@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>g-shk@ua.fm</t>
+        </is>
+      </c>
+      <c r="S134" s="4"/>
       <c r="T134" s="4" t="inlineStr">
         <is>
-          <t>Директор Небеська Раїса Іванівна</t>
+          <t>Директор Федоренко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V134" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y134" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y134" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="4" t="inlineStr">
         <is>
-          <t>Гнідинцівський заклад загальної середньої освіти І-ІІІ ступенів Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Гмирянський ліцей Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B135" s="5" t="n">
-        <v>142021</v>
+        <v>144483</v>
       </c>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t>Гнідинцівський ЗЗСО I-III ст.</t>
+          <t>Гмирянський ліцей ІМР</t>
         </is>
       </c>
       <c r="E135" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G135" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H135" s="6" t="inlineStr">
         <is>
-          <t>7421181201</t>
+          <t>7421782801</t>
         </is>
       </c>
       <c r="I135" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J135" s="4" t="inlineStr">
         <is>
-          <t>с. Гнідинці, Варвинський район, Чернігівська область</t>
+          <t>с. Гмирянка, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K135" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 34</t>
+          <t>вулиця Миру, 68</t>
         </is>
       </c>
       <c r="L135" s="6" t="inlineStr">
         <is>
-          <t>UA74080010090089972</t>
+          <t>UA74080030160057359</t>
         </is>
       </c>
       <c r="M135" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Гнідинці</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Гмирянка</t>
         </is>
       </c>
       <c r="N135" s="7"/>
       <c r="O135" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P135" s="4" t="inlineStr">
         <is>
-          <t>(04636)24642</t>
+          <t>(04633)26437</t>
         </is>
       </c>
       <c r="Q135" s="4"/>
       <c r="R135" s="4" t="inlineStr">
         <is>
-          <t>gnidunci_school@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S135" s="4"/>
+          <t>hmyriankazosh@gmail.com</t>
+        </is>
+      </c>
+      <c r="S135" s="4" t="inlineStr">
+        <is>
+          <t>http://gmyrianka-school.blogspot.com/</t>
+        </is>
+      </c>
       <c r="T135" s="4" t="inlineStr">
         <is>
-          <t>Директор Соколівська Тетяна Василівна</t>
+          <t>Директор Небеська Раїса Іванівна</t>
         </is>
       </c>
       <c r="U135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V135" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y135" s="5" t="n">
-        <v>80</v>
+        <v>210</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="4" t="inlineStr">
         <is>
-          <t>Голінська філія Дмитрівського ліцею Дмитрівської селищної ради Чернігівської області</t>
+          <t>Гнідинцівський заклад загальної середньої освіти І-ІІІ ступенів Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B136" s="5" t="n">
-        <v>142138</v>
+        <v>142021</v>
       </c>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
-          <t>Голінська філія</t>
+          <t>Гнідинцівський ЗЗСО I-III ст.</t>
         </is>
       </c>
       <c r="E136" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G136" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H136" s="6" t="inlineStr">
         <is>
-          <t>7420382501</t>
+          <t>7421181201</t>
         </is>
       </c>
       <c r="I136" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J136" s="4" t="inlineStr">
         <is>
-          <t>с. Голінка, Бахмацький район, Чернігівська область</t>
+          <t>с. Гнідинці, Варвинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K136" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 59</t>
+          <t>вулиця Незалежності, 34</t>
         </is>
       </c>
       <c r="L136" s="6" t="inlineStr">
         <is>
-          <t>UA74040130040093026</t>
+          <t>UA74080010090089972</t>
         </is>
       </c>
       <c r="M136" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Голінка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Гнідинці</t>
         </is>
       </c>
       <c r="N136" s="7"/>
       <c r="O136" s="4" t="inlineStr">
         <is>
-          <t>Дмитрівська селищна рада</t>
+          <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P136" s="4" t="inlineStr">
         <is>
-          <t>(067)4753371</t>
+          <t>(04636)24642</t>
         </is>
       </c>
       <c r="Q136" s="4"/>
       <c r="R136" s="4" t="inlineStr">
         <is>
-          <t>school_golinka@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>gnidunci_school@ukr.net</t>
+        </is>
+      </c>
+      <c r="S136" s="4"/>
       <c r="T136" s="4" t="inlineStr">
         <is>
-          <t>Завідувач Барташ Ніна Іванівна</t>
+          <t>Директор Соколівська Тетяна Василівна</t>
         </is>
       </c>
       <c r="U136" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V136" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y136" s="5"/>
+      <c r="Y136" s="5" t="n">
+        <v>80</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="4" t="inlineStr">
         <is>
-          <t>Структурний підрозділ "Голубівська початкова школа" Комунального закладу "Івківський ліцей" Ладанської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Голінська філія Дмитрівського ліцею Дмитрівської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B137" s="5" t="n">
-        <v>144197</v>
+        <v>142138</v>
       </c>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
-          <t>Голубівська початкова школа</t>
+          <t>Голінська філія</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G137" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H137" s="6" t="inlineStr">
         <is>
-          <t>7424183703</t>
+          <t>7420382501</t>
         </is>
       </c>
       <c r="I137" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J137" s="4" t="inlineStr">
         <is>
-          <t>с. Голубівка, Прилуцький район, Чернігівська область</t>
+          <t>с. Голінка, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K137" s="4" t="inlineStr">
         <is>
-          <t>вулиця Златоустівська, 37</t>
+          <t>вулиця Незалежності, 59</t>
         </is>
       </c>
       <c r="L137" s="6" t="inlineStr">
         <is>
-          <t>UA74080050020025814</t>
+          <t>UA74040130040093026</t>
         </is>
       </c>
       <c r="M137" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Голубівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Голінка</t>
         </is>
       </c>
       <c r="N137" s="7"/>
       <c r="O137" s="4" t="inlineStr">
         <is>
-          <t>Ладанська селищна рада Прилуцького району Чернігівської області</t>
+          <t>Дмитрівська селищна рада</t>
         </is>
       </c>
       <c r="P137" s="4" t="inlineStr">
         <is>
-          <t>(04637)62822</t>
+          <t>(067)4753371</t>
         </is>
       </c>
       <c r="Q137" s="4"/>
       <c r="R137" s="4" t="inlineStr">
         <is>
-          <t>v.mazurenko67@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S137" s="4"/>
+          <t>school_golinka@ukr.net</t>
+        </is>
+      </c>
+      <c r="S137" s="4" t="inlineStr">
+        <is>
+          <t>http://golinka-zosh.cn.sch.in.ua</t>
+        </is>
+      </c>
       <c r="T137" s="4" t="inlineStr">
         <is>
-          <t>Директор Мазуренко Валентина Петрівна</t>
+          <t>Завідувач Барташ Ніна Іванівна</t>
         </is>
       </c>
       <c r="U137" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V137" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y137" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="4" t="inlineStr">
         <is>
-          <t>Гончарівський ліцей імені героя АТО Дмитра Степанченка Гончарівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Структурний підрозділ "Голубівська початкова школа" Комунального закладу "Івківський ліцей" Ладанської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B138" s="5" t="n">
-        <v>145784</v>
+        <v>144197</v>
       </c>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
-          <t>Гончарівський ліцей ім. героя АТО Дмитра Степанченка</t>
+          <t>Голубівська початкова школа</t>
         </is>
       </c>
       <c r="E138" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G138" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H138" s="6" t="inlineStr">
         <is>
-          <t>7425555200</t>
+          <t>7424183703</t>
         </is>
       </c>
       <c r="I138" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J138" s="4" t="inlineStr">
         <is>
-          <t>смт Гончарівське, Чернігівський район, Чернігівська область</t>
+          <t>с. Голубівка, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K138" s="4" t="inlineStr">
         <is>
-          <t>вулиця Танкістів, 82-А</t>
+          <t>вулиця Златоустівська, 37</t>
         </is>
       </c>
       <c r="L138" s="6" t="inlineStr">
         <is>
-          <t>UA74100030010092910</t>
+          <t>UA74080050020025814</t>
         </is>
       </c>
       <c r="M138" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Гончарівське</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Голубівка</t>
         </is>
       </c>
       <c r="N138" s="7"/>
       <c r="O138" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім’ї, молоді та спорту Гончарівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Ладанська селищна рада Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P138" s="4" t="inlineStr">
         <is>
-          <t>(0462)621686</t>
+          <t>(04637)62822</t>
         </is>
       </c>
       <c r="Q138" s="4"/>
       <c r="R138" s="4" t="inlineStr">
         <is>
-          <t>lyceum_stepanchenka@ukr.net</t>
+          <t>v.mazurenko67@gmail.com</t>
         </is>
       </c>
       <c r="S138" s="4"/>
       <c r="T138" s="4" t="inlineStr">
         <is>
-          <t>Директор Бортник Світлана Петрівна</t>
+          <t>Директор Мазуренко Валентина Петрівна</t>
         </is>
       </c>
       <c r="U138" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V138" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y138" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y138" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="4" t="inlineStr">
         <is>
-          <t>Горбачівська гімназія Бобровицької міської ради Чернігівської області</t>
+          <t>Гончарівський ліцей імені героя АТО Дмитра Степанченка Гончарівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B139" s="5" t="n">
-        <v>141658</v>
+        <v>145784</v>
       </c>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
-          <t>Горбачівська гімназія</t>
+          <t>Гончарівський ліцей ім. героя АТО Дмитра Степанченка</t>
         </is>
       </c>
       <c r="E139" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G139" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H139" s="6" t="inlineStr">
         <is>
-          <t>7420683201</t>
+          <t>7425555200</t>
         </is>
       </c>
       <c r="I139" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J139" s="4" t="inlineStr">
         <is>
-          <t>с. Горбачі, Бобровицький район, Чернігівська область</t>
+          <t>смт Гончарівське, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K139" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 18</t>
+          <t>вулиця Танкістів, 82-А</t>
         </is>
       </c>
       <c r="L139" s="6" t="inlineStr">
         <is>
-          <t>UA74040050080084071</t>
+          <t>UA74100030010092910</t>
         </is>
       </c>
       <c r="M139" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Горбачі</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Гончарівське</t>
         </is>
       </c>
       <c r="N139" s="7"/>
       <c r="O139" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, сім’ї, молоді та спорту Гончарівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P139" s="4" t="inlineStr">
         <is>
-          <t>(04632)34334</t>
+          <t>(0462)621686</t>
         </is>
       </c>
       <c r="Q139" s="4"/>
       <c r="R139" s="4" t="inlineStr">
         <is>
-          <t>gorbachishkola@meta.ua</t>
+          <t>lyceum_stepanchenka@ukr.net</t>
         </is>
       </c>
       <c r="S139" s="4"/>
       <c r="T139" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Дзюба Людмила Олексіївна</t>
+          <t>Директор Бортник Світлана Петрівна</t>
         </is>
       </c>
       <c r="U139" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V139" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y139" s="5"/>
+      <c r="Y139" s="5" t="n">
+        <v>390</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="4" t="inlineStr">
         <is>
-          <t>Горбівська гімназія Куликівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Горбачівська гімназія Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B140" s="5" t="n">
-        <v>136261</v>
+        <v>141658</v>
       </c>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t>Горбівська гімгназія</t>
+          <t>Горбачівська гімназія</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G140" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H140" s="6" t="inlineStr">
         <is>
-          <t>7422782501</t>
+          <t>7420683201</t>
         </is>
       </c>
       <c r="I140" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J140" s="4" t="inlineStr">
         <is>
-          <t>с. Горбове, Куликівський район, Чернігівська область</t>
+          <t>с. Горбачі, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K140" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 80</t>
+          <t>вулиця Шкільна, 18</t>
         </is>
       </c>
       <c r="L140" s="6" t="inlineStr">
         <is>
-          <t>UA74100210100075245</t>
+          <t>UA74040050080084071</t>
         </is>
       </c>
       <c r="M140" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Горбове</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Горбачі</t>
         </is>
       </c>
       <c r="N140" s="7"/>
       <c r="O140" s="4" t="inlineStr">
         <is>
-          <t>Куликівська селищна рада</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P140" s="4" t="inlineStr">
         <is>
-          <t>(04643)23469</t>
+          <t>(04632)34334</t>
         </is>
       </c>
       <c r="Q140" s="4"/>
       <c r="R140" s="4" t="inlineStr">
         <is>
-          <t>shoolgorbov@meta.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>gorbachishkola@meta.ua</t>
+        </is>
+      </c>
+      <c r="S140" s="4"/>
       <c r="T140" s="4" t="inlineStr">
         <is>
-          <t>Директор Кирик Інна Миколаївна</t>
+          <t>В.о. директора Дзюба Людмила Олексіївна</t>
         </is>
       </c>
       <c r="U140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V140" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y140" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="4" t="inlineStr">
         <is>
-          <t>Горобіївська початкова школа Срібнянської селищної ради Чернігівської області</t>
+          <t>Горбівська гімназія Куликівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B141" s="5" t="n">
-        <v>144674</v>
+        <v>136261</v>
       </c>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
-          <t>Горобіївська початкова школа</t>
+          <t>Горбівська гімгназія</t>
         </is>
       </c>
       <c r="E141" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G141" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H141" s="6" t="inlineStr">
         <is>
-          <t>7425182301</t>
+          <t>7422782501</t>
         </is>
       </c>
       <c r="I141" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J141" s="4" t="inlineStr">
         <is>
-          <t>с. Горобіївка, Срібнянський район, Чернігівська область</t>
+          <t>с. Горбове, Куликівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K141" s="4" t="inlineStr">
         <is>
-          <t>вулиця Т.Шевченка, 26</t>
+          <t>вулиця Миру, 80</t>
         </is>
       </c>
       <c r="L141" s="6" t="inlineStr">
         <is>
-          <t>UA74080150090016557</t>
+          <t>UA74100210100075245</t>
         </is>
       </c>
       <c r="M141" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Горобіївка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Горбове</t>
         </is>
       </c>
       <c r="N141" s="7"/>
       <c r="O141" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Куликівська селищна рада</t>
         </is>
       </c>
       <c r="P141" s="4" t="inlineStr">
         <is>
-          <t>(04639)27340</t>
+          <t>(04643)23469</t>
         </is>
       </c>
       <c r="Q141" s="4"/>
       <c r="R141" s="4" t="inlineStr">
         <is>
-          <t>gorobiivka@ukr.net</t>
+          <t>shoolgorbov@meta.ua</t>
         </is>
       </c>
       <c r="S141" s="4" t="inlineStr">
         <is>
-          <t>http://gorobiivka.tk</t>
+          <t>schoolgorbov.ucoz.ru</t>
         </is>
       </c>
       <c r="T141" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Хілобок Віта Михайлівна</t>
+          <t>Директор Кирик Інна Миколаївна</t>
         </is>
       </c>
       <c r="U141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V141" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y141" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="4" t="inlineStr">
         <is>
-          <t>Городищенська філія І-ІІ ступенів Батуринської загальноосвітньої школи І-ІІІ ступенів імені Григорія Орлика Батуринської міської ради Ніжинського району Чернігівської області</t>
+          <t>Горобіївська початкова школа Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B142" s="5" t="n">
-        <v>141900</v>
+        <v>144674</v>
       </c>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t>Городищенська філія І-ІІ ст. Батуринської ЗОШ І-ІІІ ст.</t>
+          <t>Горобіївська початкова школа</t>
         </is>
       </c>
       <c r="E142" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G142" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H142" s="6" t="inlineStr">
         <is>
-          <t>7420383001</t>
+          <t>7425182301</t>
         </is>
       </c>
       <c r="I142" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J142" s="4" t="inlineStr">
         <is>
-          <t>с. Городище, Бахмацький район, Чернігівська область</t>
+          <t>с. Горобіївка, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K142" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 2</t>
+          <t>вулиця Т.Шевченка, 26</t>
         </is>
       </c>
       <c r="L142" s="6" t="inlineStr">
         <is>
-          <t>UA74040010060064242</t>
+          <t>UA74080150090016557</t>
         </is>
       </c>
       <c r="M142" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Городище</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Горобіївка</t>
         </is>
       </c>
       <c r="N142" s="7"/>
       <c r="O142" s="4" t="inlineStr">
         <is>
-          <t>Батуринська міська рада</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P142" s="4" t="inlineStr">
         <is>
-          <t>(04635)49430</t>
+          <t>(04639)27340</t>
         </is>
       </c>
       <c r="Q142" s="4"/>
       <c r="R142" s="4" t="inlineStr">
         <is>
-          <t>gorod_nvk.67@ukr.net</t>
+          <t>gorobiivka@ukr.net</t>
         </is>
       </c>
       <c r="S142" s="4" t="inlineStr">
         <is>
-          <t>https://horodyshchens-kyy-nvk49.webnode.com.ua/nashi-zakhodi/</t>
+          <t>http://gorobiivka.tk</t>
         </is>
       </c>
       <c r="T142" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Журавель Петро Миколайович</t>
+          <t>В.о. директора Хілобок Віта Михайлівна</t>
         </is>
       </c>
       <c r="U142" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V142" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y142" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Городнянський ліцей №1" Городнянської міської ради Чернігівської області</t>
+          <t>Городищенська філія І-ІІ ступенів Батуринської загальноосвітньої школи І-ІІІ ступенів імені Григорія Орлика Батуринської міської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B143" s="5" t="n">
-        <v>142389</v>
+        <v>141900</v>
       </c>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>Городнянський ліцей № 1</t>
+          <t>Городищенська філія І-ІІ ст. Батуринської ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G143" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H143" s="6" t="inlineStr">
         <is>
-          <t>7421410100</t>
+          <t>7420383001</t>
         </is>
       </c>
       <c r="I143" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J143" s="4" t="inlineStr">
         <is>
-          <t>Городня, Городнянський район, Чернігівська область</t>
+          <t>с. Городище, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K143" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чернігівська, 29</t>
+          <t>вулиця Шевченка, 2</t>
         </is>
       </c>
       <c r="L143" s="6" t="inlineStr">
         <is>
-          <t>UA74100050010035827</t>
+          <t>UA74040010060064242</t>
         </is>
       </c>
       <c r="M143" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, м. Городня</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Городище</t>
         </is>
       </c>
       <c r="N143" s="7"/>
       <c r="O143" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Городнянської міської ради</t>
+          <t>Батуринська міська рада</t>
         </is>
       </c>
       <c r="P143" s="4" t="inlineStr">
         <is>
-          <t>(04645)21558</t>
+          <t>(04635)49430</t>
         </is>
       </c>
       <c r="Q143" s="4"/>
       <c r="R143" s="4" t="inlineStr">
         <is>
-          <t>gorodnyagimnaziya@gmail.com</t>
+          <t>gorod_nvk.67@ukr.net</t>
         </is>
       </c>
       <c r="S143" s="4" t="inlineStr">
         <is>
-          <t>http://gimnaz.urokinformatiki.in.ua/</t>
+          <t>https://horodyshchens-kyy-nvk49.webnode.com.ua/nashi-zakhodi/</t>
         </is>
       </c>
       <c r="T143" s="4" t="inlineStr">
         <is>
-          <t>Директор Гриценко Юрій Михайлович</t>
+          <t>Завідувач філією Журавель Петро Миколайович</t>
         </is>
       </c>
       <c r="U143" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V143" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y143" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Городнянський ліцей №2" Городнянської міської ради Чернігівської області</t>
+          <t>Комунальний заклад "Городнянський ліцей №1" Городнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B144" s="5" t="n">
-        <v>144122</v>
+        <v>142389</v>
       </c>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
-          <t>Городнянський ліцей № 2</t>
+          <t>Городнянський ліцей № 1</t>
         </is>
       </c>
       <c r="E144" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G144" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H144" s="6" t="inlineStr">
         <is>
           <t>7421410100</t>
         </is>
       </c>
       <c r="I144" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J144" s="4" t="inlineStr">
         <is>
           <t>Городня, Городнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K144" s="4" t="inlineStr">
         <is>
-          <t>вулиця Троїцька, 2А</t>
+          <t>вулиця Чернігівська, 29</t>
         </is>
       </c>
       <c r="L144" s="6" t="inlineStr">
         <is>
           <t>UA74100050010035827</t>
         </is>
       </c>
       <c r="M144" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Чернігівський р-н, м. Городня</t>
         </is>
       </c>
       <c r="N144" s="7"/>
       <c r="O144" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Городнянської міської ради</t>
         </is>
       </c>
       <c r="P144" s="4" t="inlineStr">
         <is>
-          <t>(04645)21241</t>
+          <t>(04645)21558</t>
         </is>
       </c>
       <c r="Q144" s="4"/>
       <c r="R144" s="4" t="inlineStr">
         <is>
-          <t>horodniaschool2@ukr.net</t>
+          <t>gorodnyagimnaziya@gmail.com</t>
         </is>
       </c>
       <c r="S144" s="4" t="inlineStr">
         <is>
-          <t>http://gorodnia-zosh2.cn.sch.in.ua</t>
+          <t>http://gimnaz.urokinformatiki.in.ua/</t>
         </is>
       </c>
       <c r="T144" s="4" t="inlineStr">
         <is>
-          <t>Директор Романчук Сергій Петрович</t>
+          <t>Директор Гриценко Юрій Михайлович</t>
         </is>
       </c>
       <c r="U144" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y144" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Городнянський ліцей" Чернігівської обласної ради</t>
+          <t>Комунальний заклад "Городнянський ліцей №2" Городнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B145" s="5" t="n">
-        <v>138468</v>
+        <v>144122</v>
       </c>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Городнянський ліцей"</t>
+          <t>Городнянський ліцей № 2</t>
         </is>
       </c>
       <c r="E145" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G145" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H145" s="6" t="inlineStr">
         <is>
           <t>7421410100</t>
         </is>
       </c>
       <c r="I145" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J145" s="4" t="inlineStr">
         <is>
           <t>Городня, Городнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K145" s="4" t="inlineStr">
         <is>
-          <t>вулиця Петра Пиниці, 21</t>
+          <t>вулиця Троїцька, 2А</t>
         </is>
       </c>
       <c r="L145" s="6" t="inlineStr">
         <is>
           <t>UA74100050010035827</t>
         </is>
       </c>
       <c r="M145" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Чернігівський р-н, м. Городня</t>
         </is>
       </c>
       <c r="N145" s="7"/>
       <c r="O145" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти Городнянської міської ради</t>
         </is>
       </c>
       <c r="P145" s="4" t="inlineStr">
         <is>
-          <t>(04645)21159</t>
+          <t>(04645)21241</t>
         </is>
       </c>
       <c r="Q145" s="4"/>
       <c r="R145" s="4" t="inlineStr">
         <is>
-          <t>gorodschoolbor@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S145" s="4"/>
+          <t>horodniaschool2@ukr.net</t>
+        </is>
+      </c>
+      <c r="S145" s="4" t="inlineStr">
+        <is>
+          <t>http://gorodnia-zosh2.cn.sch.in.ua</t>
+        </is>
+      </c>
       <c r="T145" s="4" t="inlineStr">
         <is>
-          <t>Директор Хамайко Людмила Іванівна</t>
+          <t>Директор Романчук Сергій Петрович</t>
         </is>
       </c>
       <c r="U145" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X145" s="6" t="inlineStr">
         <is>
-          <t>так</t>
-[...4 lines deleted...]
-      </c>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y145" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="4" t="inlineStr">
         <is>
-          <t>Грем'яцька філія Смяцької загальноосвітньої школи І-ІІІ ступенів Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>комунальний заклад "Городнянський ліцей" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B146" s="5" t="n">
-        <v>144040</v>
+        <v>138468</v>
       </c>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
-          <t>Грем`яцька філія Смяцької ЗОШ І-ІІІ ступенів</t>
+          <t>КЗ "Городнянський ліцей"</t>
         </is>
       </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G146" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H146" s="6" t="inlineStr">
         <is>
-          <t>7423683201</t>
+          <t>7421410100</t>
         </is>
       </c>
       <c r="I146" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J146" s="4" t="inlineStr">
         <is>
-          <t>с. Грем'яч, Новгород-Сіверський район, Чернігівська область</t>
+          <t>Городня, Городнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K146" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 131</t>
+          <t>вулиця Петра Пиниці, 21</t>
         </is>
       </c>
       <c r="L146" s="6" t="inlineStr">
         <is>
-          <t>UA74060030230045749</t>
+          <t>UA74100050010035827</t>
         </is>
       </c>
       <c r="M146" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Грем’яч</t>
+          <t>Чернігівська обл., Чернігівський р-н, м. Городня</t>
         </is>
       </c>
       <c r="N146" s="7"/>
       <c r="O146" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P146" s="4" t="inlineStr">
         <is>
-          <t>(04658)37148</t>
+          <t>(04645)21159</t>
         </is>
       </c>
       <c r="Q146" s="4"/>
       <c r="R146" s="4" t="inlineStr">
         <is>
-          <t>grem_school@meta.ua</t>
+          <t>gorodschoolbor@ukr.net</t>
         </is>
       </c>
       <c r="S146" s="4"/>
       <c r="T146" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Павловська Наталія Володимирівна</t>
+          <t>Директор Хамайко Людмила Іванівна</t>
         </is>
       </c>
       <c r="U146" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V146" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X146" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
-[...2 lines deleted...]
-      <c r="Y146" s="5"/>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="Y146" s="5" t="n">
+        <v>275</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="4" t="inlineStr">
         <is>
-          <t>Григорівський заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
+          <t>Грем'яцька філія Смяцької загальноосвітньої школи І-ІІІ ступенів Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B147" s="5" t="n">
-        <v>144053</v>
+        <v>144040</v>
       </c>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
-          <t>Григорівський ЗЗСО І-ІІІ ступенів</t>
+          <t>Грем`яцька філія Смяцької ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E147" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G147" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H147" s="6" t="inlineStr">
         <is>
-          <t>7420383501</t>
+          <t>7423683201</t>
         </is>
       </c>
       <c r="I147" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J147" s="4" t="inlineStr">
         <is>
-          <t>с. Григорівка, Бахмацький район, Чернігівська область</t>
+          <t>с. Грем'яч, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K147" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 36</t>
+          <t>вулиця Миру, 131</t>
         </is>
       </c>
       <c r="L147" s="6" t="inlineStr">
         <is>
-          <t>UA74040030110039004</t>
+          <t>UA74060030230045749</t>
         </is>
       </c>
       <c r="M147" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Григорівка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Грем’яч</t>
         </is>
       </c>
       <c r="N147" s="7"/>
       <c r="O147" s="4" t="inlineStr">
         <is>
-          <t>Бахмацька міська рада</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P147" s="4" t="inlineStr">
         <is>
-          <t>(04635)47425</t>
+          <t>(04658)37148</t>
         </is>
       </c>
       <c r="Q147" s="4"/>
       <c r="R147" s="4" t="inlineStr">
         <is>
-          <t>grigorovskazosh@ukr.net</t>
+          <t>grem_school@meta.ua</t>
         </is>
       </c>
       <c r="S147" s="4"/>
       <c r="T147" s="4" t="inlineStr">
         <is>
-          <t>Директор Корнух Галина Анатоліївна</t>
+          <t>Завідувач філією Павловська Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U147" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V147" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y147" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="4" t="inlineStr">
         <is>
-          <t>Гриціївська гімназія Срібнянської селищної ради Чернігівської області</t>
+          <t>Григорівський заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B148" s="5" t="n">
-        <v>144673</v>
+        <v>144053</v>
       </c>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
-          <t>Гриціївська гімназія</t>
+          <t>Григорівський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E148" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G148" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H148" s="6" t="inlineStr">
         <is>
-          <t>7425182501</t>
+          <t>7420383501</t>
         </is>
       </c>
       <c r="I148" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J148" s="4" t="inlineStr">
         <is>
-          <t>с. Гриціївка, Срібнянський район, Чернігівська область</t>
+          <t>с. Григорівка, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K148" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 26</t>
+          <t>вулиця Шкільна, 36</t>
         </is>
       </c>
       <c r="L148" s="6" t="inlineStr">
         <is>
-          <t>UA74080150100049574</t>
+          <t>UA74040030110039004</t>
         </is>
       </c>
       <c r="M148" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Гриціївка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Григорівка</t>
         </is>
       </c>
       <c r="N148" s="7"/>
       <c r="O148" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P148" s="4" t="inlineStr">
         <is>
-          <t>(04639)28440</t>
+          <t>(04635)47425</t>
         </is>
       </c>
       <c r="Q148" s="4"/>
       <c r="R148" s="4" t="inlineStr">
         <is>
-          <t>hrytsiivka@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>grigorovskazosh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S148" s="4"/>
       <c r="T148" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Щербина Валентина Василівна</t>
+          <t>Директор Корнух Галина Анатоліївна</t>
         </is>
       </c>
       <c r="U148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V148" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y148" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="4" t="inlineStr">
         <is>
-          <t>Гужівський ліцей Ічнянської міської ради</t>
+          <t>Гриціївська гімназія Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B149" s="5" t="n">
-        <v>144522</v>
+        <v>144673</v>
       </c>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
-          <t>Гужівський ліцей ІМР</t>
+          <t>Гриціївська гімназія</t>
         </is>
       </c>
       <c r="E149" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G149" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H149" s="6" t="inlineStr">
         <is>
-          <t>7421783601</t>
+          <t>7425182501</t>
         </is>
       </c>
       <c r="I149" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J149" s="4" t="inlineStr">
         <is>
-          <t>с. Гужівка, Ічнянський район, Чернігівська область</t>
+          <t>с. Гриціївка, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K149" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 26</t>
+          <t>вулиця Незалежності, 26</t>
         </is>
       </c>
       <c r="L149" s="6" t="inlineStr">
         <is>
-          <t>UA74080030190032414</t>
+          <t>UA74080150100049574</t>
         </is>
       </c>
       <c r="M149" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Гужівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Гриціївка</t>
         </is>
       </c>
       <c r="N149" s="7"/>
       <c r="O149" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P149" s="4" t="inlineStr">
         <is>
-          <t>(04633)28134</t>
+          <t>(04639)28440</t>
         </is>
       </c>
       <c r="Q149" s="4"/>
       <c r="R149" s="4" t="inlineStr">
         <is>
-          <t>huzhivka_school@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S149" s="4"/>
+          <t>hrytsiivka@gmail.com</t>
+        </is>
+      </c>
+      <c r="S149" s="4" t="inlineStr">
+        <is>
+          <t>http://grytsiivska-zosh.cn.sch.in.ua</t>
+        </is>
+      </c>
       <c r="T149" s="4" t="inlineStr">
         <is>
-          <t>Директор Івченко Тетяна Володимирівна</t>
+          <t>В.о. директора Щербина Валентина Василівна</t>
         </is>
       </c>
       <c r="U149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V149" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y149" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y149" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="4" t="inlineStr">
         <is>
-          <t>Гурбинська гімназія Срібнянської селищної ради Чернігівської області</t>
+          <t>Гужівський ліцей Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B150" s="5" t="n">
-        <v>145086</v>
+        <v>144522</v>
       </c>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
-          <t>Гурбинська гімназія</t>
+          <t>Гужівський ліцей ІМР</t>
         </is>
       </c>
       <c r="E150" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G150" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H150" s="6" t="inlineStr">
         <is>
-          <t>7425183001</t>
+          <t>7421783601</t>
         </is>
       </c>
       <c r="I150" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J150" s="4" t="inlineStr">
         <is>
-          <t>с. Гурбинці, Срібнянський район, Чернігівська область</t>
+          <t>с. Гужівка, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K150" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 19</t>
+          <t>вулиця Шкільна, 26</t>
         </is>
       </c>
       <c r="L150" s="6" t="inlineStr">
         <is>
-          <t>UA74080150110043035</t>
+          <t>UA74080030190032414</t>
         </is>
       </c>
       <c r="M150" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Гурбинці</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Гужівка</t>
         </is>
       </c>
       <c r="N150" s="7"/>
       <c r="O150" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P150" s="4" t="inlineStr">
         <is>
-          <t>(04639)29640</t>
+          <t>(04633)28134</t>
         </is>
       </c>
       <c r="Q150" s="4"/>
       <c r="R150" s="4" t="inlineStr">
         <is>
-          <t>hurbyntsy-school@ukr.net</t>
+          <t>huzhivka_school@ukr.net</t>
         </is>
       </c>
       <c r="S150" s="4"/>
       <c r="T150" s="4" t="inlineStr">
         <is>
-          <t>Директор Щербина Оксана Миколаївна</t>
+          <t>Директор Івченко Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V150" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y150" s="5"/>
+      <c r="Y150" s="5" t="n">
+        <v>190</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="4" t="inlineStr">
         <is>
-          <t>Данинський навчально-виховний комплекс "початкова школа-заклад дошкільної освіти" Ніжинської районної ради Чернігівської області</t>
+          <t>Гурбинська гімназія Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B151" s="5" t="n">
-        <v>142419</v>
+        <v>145086</v>
       </c>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
-          <t>Данинський НВК "ПШ-ЗДО"</t>
+          <t>Гурбинська гімназія</t>
         </is>
       </c>
       <c r="E151" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G151" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H151" s="6" t="inlineStr">
         <is>
-          <t>7423383601</t>
+          <t>7425183001</t>
         </is>
       </c>
       <c r="I151" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J151" s="4" t="inlineStr">
         <is>
-          <t>с. Данина, Ніжинський район, Чернігівська область</t>
+          <t>с. Гурбинці, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K151" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 1</t>
+          <t>вулиця Шкільна, 19</t>
         </is>
       </c>
       <c r="L151" s="6" t="inlineStr">
         <is>
-          <t>UA74040190060050394</t>
+          <t>UA74080150110043035</t>
         </is>
       </c>
       <c r="M151" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Данина</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Гурбинці</t>
         </is>
       </c>
       <c r="N151" s="7"/>
       <c r="O151" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ніжинської районної державної адміністрації</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P151" s="4" t="inlineStr">
         <is>
-          <t>(04631)63-7-17</t>
+          <t>(04639)29640</t>
         </is>
       </c>
       <c r="Q151" s="4"/>
       <c r="R151" s="4" t="inlineStr">
         <is>
-          <t>danyna-nvk@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>hurbyntsy-school@ukr.net</t>
+        </is>
+      </c>
+      <c r="S151" s="4"/>
       <c r="T151" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Калюжна Ірина Анатоліївна</t>
+          <t>Директор Щербина Оксана Миколаївна</t>
         </is>
       </c>
       <c r="U151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V151" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y151" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="4" t="inlineStr">
         <is>
-          <t>Данівський ліцей Козелецької селищної ради</t>
+          <t>Данинський навчально-виховний комплекс "початкова школа-заклад дошкільної освіти" Ніжинської районної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B152" s="5" t="n">
-        <v>145423</v>
+        <v>142419</v>
       </c>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t>Данівський ліцей</t>
+          <t>Данинський НВК "ПШ-ЗДО"</t>
         </is>
       </c>
       <c r="E152" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G152" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H152" s="6" t="inlineStr">
         <is>
-          <t>7422082401</t>
+          <t>7423383601</t>
         </is>
       </c>
       <c r="I152" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J152" s="4" t="inlineStr">
         <is>
-          <t>с. Данівка, Козелецький район, Чернігівська область</t>
+          <t>с. Данина, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K152" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 118</t>
+          <t>вулиця Шевченка, 1</t>
         </is>
       </c>
       <c r="L152" s="6" t="inlineStr">
         <is>
-          <t>UA74100190140037847</t>
+          <t>UA74040190060050394</t>
         </is>
       </c>
       <c r="M152" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Данівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Данина</t>
         </is>
       </c>
       <c r="N152" s="7"/>
       <c r="O152" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, сім`ї, молоді та спорту Козелецької селищної ради</t>
+          <t>Відділ освіти Ніжинської районної державної адміністрації</t>
         </is>
       </c>
       <c r="P152" s="4" t="inlineStr">
         <is>
-          <t>(04646)36717</t>
+          <t>(04631)63-7-17</t>
         </is>
       </c>
       <c r="Q152" s="4"/>
       <c r="R152" s="4" t="inlineStr">
         <is>
-          <t>danivkashkola@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S152" s="4"/>
+          <t>danyna-nvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S152" s="4" t="inlineStr">
+        <is>
+          <t>https://danyna.e-schools.info</t>
+        </is>
+      </c>
       <c r="T152" s="4" t="inlineStr">
         <is>
-          <t>Директор Савенок Андрій Олександрович</t>
+          <t>В.о. директора Калюжна Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V152" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y152" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y152" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Деревинська загальноосвітня школа І-ІІ ступенів" Городнянської міської ради</t>
+          <t>Данівський ліцей Козелецької селищної ради</t>
         </is>
       </c>
       <c r="B153" s="5" t="n">
-        <v>143384</v>
+        <v>145423</v>
       </c>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
-          <t>Деревинська ЗОШ І-ІІ ступенів</t>
+          <t>Данівський ліцей</t>
         </is>
       </c>
       <c r="E153" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G153" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H153" s="6" t="inlineStr">
         <is>
-          <t>7421483601</t>
+          <t>7422082401</t>
         </is>
       </c>
       <c r="I153" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J153" s="4" t="inlineStr">
         <is>
-          <t>с. Деревини, Городнянський район, Чернігівська область</t>
+          <t>с. Данівка, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K153" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 147</t>
+          <t>вулиця Центральна, 118</t>
         </is>
       </c>
       <c r="L153" s="6" t="inlineStr">
         <is>
-          <t>UA74100050170058219</t>
+          <t>UA74100190140037847</t>
         </is>
       </c>
       <c r="M153" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Деревини</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Данівка</t>
         </is>
       </c>
       <c r="N153" s="7"/>
       <c r="O153" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Городнянської міської ради</t>
+          <t>Управління освіти, культури, сім`ї, молоді та спорту Козелецької селищної ради</t>
         </is>
       </c>
       <c r="P153" s="4" t="inlineStr">
         <is>
-          <t>(04645)38523</t>
+          <t>(04646)36717</t>
         </is>
       </c>
       <c r="Q153" s="4"/>
       <c r="R153" s="4" t="inlineStr">
         <is>
-          <t>dereviny.schkola@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>danivkashkola@ukr.net</t>
+        </is>
+      </c>
+      <c r="S153" s="4"/>
       <c r="T153" s="4" t="inlineStr">
         <is>
-          <t>Директор Веркасова Наталія Миколаївна</t>
+          <t>Директор Савенок Андрій Олександрович</t>
         </is>
       </c>
       <c r="U153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V153" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y153" s="5"/>
+      <c r="Y153" s="5" t="n">
+        <v>121</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="4" t="inlineStr">
         <is>
-          <t>Деснянський ліцей Деснянської селищної ради</t>
+          <t>Комунальний заклад "Деревинська загальноосвітня школа І-ІІ ступенів" Городнянської міської ради</t>
         </is>
       </c>
       <c r="B154" s="5" t="n">
-        <v>144663</v>
+        <v>143384</v>
       </c>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
-          <t>Деснянський ліцей</t>
+          <t>Деревинська ЗОШ І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E154" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G154" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H154" s="6" t="inlineStr">
         <is>
-          <t>7422055400</t>
+          <t>7421483601</t>
         </is>
       </c>
       <c r="I154" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J154" s="4" t="inlineStr">
         <is>
-          <t>смт Десна, Козелецький район, Чернігівська область</t>
+          <t>с. Деревини, Городнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K154" s="4" t="inlineStr">
         <is>
-          <t>вулиця Довженка, 34</t>
+          <t>вулиця Миру, 147</t>
         </is>
       </c>
       <c r="L154" s="6" t="inlineStr">
         <is>
-          <t>UA74100070010092411</t>
+          <t>UA74100050170058219</t>
         </is>
       </c>
       <c r="M154" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Десна</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Деревини</t>
         </is>
       </c>
       <c r="N154" s="7"/>
       <c r="O154" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Деснянської селищної ради Чернігівської області</t>
+          <t>Відділ освіти Городнянської міської ради</t>
         </is>
       </c>
       <c r="P154" s="4" t="inlineStr">
         <is>
-          <t>(04646)47067</t>
+          <t>(04645)38523</t>
         </is>
       </c>
       <c r="Q154" s="4"/>
       <c r="R154" s="4" t="inlineStr">
         <is>
-          <t>desnalyceum@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S154" s="4"/>
+          <t>dereviny.schkola@ukr.net</t>
+        </is>
+      </c>
+      <c r="S154" s="4" t="inlineStr">
+        <is>
+          <t>https://dereviny.e-schools.info</t>
+        </is>
+      </c>
       <c r="T154" s="4" t="inlineStr">
         <is>
-          <t>Директор Римарєв Костянтин Євгенійович</t>
+          <t>Директор Веркасова Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U154" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V154" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y154" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y154" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="4" t="inlineStr">
         <is>
-          <t>Деснянська гімназія Понорницької селищної ради</t>
+          <t>Деснянський ліцей Деснянської селищної ради</t>
         </is>
       </c>
       <c r="B155" s="5" t="n">
-        <v>139811</v>
+        <v>144663</v>
       </c>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
-          <t>Деснянська гімназія</t>
+          <t>Деснянський ліцей</t>
         </is>
       </c>
       <c r="E155" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G155" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H155" s="6" t="inlineStr">
         <is>
-          <t>7422288601</t>
+          <t>7422055400</t>
         </is>
       </c>
       <c r="I155" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J155" s="4" t="inlineStr">
         <is>
-          <t>с. Деснянське, Коропський район, Чернігівська область</t>
+          <t>смт Десна, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K155" s="4" t="inlineStr">
         <is>
-          <t>вулиця Деснянська, 64 А</t>
+          <t>вулиця Довженка, 34</t>
         </is>
       </c>
       <c r="L155" s="6" t="inlineStr">
         <is>
-          <t>UA74060050050098273</t>
+          <t>UA74100070010092411</t>
         </is>
       </c>
       <c r="M155" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Деснянське</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Десна</t>
         </is>
       </c>
       <c r="N155" s="7"/>
       <c r="O155" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Понорницької селищної ради</t>
+          <t>Відділ освіти Деснянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="P155" s="4" t="inlineStr">
         <is>
-          <t>(04556)3-57-49</t>
+          <t>(04646)47067</t>
         </is>
       </c>
       <c r="Q155" s="4"/>
       <c r="R155" s="4" t="inlineStr">
         <is>
-          <t>sv.skola@ukr.net</t>
+          <t>desnalyceum@ukr.net</t>
         </is>
       </c>
       <c r="S155" s="4"/>
       <c r="T155" s="4" t="inlineStr">
         <is>
-          <t>Директор Груша Світлана Іванівна</t>
+          <t>Директор Римарєв Костянтин Євгенійович</t>
         </is>
       </c>
       <c r="U155" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V155" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y155" s="5"/>
+      <c r="Y155" s="5" t="n">
+        <v>1460</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="4" t="inlineStr">
         <is>
-          <t>Дігтярівський ліцей Срібнянської селищної ради Чернігівської області</t>
+          <t>Деснянська гімназія Понорницької селищної ради</t>
         </is>
       </c>
       <c r="B156" s="5" t="n">
-        <v>145653</v>
+        <v>139811</v>
       </c>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
-          <t>Дігтярівський ліцей</t>
+          <t>Деснянська гімназія</t>
         </is>
       </c>
       <c r="E156" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G156" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H156" s="6" t="inlineStr">
         <is>
-          <t>7425155400</t>
+          <t>7422288601</t>
         </is>
       </c>
       <c r="I156" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J156" s="4" t="inlineStr">
         <is>
-          <t>смт Дігтярі, Срібнянський район, Чернігівська область</t>
+          <t>с. Деснянське, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K156" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 13-Б</t>
+          <t>вулиця Деснянська, 64 А</t>
         </is>
       </c>
       <c r="L156" s="6" t="inlineStr">
         <is>
-          <t>UA74080150020098715</t>
+          <t>UA74060050050098273</t>
         </is>
       </c>
       <c r="M156" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с-ще Дігтярі</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Деснянське</t>
         </is>
       </c>
       <c r="N156" s="7"/>
       <c r="O156" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Понорницької селищної ради</t>
         </is>
       </c>
       <c r="P156" s="4" t="inlineStr">
         <is>
-          <t>(04639)23324</t>
+          <t>(04556)3-57-49</t>
         </is>
       </c>
       <c r="Q156" s="4"/>
       <c r="R156" s="4" t="inlineStr">
         <is>
-          <t>digtyari@ukr.net</t>
+          <t>sv.skola@ukr.net</t>
         </is>
       </c>
       <c r="S156" s="4"/>
       <c r="T156" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Заворотна Любов Володимирівна</t>
+          <t>Директор Груша Світлана Іванівна</t>
         </is>
       </c>
       <c r="U156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V156" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y156" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="4" t="inlineStr">
         <is>
-          <t>Дігтярівський навчально-виховний комплекс Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Дігтярівський ліцей Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B157" s="5" t="n">
-        <v>142424</v>
+        <v>145653</v>
       </c>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
-          <t>Дігтярівський НВК</t>
+          <t>Дігтярівський ліцей</t>
         </is>
       </c>
       <c r="E157" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G157" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H157" s="6" t="inlineStr">
         <is>
-          <t>7423683601</t>
+          <t>7425155400</t>
         </is>
       </c>
       <c r="I157" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J157" s="4" t="inlineStr">
         <is>
-          <t>с. Дігтярівка, Новгород-Сіверський район, Чернігівська область</t>
+          <t>смт Дігтярі, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K157" s="4" t="inlineStr">
         <is>
-          <t>вулиця Покровська, 67</t>
+          <t>вулиця Центральна, 13-Б</t>
         </is>
       </c>
       <c r="L157" s="6" t="inlineStr">
         <is>
-          <t>UA74060030250028779</t>
+          <t>UA74080150020098715</t>
         </is>
       </c>
       <c r="M157" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Дігтярівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с-ще Дігтярі</t>
         </is>
       </c>
       <c r="N157" s="7"/>
       <c r="O157" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P157" s="4" t="inlineStr">
         <is>
-          <t>(04658)3-57-74</t>
+          <t>(04639)23324</t>
         </is>
       </c>
       <c r="Q157" s="4"/>
       <c r="R157" s="4" t="inlineStr">
         <is>
-          <t>dihtyarivka@meta.ua</t>
+          <t>digtyari@ukr.net</t>
         </is>
       </c>
       <c r="S157" s="4"/>
       <c r="T157" s="4" t="inlineStr">
         <is>
-          <t> Луговська Тетяна Іванівна</t>
+          <t>В.о. директора Заворотна Любов Володимирівна</t>
         </is>
       </c>
       <c r="U157" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V157" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y157" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y157" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="4" t="inlineStr">
         <is>
-          <t>Дмитрівський ліцей Дмитрівської селищної ради Чернігівської області</t>
+          <t>Дігтярівський навчально-виховний комплекс Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B158" s="5" t="n">
-        <v>142131</v>
+        <v>142424</v>
       </c>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
-          <t>Дмитрівський ліцей</t>
+          <t>Дігтярівський НВК</t>
         </is>
       </c>
       <c r="E158" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G158" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H158" s="6" t="inlineStr">
         <is>
-          <t>7420355600</t>
+          <t>7423683601</t>
         </is>
       </c>
       <c r="I158" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J158" s="4" t="inlineStr">
         <is>
-          <t>смт Дмитрівка, Бахмацький район, Чернігівська область</t>
+          <t>с. Дігтярівка, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K158" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 21</t>
+          <t>вулиця Покровська, 67</t>
         </is>
       </c>
       <c r="L158" s="6" t="inlineStr">
         <is>
-          <t>UA74040130010044564</t>
+          <t>UA74060030250028779</t>
         </is>
       </c>
       <c r="M158" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с-ще Дмитрівка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Дігтярівка</t>
         </is>
       </c>
       <c r="N158" s="7"/>
       <c r="O158" s="4" t="inlineStr">
         <is>
-          <t>Дмитрівська селищна рада</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P158" s="4" t="inlineStr">
         <is>
-          <t>(096)3889330</t>
+          <t>(04658)3-57-74</t>
         </is>
       </c>
       <c r="Q158" s="4"/>
       <c r="R158" s="4" t="inlineStr">
         <is>
-          <t>dmytrivkalicey@gmail.com</t>
+          <t>dihtyarivka@meta.ua</t>
         </is>
       </c>
       <c r="S158" s="4"/>
       <c r="T158" s="4" t="inlineStr">
         <is>
-          <t>Директор Бойко Тетяна Олександрівна</t>
+          <t> Луговська Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U158" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V158" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y158" s="5"/>
+      <c r="Y158" s="5" t="n">
+        <v>330</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська філія Михайло-Коцюбинського ліцею Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Дмитрівський ліцей Дмитрівської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B159" s="5" t="n">
-        <v>146625</v>
+        <v>142131</v>
       </c>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська філія Михайло-Коцюбинського ліцею</t>
+          <t>Дмитрівський ліцей</t>
         </is>
       </c>
       <c r="E159" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G159" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H159" s="6" t="inlineStr">
         <is>
-          <t>7425581601</t>
+          <t>7420355600</t>
         </is>
       </c>
       <c r="I159" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J159" s="4" t="inlineStr">
         <is>
-          <t>с. Дніпровське, Чернігівський район, Чернігівська область</t>
+          <t>смт Дмитрівка, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K159" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 1-А</t>
+          <t>вулиця Незалежності, 21</t>
         </is>
       </c>
       <c r="L159" s="6" t="inlineStr">
         <is>
-          <t>UA74100250080064472</t>
+          <t>UA74040130010044564</t>
         </is>
       </c>
       <c r="M159" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Дніпровське</t>
+          <t>Чернігівська обл., Ніжинський р-н, с-ще Дмитрівка</t>
         </is>
       </c>
       <c r="N159" s="7"/>
       <c r="O159" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Дмитрівська селищна рада</t>
         </is>
       </c>
       <c r="P159" s="4" t="inlineStr">
         <is>
-          <t>(0462)68-32-95</t>
+          <t>(096)3889330</t>
         </is>
       </c>
       <c r="Q159" s="4"/>
       <c r="R159" s="4" t="inlineStr">
         <is>
-          <t>dniprovskeschool@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>dmytrivkalicey@gmail.com</t>
+        </is>
+      </c>
+      <c r="S159" s="4"/>
       <c r="T159" s="4" t="inlineStr">
         <is>
-          <t>Директор Шпак Микола Миколайович</t>
+          <t>Директор Бойко Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U159" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V159" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y159" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="4" t="inlineStr">
         <is>
-          <t>Добрянський ліцей Добрянської селищної ради</t>
+          <t>Дніпровська філія Михайло-Коцюбинського ліцею Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B160" s="5" t="n">
-        <v>145861</v>
+        <v>146625</v>
       </c>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
-          <t>Добрянський ліцей</t>
+          <t>Дніпровська філія Михайло-Коцюбинського ліцею</t>
         </is>
       </c>
       <c r="E160" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G160" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H160" s="6" t="inlineStr">
         <is>
-          <t>7424455400</t>
+          <t>7425581601</t>
         </is>
       </c>
       <c r="I160" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J160" s="4" t="inlineStr">
         <is>
-          <t>смт Добрянка, Ріпкинський район, Чернігівська область</t>
+          <t>с. Дніпровське, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K160" s="4" t="inlineStr">
         <is>
-          <t>вулиця Преображенська, 7</t>
+          <t>вулиця Шевченка, 1-А</t>
         </is>
       </c>
       <c r="L160" s="6" t="inlineStr">
         <is>
-          <t>UA74100090010095098</t>
+          <t>UA74100250080064472</t>
         </is>
       </c>
       <c r="M160" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Добрянка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Дніпровське</t>
         </is>
       </c>
       <c r="N160" s="7"/>
       <c r="O160" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Добрянської селищної ради</t>
+          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P160" s="4" t="inlineStr">
         <is>
-          <t>(063)9343922</t>
+          <t>(0462)68-32-95</t>
         </is>
       </c>
       <c r="Q160" s="4"/>
       <c r="R160" s="4" t="inlineStr">
         <is>
-          <t>dobrshcool@ukr.net</t>
+          <t>dniprovskeschool@ukr.net</t>
         </is>
       </c>
       <c r="S160" s="4" t="inlineStr">
         <is>
-          <t>http://dobrianka-school.edukit.cn.ua</t>
+          <t>https://mkocubynska-gromada.gov.ua/dniprovska-zosh-iiii-stupeniv-08-50-13-22-06-2020/</t>
         </is>
       </c>
       <c r="T160" s="4" t="inlineStr">
         <is>
-          <t>Директор Москвичова Наталія Валентинівна</t>
+          <t>Директор Шпак Микола Миколайович</t>
         </is>
       </c>
       <c r="U160" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V160" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y160" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y160" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="4" t="inlineStr">
         <is>
-          <t>Довжицький ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Добрянський ліцей Добрянської селищної ради</t>
         </is>
       </c>
       <c r="B161" s="5" t="n">
-        <v>145149</v>
+        <v>145861</v>
       </c>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t>Довжицький ліцей</t>
+          <t>Добрянський ліцей</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G161" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H161" s="6" t="inlineStr">
         <is>
-          <t>7425581901</t>
+          <t>7424455400</t>
         </is>
       </c>
       <c r="I161" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J161" s="4" t="inlineStr">
         <is>
-          <t>с. Довжик, Чернігівський район, Чернігівська область</t>
+          <t>смт Добрянка, Ріпкинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K161" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чернігівська, 2-А</t>
+          <t>вулиця Преображенська, 7</t>
         </is>
       </c>
       <c r="L161" s="6" t="inlineStr">
         <is>
-          <t>UA74100270030089882</t>
+          <t>UA74100090010095098</t>
         </is>
       </c>
       <c r="M161" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Довжик</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Добрянка</t>
         </is>
       </c>
       <c r="N161" s="7"/>
       <c r="O161" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Добрянської селищної ради</t>
         </is>
       </c>
       <c r="P161" s="4" t="inlineStr">
         <is>
-          <t>(0422)682140</t>
+          <t>(063)9343922</t>
         </is>
       </c>
       <c r="Q161" s="4"/>
       <c r="R161" s="4" t="inlineStr">
         <is>
-          <t>dovzhyk.nvk1@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S161" s="4"/>
+          <t>dobrshcool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S161" s="4" t="inlineStr">
+        <is>
+          <t>http://dobrianka-school.edukit.cn.ua</t>
+        </is>
+      </c>
       <c r="T161" s="4" t="inlineStr">
         <is>
-          <t>Директор Слюсар Олександр Володимирович</t>
+          <t>Директор Москвичова Наталія Валентинівна</t>
         </is>
       </c>
       <c r="U161" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V161" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y161" s="5"/>
+      <c r="Y161" s="5" t="n">
+        <v>360</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="4" t="inlineStr">
         <is>
-          <t>Дорогинський ліцей Ічнянської міської ради</t>
+          <t>Довжицький ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B162" s="5" t="n">
-        <v>144484</v>
+        <v>145149</v>
       </c>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
-          <t>Дорогинський ліцей ІМР</t>
+          <t>Довжицький ліцей</t>
         </is>
       </c>
       <c r="E162" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G162" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H162" s="6" t="inlineStr">
         <is>
-          <t>7421784001</t>
+          <t>7425581901</t>
         </is>
       </c>
       <c r="I162" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J162" s="4" t="inlineStr">
         <is>
-          <t>с. Дорогинка, Ічнянський район, Чернігівська область</t>
+          <t>с. Довжик, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K162" s="4" t="inlineStr">
         <is>
-          <t>вулиця Набережна, 3</t>
+          <t>вулиця Чернігівська, 2-А</t>
         </is>
       </c>
       <c r="L162" s="6" t="inlineStr">
         <is>
-          <t>UA74080030220021680</t>
+          <t>UA74100270030089882</t>
         </is>
       </c>
       <c r="M162" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Дорогинка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Довжик</t>
         </is>
       </c>
       <c r="N162" s="7"/>
       <c r="O162" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P162" s="4" t="inlineStr">
         <is>
-          <t>(04633)28740</t>
+          <t>(0422)682140</t>
         </is>
       </c>
       <c r="Q162" s="4"/>
       <c r="R162" s="4" t="inlineStr">
         <is>
-          <t>doroginka_zosh@meta.ua</t>
+          <t>dovzhyk.nvk1@ukr.net</t>
         </is>
       </c>
       <c r="S162" s="4"/>
       <c r="T162" s="4" t="inlineStr">
         <is>
-          <t>Директор Дегтяренко Раїса Іванівна</t>
+          <t>Директор Слюсар Олександр Володимирович</t>
         </is>
       </c>
       <c r="U162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V162" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y162" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y162" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="4" t="inlineStr">
         <is>
-          <t>Дрімайлівська гімназія Куликівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Дорогинський ліцей Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B163" s="5" t="n">
-        <v>138384</v>
+        <v>144484</v>
       </c>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
-          <t>Дрімайлівська</t>
+          <t>Дорогинський ліцей ІМР</t>
         </is>
       </c>
       <c r="E163" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G163" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H163" s="6" t="inlineStr">
         <is>
-          <t>7422783501</t>
+          <t>7421784001</t>
         </is>
       </c>
       <c r="I163" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J163" s="4" t="inlineStr">
         <is>
-          <t>с. Дрімайлівка, Куликівський район, Чернігівська область</t>
+          <t>с. Дорогинка, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K163" s="4" t="inlineStr">
         <is>
-          <t>вулиця імені С.С.Парубця, 1</t>
+          <t>вулиця Набережна, 3</t>
         </is>
       </c>
       <c r="L163" s="6" t="inlineStr">
         <is>
-          <t>UA74100210120089256</t>
+          <t>UA74080030220021680</t>
         </is>
       </c>
       <c r="M163" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Дрімайлівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Дорогинка</t>
         </is>
       </c>
       <c r="N163" s="7"/>
       <c r="O163" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, туризму, сім`ї, молоді та спорту Куликівської селищної ради</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P163" s="4" t="inlineStr">
         <is>
-          <t>(04643)27647</t>
+          <t>(04633)28740</t>
         </is>
       </c>
       <c r="Q163" s="4"/>
       <c r="R163" s="4" t="inlineStr">
         <is>
-          <t>bdjilkaschool@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>doroginka_zosh@meta.ua</t>
+        </is>
+      </c>
+      <c r="S163" s="4"/>
       <c r="T163" s="4" t="inlineStr">
         <is>
-          <t>Директор Мірошник Любов Володимирівна</t>
+          <t>Директор Дегтяренко Раїса Іванівна</t>
         </is>
       </c>
       <c r="U163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V163" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y163" s="5"/>
+      <c r="Y163" s="5" t="n">
+        <v>302</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад Дроздовицький заклад загальної середньої освіти I ступеня Городнянської міської ради Чернігівської області</t>
+          <t>Дрімайлівська гімназія Куликівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B164" s="5" t="n">
-        <v>142414</v>
+        <v>138384</v>
       </c>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
-          <t>КЗ Дроздовицький ЗЗСО I ст.</t>
+          <t>Дрімайлівська</t>
         </is>
       </c>
       <c r="E164" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G164" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H164" s="6" t="inlineStr">
         <is>
-          <t>7421484001</t>
+          <t>7422783501</t>
         </is>
       </c>
       <c r="I164" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J164" s="4" t="inlineStr">
         <is>
-          <t>с. Дроздовиця, Городнянський район, Чернігівська область</t>
+          <t>с. Дрімайлівка, Куликівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K164" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 8</t>
+          <t>вулиця імені С.С.Парубця, 1</t>
         </is>
       </c>
       <c r="L164" s="6" t="inlineStr">
         <is>
-          <t>UA74100050200035646</t>
+          <t>UA74100210120089256</t>
         </is>
       </c>
       <c r="M164" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Дроздовиця</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Дрімайлівка</t>
         </is>
       </c>
       <c r="N164" s="7"/>
       <c r="O164" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Городнянської міської ради</t>
+          <t>Управління освіти, культури, туризму, сім`ї, молоді та спорту Куликівської селищної ради</t>
         </is>
       </c>
       <c r="P164" s="4" t="inlineStr">
         <is>
-          <t>(096)1695537</t>
+          <t>(04643)27647</t>
         </is>
       </c>
       <c r="Q164" s="4"/>
       <c r="R164" s="4" t="inlineStr">
         <is>
-          <t>drozdovytsya@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S164" s="4"/>
+          <t>bdjilkaschool@i.ua</t>
+        </is>
+      </c>
+      <c r="S164" s="4" t="inlineStr">
+        <is>
+          <t>http://schooldream.at.ua</t>
+        </is>
+      </c>
       <c r="T164" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Сніцар Любов Вікторівна</t>
+          <t>Директор Мірошник Любов Володимирівна</t>
         </is>
       </c>
       <c r="U164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V164" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y164" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="4" t="inlineStr">
         <is>
-          <t>Дружбинський ліцей Ічнянської міської ради</t>
+          <t>Комунальний заклад Дроздовицький заклад загальної середньої освіти I ступеня Городнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B165" s="5" t="n">
-        <v>144300</v>
+        <v>142414</v>
       </c>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
-          <t>Дружбинський ліцей ІМР</t>
+          <t>КЗ Дроздовицький ЗЗСО I ст.</t>
         </is>
       </c>
       <c r="E165" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G165" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H165" s="6" t="inlineStr">
         <is>
-          <t>7421755300</t>
+          <t>7421484001</t>
         </is>
       </c>
       <c r="I165" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J165" s="4" t="inlineStr">
         <is>
-          <t>смт Дружба, Ічнянський район, Чернігівська область</t>
+          <t>с. Дроздовиця, Городнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K165" s="4" t="inlineStr">
         <is>
-          <t>вулиця Стадіонна, 5</t>
+          <t>вулиця Перемоги, 8</t>
         </is>
       </c>
       <c r="L165" s="6" t="inlineStr">
         <is>
-          <t>UA74080030020059230</t>
+          <t>UA74100050200035646</t>
         </is>
       </c>
       <c r="M165" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с-ще Дружба</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Дроздовиця</t>
         </is>
       </c>
       <c r="N165" s="7"/>
       <c r="O165" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти Городнянської міської ради</t>
         </is>
       </c>
       <c r="P165" s="4" t="inlineStr">
         <is>
-          <t>(097)3482782</t>
+          <t>(096)1695537</t>
         </is>
       </c>
       <c r="Q165" s="4"/>
       <c r="R165" s="4" t="inlineStr">
         <is>
-          <t>drugbaschool@ukr.net</t>
+          <t>drozdovytsya@ukr.net</t>
         </is>
       </c>
       <c r="S165" s="4"/>
       <c r="T165" s="4" t="inlineStr">
         <is>
-          <t>Директор Бабенко Віталій Олександрович</t>
+          <t>В.о. директора Сніцар Любов Вікторівна</t>
         </is>
       </c>
       <c r="U165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V165" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y165" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y165" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="4" t="inlineStr">
         <is>
-          <t>Дубовогаївська загальноосвітня школа I-III ступенів Яблунівської сільської ради Прилуцького району Чернігівської області</t>
+          <t>Дружбинський ліцей Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B166" s="5" t="n">
-        <v>144086</v>
+        <v>144300</v>
       </c>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
-          <t>Дубовогаївська ЗОШ І - ІІІ ст.</t>
+          <t>Дружбинський ліцей ІМР</t>
         </is>
       </c>
       <c r="E166" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F166" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G166" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H166" s="6" t="inlineStr">
         <is>
-          <t>7424182501</t>
+          <t>7421755300</t>
         </is>
       </c>
       <c r="I166" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J166" s="4" t="inlineStr">
         <is>
-          <t>с. Дубовий Гай, Прилуцький район, Чернігівська область</t>
+          <t>смт Дружба, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K166" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 42</t>
+          <t>вулиця Стадіонна, 5</t>
         </is>
       </c>
       <c r="L166" s="6" t="inlineStr">
         <is>
-          <t>UA74080210030077320</t>
+          <t>UA74080030020059230</t>
         </is>
       </c>
       <c r="M166" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Дубовий Гай</t>
+          <t>Чернігівська обл., Прилуцький р-н, с-ще Дружба</t>
         </is>
       </c>
       <c r="N166" s="7"/>
       <c r="O166" s="4" t="inlineStr">
         <is>
-          <t>Яблунівська сільська рада</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P166" s="4" t="inlineStr">
         <is>
-          <t>(04637)66642</t>
+          <t>(097)3482782</t>
         </is>
       </c>
       <c r="Q166" s="4"/>
       <c r="R166" s="4" t="inlineStr">
         <is>
-          <t>dubgayschool@ukr.net</t>
+          <t>drugbaschool@ukr.net</t>
         </is>
       </c>
       <c r="S166" s="4"/>
       <c r="T166" s="4" t="inlineStr">
         <is>
-          <t>Директор Кравченко Наталія Вікторівна</t>
+          <t>Директор Бабенко Віталій Олександрович</t>
         </is>
       </c>
       <c r="U166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V166" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y166" s="5" t="n">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="4" t="inlineStr">
         <is>
-          <t>Дягівська гімназія Менської міської ради</t>
+          <t>Дубовогаївська загальноосвітня школа I-III ступенів Яблунівської сільської ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B167" s="5" t="n">
-        <v>140258</v>
+        <v>144086</v>
       </c>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
-          <t>Дягівська гімназія</t>
+          <t>Дубовогаївська ЗОШ І - ІІІ ст.</t>
         </is>
       </c>
       <c r="E167" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G167" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H167" s="6" t="inlineStr">
         <is>
-          <t>7423083501</t>
+          <t>7424182501</t>
         </is>
       </c>
       <c r="I167" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J167" s="4" t="inlineStr">
         <is>
-          <t>с. Дягова, Менський район, Чернігівська область</t>
+          <t>с. Дубовий Гай, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K167" s="4" t="inlineStr">
         <is>
-          <t>вулиця Покровська, 23</t>
+          <t>вулиця Шевченка, 42</t>
         </is>
       </c>
       <c r="L167" s="6" t="inlineStr">
         <is>
-          <t>UA74020030140010042</t>
+          <t>UA74080210030077320</t>
         </is>
       </c>
       <c r="M167" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Дягова</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Дубовий Гай</t>
         </is>
       </c>
       <c r="N167" s="7"/>
       <c r="O167" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Менської міської ради</t>
+          <t>Яблунівська сільська рада</t>
         </is>
       </c>
       <c r="P167" s="4" t="inlineStr">
         <is>
-          <t>(04644)43440</t>
+          <t>(04637)66642</t>
         </is>
       </c>
       <c r="Q167" s="4"/>
       <c r="R167" s="4" t="inlineStr">
         <is>
-          <t>djagova_skhool@ukr.net</t>
+          <t>dubgayschool@ukr.net</t>
         </is>
       </c>
       <c r="S167" s="4"/>
       <c r="T167" s="4" t="inlineStr">
         <is>
-          <t>Директор Бутенко Світлана Леонідівна</t>
+          <t>Директор Кравченко Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U167" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V167" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W167" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X167" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y167" s="5"/>
+      <c r="Y167" s="5" t="n">
+        <v>220</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="4" t="inlineStr">
         <is>
-          <t>Євминський ліцей Остерської міської ради</t>
+          <t>Дягівська гімназія Менської міської ради</t>
         </is>
       </c>
       <c r="B168" s="5" t="n">
-        <v>145652</v>
+        <v>140258</v>
       </c>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
-          <t>Євминський ліцей</t>
+          <t>Дягівська гімназія</t>
         </is>
       </c>
       <c r="E168" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G168" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H168" s="6" t="inlineStr">
         <is>
-          <t>7422082701</t>
+          <t>7423083501</t>
         </is>
       </c>
       <c r="I168" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J168" s="4" t="inlineStr">
         <is>
-          <t>с. Євминка, Козелецький район, Чернігівська область</t>
+          <t>с. Дягова, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K168" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 174</t>
+          <t>вулиця Покровська, 23</t>
         </is>
       </c>
       <c r="L168" s="6" t="inlineStr">
         <is>
-          <t>UA74100310080040889</t>
+          <t>UA74020030140010042</t>
         </is>
       </c>
       <c r="M168" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Євминка</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Дягова</t>
         </is>
       </c>
       <c r="N168" s="7"/>
       <c r="O168" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, молоді та спорту Остерської міської ради</t>
+          <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P168" s="4" t="inlineStr">
         <is>
-          <t>(096)8820712</t>
+          <t>(04644)43440</t>
         </is>
       </c>
       <c r="Q168" s="4"/>
       <c r="R168" s="4" t="inlineStr">
         <is>
-          <t>evminskaya@gmail.com</t>
+          <t>djagova_skhool@ukr.net</t>
         </is>
       </c>
       <c r="S168" s="4"/>
       <c r="T168" s="4" t="inlineStr">
         <is>
-          <t>Директор Курач Любов Василівна</t>
+          <t>Директор Бутенко Світлана Леонідівна</t>
         </is>
       </c>
       <c r="U168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V168" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y168" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="4" t="inlineStr">
         <is>
-          <t>Жадівський заклад загальної середньої освіти І-ІІІ ступенів імені Т.Г. Шевченка Семенівської міської ради Чернігівської області</t>
+          <t>Євминський ліцей Остерської міської ради</t>
         </is>
       </c>
       <c r="B169" s="5" t="n">
-        <v>137366</v>
+        <v>145652</v>
       </c>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
-          <t>Жадівський ЗСО І-ІІІ ст. ім.Т.Г.Шевченка</t>
+          <t>Євминський ліцей</t>
         </is>
       </c>
       <c r="E169" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G169" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H169" s="6" t="inlineStr">
         <is>
-          <t>7424781501</t>
+          <t>7422082701</t>
         </is>
       </c>
       <c r="I169" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J169" s="4" t="inlineStr">
         <is>
-          <t>с. Жадове, Семенівський район, Чернігівська область</t>
+          <t>с. Євминка, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K169" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 28 А</t>
+          <t>вулиця Київська, 174</t>
         </is>
       </c>
       <c r="L169" s="6" t="inlineStr">
         <is>
-          <t>UA74060070160021599</t>
+          <t>UA74100310080040889</t>
         </is>
       </c>
       <c r="M169" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Жадове</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Євминка</t>
         </is>
       </c>
       <c r="N169" s="7"/>
       <c r="O169" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, туризму, молоді та спорту Остерської міської ради</t>
         </is>
       </c>
       <c r="P169" s="4" t="inlineStr">
         <is>
-          <t>(04659)2-34-86</t>
+          <t>(096)8820712</t>
         </is>
       </c>
       <c r="Q169" s="4"/>
       <c r="R169" s="4" t="inlineStr">
         <is>
-          <t>Zhadovskazosh@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>evminskaya@gmail.com</t>
+        </is>
+      </c>
+      <c r="S169" s="4"/>
       <c r="T169" s="4" t="inlineStr">
         <is>
-          <t>Директор Черняк Тетяна Петрівна</t>
+          <t>Директор Курач Любов Василівна</t>
         </is>
       </c>
       <c r="U169" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V169" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W169" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X169" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y169" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="4" t="inlineStr">
         <is>
-          <t>Комунальний навчальний заклад Жеведська загальноосвітня школа І ступеня Гончарівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Жадівський заклад загальної середньої освіти І-ІІІ ступенів імені Т.Г. Шевченка Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B170" s="5" t="n">
-        <v>147196</v>
+        <v>137366</v>
       </c>
       <c r="C170" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D170" s="4"/>
+      <c r="D170" s="4" t="inlineStr">
+        <is>
+          <t>Жадівський ЗСО І-ІІІ ст. ім.Т.Г.Шевченка</t>
+        </is>
+      </c>
       <c r="E170" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G170" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H170" s="6" t="inlineStr">
         <is>
-          <t>7425582201</t>
+          <t>7424781501</t>
         </is>
       </c>
       <c r="I170" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J170" s="4" t="inlineStr">
         <is>
-          <t>с. Жеведь, Чернігівський район, Чернігівська область</t>
+          <t>с. Жадове, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K170" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 3а</t>
-[...3 lines deleted...]
-      <c r="M170" s="4"/>
+          <t>вулиця Центральна, 28 А</t>
+        </is>
+      </c>
+      <c r="L170" s="6" t="inlineStr">
+        <is>
+          <t>UA74060070160021599</t>
+        </is>
+      </c>
+      <c r="M170" s="4" t="inlineStr">
+        <is>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Жадове</t>
+        </is>
+      </c>
       <c r="N170" s="7"/>
       <c r="O170" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім’ї, молоді та спорту Гончарівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P170" s="4" t="inlineStr">
         <is>
-          <t>(0462)683140</t>
+          <t>(04659)2-34-86</t>
         </is>
       </c>
       <c r="Q170" s="4"/>
       <c r="R170" s="4" t="inlineStr">
         <is>
-          <t>zheved.shkola@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S170" s="4"/>
+          <t>Zhadovskazosh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S170" s="4" t="inlineStr">
+        <is>
+          <t>http://zhadovskazosh.at.ua</t>
+        </is>
+      </c>
       <c r="T170" s="4" t="inlineStr">
         <is>
-          <t>Директор Качаненко Юлія Олександрівна</t>
+          <t>Директор Черняк Тетяна Петрівна</t>
         </is>
       </c>
       <c r="U170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V170" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y170" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="4" t="inlineStr">
         <is>
-          <t>Журавський заклад загальної середньої освіти І-ІІІ ступенів ім. Г.Ф.Вороного Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Комунальний навчальний заклад Жеведська загальноосвітня школа І ступеня Гончарівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B171" s="5" t="n">
-        <v>141935</v>
+        <v>147196</v>
       </c>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D171" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D171" s="4"/>
       <c r="E171" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G171" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H171" s="6" t="inlineStr">
         <is>
-          <t>7421182001</t>
+          <t>7425582201</t>
         </is>
       </c>
       <c r="I171" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J171" s="4" t="inlineStr">
         <is>
-          <t>с. Журавка, Варвинський район, Чернігівська область</t>
+          <t>с. Жеведь, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K171" s="4" t="inlineStr">
         <is>
-          <t>майдан Центральний, 2</t>
-[...11 lines deleted...]
-      </c>
+          <t>вулиця Садова, 3а</t>
+        </is>
+      </c>
+      <c r="L171" s="6"/>
+      <c r="M171" s="4"/>
       <c r="N171" s="7"/>
       <c r="O171" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Відділ освіти, культури, сім’ї, молоді та спорту Гончарівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P171" s="4" t="inlineStr">
         <is>
-          <t>(046)3626331</t>
+          <t>(0462)683140</t>
         </is>
       </c>
       <c r="Q171" s="4"/>
       <c r="R171" s="4" t="inlineStr">
         <is>
-          <t>zhuravka.zosh@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>zheved.shkola@ukr.net</t>
+        </is>
+      </c>
+      <c r="S171" s="4"/>
       <c r="T171" s="4" t="inlineStr">
         <is>
-          <t>Директор Момот Михайло Михайлович</t>
+          <t>Директор Качаненко Юлія Олександрівна</t>
         </is>
       </c>
       <c r="U171" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V171" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W171" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X171" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y171" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y171" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="4" t="inlineStr">
         <is>
-          <t>Загребельська філія І ступеня Сосницької гімназії ім. О. П. Довженка Сосницької селищної ради Чернігівської області</t>
+          <t>Журавський заклад загальної середньої освіти І-ІІІ ступенів ім. Г.Ф.Вороного Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B172" s="5" t="n">
-        <v>147092</v>
+        <v>141935</v>
       </c>
       <c r="C172" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
-          <t>Загребельська філія І ступеня Сосницької гімназії ім. О. П. Довженка</t>
+          <t>Журавський ЗЗСО І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E172" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F172" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G172" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H172" s="6" t="inlineStr">
         <is>
-          <t>7424982501</t>
+          <t>7421182001</t>
         </is>
       </c>
       <c r="I172" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J172" s="4" t="inlineStr">
         <is>
-          <t>с. Загребелля, Сосницький район, Чернігівська область</t>
+          <t>с. Журавка, Варвинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K172" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 40</t>
+          <t>майдан Центральний, 2</t>
         </is>
       </c>
       <c r="L172" s="6" t="inlineStr">
         <is>
-          <t>UA74020070120087419</t>
+          <t>UA74080010120095119</t>
         </is>
       </c>
       <c r="M172" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Загребелля</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Журавка</t>
         </is>
       </c>
       <c r="N172" s="7"/>
       <c r="O172" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
+          <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P172" s="4" t="inlineStr">
         <is>
-          <t>(04655)20232</t>
+          <t>(046)3626331</t>
         </is>
       </c>
       <c r="Q172" s="4"/>
       <c r="R172" s="4" t="inlineStr">
         <is>
-          <t>zagrebelskafilia@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S172" s="4"/>
+          <t>zhuravka.zosh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S172" s="4" t="inlineStr">
+        <is>
+          <t>http://zhuravka-school.edukit.cn.ua</t>
+        </is>
+      </c>
       <c r="T172" s="4" t="inlineStr">
         <is>
-          <t>Директор Чепурна Тамара Володимирівна</t>
+          <t>Директор Момот Михайло Михайлович</t>
         </is>
       </c>
       <c r="U172" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V172" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y172" s="5"/>
+      <c r="Y172" s="5" t="n">
+        <v>295</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="4" t="inlineStr">
         <is>
-          <t>Заїздська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
+          <t>Загребельська філія І ступеня Сосницької гімназії ім. О. П. Довженка Сосницької селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B173" s="5" t="n">
-        <v>144218</v>
+        <v>147092</v>
       </c>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
-          <t>Заїздська ЗОШ І-ІІ ст.</t>
+          <t>Загребельська філія І ступеня Сосницької гімназії ім. О. П. Довженка</t>
         </is>
       </c>
       <c r="E173" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G173" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H173" s="6" t="inlineStr">
         <is>
-          <t>7424183101</t>
+          <t>7424982501</t>
         </is>
       </c>
       <c r="I173" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J173" s="4" t="inlineStr">
         <is>
-          <t>с. Заїзд, Прилуцький район, Чернігівська область</t>
+          <t>с. Загребелля, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K173" s="4" t="inlineStr">
         <is>
-          <t>вулиця Михайлівська, 40</t>
+          <t>вулиця Шевченка, 40</t>
         </is>
       </c>
       <c r="L173" s="6" t="inlineStr">
         <is>
-          <t>UA74080170130089452</t>
+          <t>UA74020070120087419</t>
         </is>
       </c>
       <c r="M173" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Заїзд</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Загребелля</t>
         </is>
       </c>
       <c r="N173" s="7"/>
       <c r="O173" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
         </is>
       </c>
       <c r="P173" s="4" t="inlineStr">
         <is>
-          <t>(04637)6-41-20</t>
+          <t>(04655)20232</t>
         </is>
       </c>
       <c r="Q173" s="4"/>
-      <c r="R173" s="4"/>
+      <c r="R173" s="4" t="inlineStr">
+        <is>
+          <t>zagrebelskafilia@ukr.net</t>
+        </is>
+      </c>
       <c r="S173" s="4"/>
       <c r="T173" s="4" t="inlineStr">
         <is>
-          <t>Директор Баранець Світлана Анатолієвна</t>
+          <t>Директор Чепурна Тамара Володимирівна</t>
         </is>
       </c>
       <c r="U173" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V173" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y173" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y173" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="4" t="inlineStr">
         <is>
-          <t>Замглайський ліцей Ріпкинської селищної ради</t>
+          <t>Заїздська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B174" s="5" t="n">
-        <v>145859</v>
+        <v>144218</v>
       </c>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
-          <t>Замглайський ліцей</t>
+          <t>Заїздська ЗОШ І-ІІ ст.</t>
         </is>
       </c>
       <c r="E174" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G174" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H174" s="6" t="inlineStr">
         <is>
-          <t>7424455700</t>
+          <t>7424183101</t>
         </is>
       </c>
       <c r="I174" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J174" s="4" t="inlineStr">
         <is>
-          <t>смт Замглай, Ріпкинський район, Чернігівська область</t>
+          <t>с. Заїзд, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K174" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 3</t>
+          <t>вулиця Михайлівська, 40</t>
         </is>
       </c>
       <c r="L174" s="6" t="inlineStr">
         <is>
-          <t>UA74100330020065133</t>
+          <t>UA74080170130089452</t>
         </is>
       </c>
       <c r="M174" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Замглай</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Заїзд</t>
         </is>
       </c>
       <c r="N174" s="7"/>
       <c r="O174" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P174" s="4" t="inlineStr">
         <is>
-          <t>(04641)40175</t>
+          <t>(04637)6-41-20</t>
         </is>
       </c>
       <c r="Q174" s="4"/>
-      <c r="R174" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R174" s="4"/>
       <c r="S174" s="4"/>
       <c r="T174" s="4" t="inlineStr">
         <is>
-          <t>Директор Джола Юлія Миколаївна</t>
+          <t>Директор Баранець Світлана Анатолієвна</t>
         </is>
       </c>
       <c r="U174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V174" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y174" s="5" t="n">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="4" t="inlineStr">
         <is>
-          <t>Замістянська гімназія Сухополов'янської сільської ради</t>
+          <t>Замглайський ліцей Ріпкинської селищної ради</t>
         </is>
       </c>
       <c r="B175" s="5" t="n">
-        <v>144357</v>
+        <v>145859</v>
       </c>
       <c r="C175" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
-          <t>Замістянська гімназія</t>
+          <t>Замглайський ліцей</t>
         </is>
       </c>
       <c r="E175" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G175" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H175" s="6" t="inlineStr">
         <is>
-          <t>7424183201</t>
+          <t>7424455700</t>
         </is>
       </c>
       <c r="I175" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J175" s="4" t="inlineStr">
         <is>
-          <t>с. Замістя, Прилуцький район, Чернігівська область</t>
+          <t>смт Замглай, Ріпкинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K175" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>вулиця Центральна, 3</t>
         </is>
       </c>
       <c r="L175" s="6" t="inlineStr">
         <is>
-          <t>UA74080170140098221</t>
+          <t>UA74100330020065133</t>
         </is>
       </c>
       <c r="M175" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Замістя</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Замглай</t>
         </is>
       </c>
       <c r="N175" s="7"/>
       <c r="O175" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P175" s="4" t="inlineStr">
         <is>
-          <t>(04637)66-2-66</t>
+          <t>(04641)40175</t>
         </is>
       </c>
       <c r="Q175" s="4"/>
       <c r="R175" s="4" t="inlineStr">
         <is>
-          <t>zamistia.sch@gmail.com</t>
+          <t>zamglay@i.ua</t>
         </is>
       </c>
       <c r="S175" s="4"/>
       <c r="T175" s="4" t="inlineStr">
         <is>
-          <t>Директор Антоненко Людмила Йосипівна</t>
+          <t>Директор Джола Юлія Миколаївна</t>
         </is>
       </c>
       <c r="U175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V175" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y175" s="5"/>
+      <c r="Y175" s="5" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="4" t="inlineStr">
         <is>
-          <t>Знам'янська загальноосвітня школа I ступеня Прилуцької районної ради Чернігівської області</t>
+          <t>Замістянська гімназія Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B176" s="5" t="n">
-        <v>145078</v>
+        <v>144357</v>
       </c>
       <c r="C176" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D176" s="4"/>
+      <c r="D176" s="4" t="inlineStr">
+        <is>
+          <t>Замістянська гімназія</t>
+        </is>
+      </c>
       <c r="E176" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G176" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H176" s="6" t="inlineStr">
         <is>
-          <t>7424183401</t>
+          <t>7424183201</t>
         </is>
       </c>
       <c r="I176" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J176" s="4" t="inlineStr">
         <is>
-          <t>с. Знам'янка, Прилуцький район, Чернігівська область</t>
+          <t>с. Замістя, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K176" s="4" t="inlineStr">
         <is>
-          <t>вулиця Покровська, 3</t>
-[...3 lines deleted...]
-      <c r="M176" s="4"/>
+          <t>вулиця Шкільна, 1</t>
+        </is>
+      </c>
+      <c r="L176" s="6" t="inlineStr">
+        <is>
+          <t>UA74080170140098221</t>
+        </is>
+      </c>
+      <c r="M176" s="4" t="inlineStr">
+        <is>
+          <t>Чернігівська обл., Прилуцький р-н, с. Замістя</t>
+        </is>
+      </c>
       <c r="N176" s="7"/>
       <c r="O176" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Прилуцької райдержадміністрації</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P176" s="4" t="inlineStr">
         <is>
-          <t>(04637)68317</t>
+          <t>(04637)66-2-66</t>
         </is>
       </c>
       <c r="Q176" s="4"/>
       <c r="R176" s="4" t="inlineStr">
         <is>
-          <t>znamyankaschool@i.ua</t>
+          <t>zamistia.sch@gmail.com</t>
         </is>
       </c>
       <c r="S176" s="4"/>
       <c r="T176" s="4" t="inlineStr">
         <is>
-          <t>Директор Мариноха Лариса Миколаївна</t>
+          <t>Директор Антоненко Людмила Йосипівна</t>
         </is>
       </c>
       <c r="U176" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V176" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W176" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X176" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y176" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="4" t="inlineStr">
         <is>
-          <t>Івангородський ліцей Ічнянської міської ради</t>
+          <t>Знам'янська загальноосвітня школа I ступеня Прилуцької районної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B177" s="5" t="n">
-        <v>144523</v>
+        <v>145078</v>
       </c>
       <c r="C177" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D177" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D177" s="4"/>
       <c r="E177" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G177" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H177" s="6" t="inlineStr">
         <is>
-          <t>7421784801</t>
+          <t>7424183401</t>
         </is>
       </c>
       <c r="I177" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J177" s="4" t="inlineStr">
         <is>
-          <t>с. Івангород, Ічнянський район, Чернігівська область</t>
+          <t>с. Знам'янка, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K177" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 55</t>
-[...11 lines deleted...]
-      </c>
+          <t>вулиця Покровська, 3</t>
+        </is>
+      </c>
+      <c r="L177" s="6"/>
+      <c r="M177" s="4"/>
       <c r="N177" s="7"/>
       <c r="O177" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти Прилуцької райдержадміністрації</t>
         </is>
       </c>
       <c r="P177" s="4" t="inlineStr">
         <is>
-          <t>(04633)2-75-23</t>
+          <t>(04637)68317</t>
         </is>
       </c>
       <c r="Q177" s="4"/>
       <c r="R177" s="4" t="inlineStr">
         <is>
-          <t>ivangorod01@gmail.com</t>
+          <t>znamyankaschool@i.ua</t>
         </is>
       </c>
       <c r="S177" s="4"/>
       <c r="T177" s="4" t="inlineStr">
         <is>
-          <t>Директор Чорноног Валентина Василівна</t>
+          <t>Директор Мариноха Лариса Миколаївна</t>
         </is>
       </c>
       <c r="U177" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V177" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W177" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X177" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y177" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y177" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="4" t="inlineStr">
         <is>
-          <t>Іваницький ліцей Парафіївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Івангородський ліцей Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B178" s="5" t="n">
-        <v>143620</v>
+        <v>144523</v>
       </c>
       <c r="C178" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
-          <t>Іваницький ліцей Парафіївської селищної ради</t>
+          <t>Івангородський ліцей ІМР</t>
         </is>
       </c>
       <c r="E178" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G178" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H178" s="6" t="inlineStr">
         <is>
-          <t>7421785201</t>
+          <t>7421784801</t>
         </is>
       </c>
       <c r="I178" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J178" s="4" t="inlineStr">
         <is>
-          <t>с. Іваниця, Ічнянський район, Чернігівська область</t>
+          <t>с. Івангород, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K178" s="4" t="inlineStr">
         <is>
-          <t>вулиця Петра Жовторіпенка, 11</t>
+          <t>вулиця Незалежності, 55</t>
         </is>
       </c>
       <c r="L178" s="6" t="inlineStr">
         <is>
-          <t>UA74080110090062781</t>
+          <t>UA74080030250051214</t>
         </is>
       </c>
       <c r="M178" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Іваниця</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Івангород</t>
         </is>
       </c>
       <c r="N178" s="7"/>
       <c r="O178" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P178" s="4" t="inlineStr">
         <is>
-          <t>(04633)23480</t>
+          <t>(04633)2-75-23</t>
         </is>
       </c>
       <c r="Q178" s="4"/>
       <c r="R178" s="4" t="inlineStr">
         <is>
-          <t>ivschool@ukr.net</t>
+          <t>ivangorod01@gmail.com</t>
         </is>
       </c>
       <c r="S178" s="4"/>
       <c r="T178" s="4" t="inlineStr">
         <is>
-          <t>Директор Долінська Любов Василівна</t>
+          <t>Директор Чорноног Валентина Василівна</t>
         </is>
       </c>
       <c r="U178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V178" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y178" s="5" t="n">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="4" t="inlineStr">
         <is>
-          <t>Іванівська філія І-ІІ ступенів Семенівського ліцею №2 Семенівської міської ради Чернігівської області</t>
+          <t>Іваницький ліцей Парафіївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B179" s="5" t="n">
-        <v>140266</v>
+        <v>143620</v>
       </c>
       <c r="C179" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
-          <t>Іванівська філія І-ІІ ст.</t>
+          <t>Іваницький ліцей Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="E179" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G179" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H179" s="6" t="inlineStr">
         <is>
-          <t>7424782001</t>
+          <t>7421785201</t>
         </is>
       </c>
       <c r="I179" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J179" s="4" t="inlineStr">
         <is>
-          <t>с. Іванівка, Семенівський район, Чернігівська область</t>
+          <t>с. Іваниця, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K179" s="4" t="inlineStr">
         <is>
-          <t>вулиця Нова, 55-Б</t>
+          <t>вулиця Петра Жовторіпенка, 11</t>
         </is>
       </c>
       <c r="L179" s="6" t="inlineStr">
         <is>
-          <t>UA74060070220044187</t>
+          <t>UA74080110090062781</t>
         </is>
       </c>
       <c r="M179" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Іванівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Іваниця</t>
         </is>
       </c>
       <c r="N179" s="7"/>
       <c r="O179" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="P179" s="4" t="inlineStr">
         <is>
-          <t>(04659)24380</t>
+          <t>(04633)23480</t>
         </is>
       </c>
       <c r="Q179" s="4"/>
       <c r="R179" s="4" t="inlineStr">
         <is>
-          <t>ivanivska@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>ivschool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S179" s="4"/>
       <c r="T179" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Кузьменко Сергій Олександрович</t>
+          <t>Директор Долінська Любов Василівна</t>
         </is>
       </c>
       <c r="U179" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V179" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W179" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X179" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y179" s="5"/>
+      <c r="Y179" s="5" t="n">
+        <v>300</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="4" t="inlineStr">
         <is>
-          <t>Іванівський ліцей Іванівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Іванівська філія І-ІІ ступенів Семенівського ліцею №2 Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B180" s="5" t="n">
-        <v>146215</v>
+        <v>140266</v>
       </c>
       <c r="C180" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
-          <t>Іванівський ліцей</t>
+          <t>Іванівська філія І-ІІ ст.</t>
         </is>
       </c>
       <c r="E180" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G180" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H180" s="6" t="inlineStr">
         <is>
-          <t>7425582801</t>
+          <t>7424782001</t>
         </is>
       </c>
       <c r="I180" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J180" s="4" t="inlineStr">
         <is>
-          <t>с. Іванівка, Чернігівський район, Чернігівська область</t>
+          <t>с. Іванівка, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K180" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 1</t>
+          <t>вулиця Нова, 55-Б</t>
         </is>
       </c>
       <c r="L180" s="6" t="inlineStr">
         <is>
-          <t>UA74100110010097725</t>
+          <t>UA74060070220044187</t>
         </is>
       </c>
       <c r="M180" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Іванівка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Іванівка</t>
         </is>
       </c>
       <c r="N180" s="7"/>
       <c r="O180" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, сім`ї, молоді та спорту Іванівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P180" s="4" t="inlineStr">
         <is>
-          <t>(0462)688387</t>
+          <t>(04659)24380</t>
         </is>
       </c>
       <c r="Q180" s="4"/>
       <c r="R180" s="4" t="inlineStr">
         <is>
-          <t>ivanivka.school1965@gmail.com</t>
+          <t>ivanivska@i.ua</t>
         </is>
       </c>
       <c r="S180" s="4" t="inlineStr">
         <is>
-          <t>ivanivka.adr.com.ua</t>
+          <t>http://ivanivskazoch.io.ua</t>
         </is>
       </c>
       <c r="T180" s="4" t="inlineStr">
         <is>
-          <t>Директор Черевко Ігор Анатолійович</t>
+          <t>Завідувач філією Кузьменко Сергій Олександрович</t>
         </is>
       </c>
       <c r="U180" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V180" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y180" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Івківський ліцей" Ладанської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Іванівський ліцей Іванівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B181" s="5" t="n">
-        <v>144087</v>
+        <v>146215</v>
       </c>
       <c r="C181" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Івківський ліцей"</t>
+          <t>Іванівський ліцей</t>
         </is>
       </c>
       <c r="E181" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G181" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H181" s="6" t="inlineStr">
         <is>
-          <t>7424183701</t>
+          <t>7425582801</t>
         </is>
       </c>
       <c r="I181" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J181" s="4" t="inlineStr">
         <is>
-          <t>с. Івківці, Прилуцький район, Чернігівська область</t>
+          <t>с. Іванівка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K181" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прилуцька, 3</t>
+          <t>вулиця Шевченка, 1</t>
         </is>
       </c>
       <c r="L181" s="6" t="inlineStr">
         <is>
-          <t>UA74080050030033797</t>
+          <t>UA74100110010097725</t>
         </is>
       </c>
       <c r="M181" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Івківці</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Іванівка</t>
         </is>
       </c>
       <c r="N181" s="7"/>
       <c r="O181" s="4" t="inlineStr">
         <is>
-          <t>Ладанська селищна рада Прилуцького району Чернігівської області</t>
+          <t>Відділ освіти, культури, туризму, сім`ї, молоді та спорту Іванівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P181" s="4" t="inlineStr">
         <is>
-          <t>(063)4850844</t>
+          <t>(0462)688387</t>
         </is>
       </c>
       <c r="Q181" s="4"/>
       <c r="R181" s="4" t="inlineStr">
         <is>
-          <t>ivkzoh@ukr.net</t>
+          <t>ivanivka.school1965@gmail.com</t>
         </is>
       </c>
       <c r="S181" s="4" t="inlineStr">
         <is>
-          <t>http://Ivkshcool.at.ua</t>
+          <t>ivanivka.adr.com.ua</t>
         </is>
       </c>
       <c r="T181" s="4" t="inlineStr">
         <is>
-          <t>Директор Нощенко Оксана Іванівна</t>
+          <t>Директор Черевко Ігор Анатолійович</t>
         </is>
       </c>
       <c r="U181" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V181" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W181" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X181" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y181" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="4" t="inlineStr">
         <is>
-          <t>Іржавецький ліцей Ічнянської міської ради</t>
+          <t>Комунальний заклад "Івківський ліцей" Ладанської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B182" s="5" t="n">
-        <v>144586</v>
+        <v>144087</v>
       </c>
       <c r="C182" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
-          <t>Іржавецький ліцей ІМР</t>
+          <t>КЗ "Івківський ліцей"</t>
         </is>
       </c>
       <c r="E182" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G182" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H182" s="6" t="inlineStr">
         <is>
-          <t>7421785601</t>
+          <t>7424183701</t>
         </is>
       </c>
       <c r="I182" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J182" s="4" t="inlineStr">
         <is>
-          <t>с. Іржавець, Ічнянський район, Чернігівська область</t>
+          <t>с. Івківці, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K182" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 65</t>
+          <t>вулиця Прилуцька, 3</t>
         </is>
       </c>
       <c r="L182" s="6" t="inlineStr">
         <is>
-          <t>UA74080030260015044</t>
+          <t>UA74080050030033797</t>
         </is>
       </c>
       <c r="M182" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Іржавець</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Івківці</t>
         </is>
       </c>
       <c r="N182" s="7"/>
       <c r="O182" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Ладанська селищна рада Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P182" s="4" t="inlineStr">
         <is>
-          <t>(04633)27341</t>
+          <t>(063)4850844</t>
         </is>
       </c>
       <c r="Q182" s="4"/>
       <c r="R182" s="4" t="inlineStr">
         <is>
-          <t>irgaveczos@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S182" s="4"/>
+          <t>ivkzoh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S182" s="4" t="inlineStr">
+        <is>
+          <t>http://Ivkshcool.at.ua</t>
+        </is>
+      </c>
       <c r="T182" s="4" t="inlineStr">
         <is>
-          <t>Директор Рубашка Світлана Василівна</t>
+          <t>Директор Нощенко Оксана Іванівна</t>
         </is>
       </c>
       <c r="U182" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V182" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W182" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X182" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y182" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y182" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="4" t="inlineStr">
         <is>
-          <t>Ічнянська гімназія №1 Ічнянської міської ради</t>
+          <t>Іржавецький ліцей Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B183" s="5" t="n">
-        <v>144751</v>
+        <v>144586</v>
       </c>
       <c r="C183" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
-          <t>Ічнянська гімназія №1 ІМР</t>
+          <t>Іржавецький ліцей ІМР</t>
         </is>
       </c>
       <c r="E183" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F183" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G183" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H183" s="6" t="inlineStr">
         <is>
-          <t>7421710100</t>
+          <t>7421785601</t>
         </is>
       </c>
       <c r="I183" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J183" s="4" t="inlineStr">
         <is>
-          <t>Ічня, Ічнянський район, Чернігівська область</t>
+          <t>с. Іржавець, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K183" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бунівка, 5</t>
+          <t>вулиця Шевченка, 65</t>
         </is>
       </c>
       <c r="L183" s="6" t="inlineStr">
         <is>
-          <t>UA74080030010061043</t>
+          <t>UA74080030260015044</t>
         </is>
       </c>
       <c r="M183" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, м. Ічня</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Іржавець</t>
         </is>
       </c>
       <c r="N183" s="7"/>
       <c r="O183" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P183" s="4" t="inlineStr">
         <is>
-          <t>(04633)21391</t>
+          <t>(04633)27341</t>
         </is>
       </c>
       <c r="Q183" s="4"/>
       <c r="R183" s="4" t="inlineStr">
         <is>
-          <t>ichnya.school.1@gmail.com</t>
+          <t>irgaveczos@gmail.com</t>
         </is>
       </c>
       <c r="S183" s="4"/>
       <c r="T183" s="4" t="inlineStr">
         <is>
-          <t>Директор Кириченко Тетяна Валеріївна</t>
+          <t>Директор Рубашка Світлана Василівна</t>
         </is>
       </c>
       <c r="U183" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V183" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W183" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X183" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y183" s="5"/>
+      <c r="Y183" s="5" t="n">
+        <v>300</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="4" t="inlineStr">
         <is>
-          <t>Ічнянська гімназія імені Васильченка Ічнянської міської ради</t>
+          <t>Ічнянська гімназія №1 Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B184" s="5" t="n">
-        <v>144750</v>
+        <v>144751</v>
       </c>
       <c r="C184" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D184" s="4" t="inlineStr">
         <is>
-          <t>Ічнянська гімназія ім. Васильченка</t>
+          <t>Ічнянська гімназія №1 ІМР</t>
         </is>
       </c>
       <c r="E184" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F184" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G184" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H184" s="6" t="inlineStr">
         <is>
           <t>7421710100</t>
         </is>
       </c>
       <c r="I184" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J184" s="4" t="inlineStr">
         <is>
           <t>Ічня, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K184" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Хмельницького, 6</t>
+          <t>вулиця Бунівка, 5</t>
         </is>
       </c>
       <c r="L184" s="6" t="inlineStr">
         <is>
           <t>UA74080030010061043</t>
         </is>
       </c>
       <c r="M184" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Прилуцький р-н, м. Ічня</t>
         </is>
       </c>
       <c r="N184" s="7"/>
       <c r="O184" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P184" s="4" t="inlineStr">
         <is>
-          <t>(04633)2-14-86</t>
+          <t>(04633)21391</t>
         </is>
       </c>
       <c r="Q184" s="4"/>
       <c r="R184" s="4" t="inlineStr">
         <is>
-          <t>gimnaziavas2017@ukr.net</t>
+          <t>ichnya.school.1@gmail.com</t>
         </is>
       </c>
       <c r="S184" s="4"/>
       <c r="T184" s="4" t="inlineStr">
         <is>
-          <t>Директор Куцовера Людмила Володимирівна</t>
+          <t>Директор Кириченко Тетяна Валеріївна</t>
         </is>
       </c>
       <c r="U184" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V184" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W184" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X184" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y184" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y184" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="4" t="inlineStr">
         <is>
-          <t>Ічнянський ліцей №3 Ічнянської міської ради</t>
+          <t>Ічнянська гімназія імені Васильченка Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B185" s="5" t="n">
-        <v>145201</v>
+        <v>144750</v>
       </c>
       <c r="C185" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
-          <t>Ічнянський ліцей №3 ІМР</t>
+          <t>Ічнянська гімназія ім. Васильченка</t>
         </is>
       </c>
       <c r="E185" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G185" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H185" s="6" t="inlineStr">
         <is>
           <t>7421710100</t>
         </is>
       </c>
       <c r="I185" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J185" s="4" t="inlineStr">
         <is>
           <t>Ічня, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K185" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Крут, 2</t>
+          <t>вулиця Богдана Хмельницького, 6</t>
         </is>
       </c>
       <c r="L185" s="6" t="inlineStr">
         <is>
           <t>UA74080030010061043</t>
         </is>
       </c>
       <c r="M185" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Прилуцький р-н, м. Ічня</t>
         </is>
       </c>
       <c r="N185" s="7"/>
       <c r="O185" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P185" s="4" t="inlineStr">
         <is>
-          <t>(04633)21243</t>
+          <t>(04633)2-14-86</t>
         </is>
       </c>
       <c r="Q185" s="4"/>
       <c r="R185" s="4" t="inlineStr">
         <is>
-          <t>tlo1981@ukr.net</t>
+          <t>gimnaziavas2017@ukr.net</t>
         </is>
       </c>
       <c r="S185" s="4"/>
       <c r="T185" s="4" t="inlineStr">
         <is>
-          <t>Директор Требка Лариса Олександрівна</t>
+          <t>Директор Куцовера Людмила Володимирівна</t>
         </is>
       </c>
       <c r="U185" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V185" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W185" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X185" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y185" s="5" t="n">
-        <v>225</v>
+        <v>660</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="4" t="inlineStr">
         <is>
-          <t>Ічнянський ліцей №4 Ічнянської міської ради</t>
+          <t>Ічнянський ліцей №3 Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B186" s="5" t="n">
-        <v>145202</v>
+        <v>145201</v>
       </c>
       <c r="C186" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D186" s="4" t="inlineStr">
         <is>
-          <t>Ічнянський ліцей №4 ІМР</t>
+          <t>Ічнянський ліцей №3 ІМР</t>
         </is>
       </c>
       <c r="E186" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F186" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G186" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H186" s="6" t="inlineStr">
         <is>
           <t>7421710100</t>
         </is>
       </c>
       <c r="I186" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J186" s="4" t="inlineStr">
         <is>
           <t>Ічня, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K186" s="4" t="inlineStr">
         <is>
-          <t>вулиця Травнева, 45</t>
+          <t>вулиця Героїв Крут, 2</t>
         </is>
       </c>
       <c r="L186" s="6" t="inlineStr">
         <is>
           <t>UA74080030010061043</t>
         </is>
       </c>
       <c r="M186" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Прилуцький р-н, м. Ічня</t>
         </is>
       </c>
       <c r="N186" s="7"/>
       <c r="O186" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P186" s="4" t="inlineStr">
         <is>
-          <t>(04633)21401</t>
+          <t>(04633)21243</t>
         </is>
       </c>
       <c r="Q186" s="4"/>
       <c r="R186" s="4" t="inlineStr">
         <is>
-          <t>ichnyazosh4@gmail.com</t>
+          <t>tlo1981@ukr.net</t>
         </is>
       </c>
       <c r="S186" s="4"/>
       <c r="T186" s="4" t="inlineStr">
         <is>
-          <t>Директор Іваненко Людмила Павлівна</t>
+          <t>Директор Требка Лариса Олександрівна</t>
         </is>
       </c>
       <c r="U186" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V186" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W186" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X186" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y186" s="5" t="n">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="4" t="inlineStr">
         <is>
-          <t>Калюжинська гімназія Срібнянської селищної ради Чернігівської області</t>
+          <t>Ічнянський ліцей №4 Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B187" s="5" t="n">
-        <v>146432</v>
+        <v>145202</v>
       </c>
       <c r="C187" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D187" s="4" t="inlineStr">
         <is>
-          <t>Калюжинська гімназія</t>
+          <t>Ічнянський ліцей №4 ІМР</t>
         </is>
       </c>
       <c r="E187" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F187" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G187" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H187" s="6" t="inlineStr">
         <is>
-          <t>7425184001</t>
+          <t>7421710100</t>
         </is>
       </c>
       <c r="I187" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J187" s="4" t="inlineStr">
         <is>
-          <t>с. Калюжинці, Срібнянський район, Чернігівська область</t>
+          <t>Ічня, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K187" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>вулиця Травнева, 45</t>
         </is>
       </c>
       <c r="L187" s="6" t="inlineStr">
         <is>
-          <t>UA74080150140018199</t>
+          <t>UA74080030010061043</t>
         </is>
       </c>
       <c r="M187" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Калюжинці</t>
+          <t>Чернігівська обл., Прилуцький р-н, м. Ічня</t>
         </is>
       </c>
       <c r="N187" s="7"/>
       <c r="O187" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P187" s="4" t="inlineStr">
         <is>
-          <t>(04639)25694</t>
+          <t>(04633)21401</t>
         </is>
       </c>
       <c r="Q187" s="4"/>
       <c r="R187" s="4" t="inlineStr">
         <is>
-          <t>kaliujinska@ukr.net</t>
+          <t>ichnyazosh4@gmail.com</t>
         </is>
       </c>
       <c r="S187" s="4"/>
       <c r="T187" s="4" t="inlineStr">
         <is>
-          <t>Директор Ромазан Віктор Миколайович</t>
+          <t>Директор Іваненко Людмила Павлівна</t>
         </is>
       </c>
       <c r="U187" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V187" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W187" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X187" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y187" s="5"/>
+      <c r="Y187" s="5" t="n">
+        <v>350</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="4" t="inlineStr">
         <is>
-          <t>Канівщинська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
+          <t>Калюжинська гімназія Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B188" s="5" t="n">
-        <v>144358</v>
+        <v>146432</v>
       </c>
       <c r="C188" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
-          <t>Канівщинська ЗОШ І-ІІ ст.</t>
+          <t>Калюжинська гімназія</t>
         </is>
       </c>
       <c r="E188" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G188" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H188" s="6" t="inlineStr">
         <is>
-          <t>7424184001</t>
+          <t>7425184001</t>
         </is>
       </c>
       <c r="I188" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J188" s="4" t="inlineStr">
         <is>
-          <t>с. Канівщина, Прилуцький район, Чернігівська область</t>
+          <t>с. Калюжинці, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K188" s="4" t="inlineStr">
         <is>
-          <t>вулиця Г.Степанюка, 35а</t>
+          <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L188" s="6" t="inlineStr">
         <is>
-          <t>UA74080170180021640</t>
+          <t>UA74080150140018199</t>
         </is>
       </c>
       <c r="M188" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Канівщина</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Калюжинці</t>
         </is>
       </c>
       <c r="N188" s="7"/>
       <c r="O188" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P188" s="4" t="inlineStr">
         <is>
-          <t>(04637)61624</t>
+          <t>(04639)25694</t>
         </is>
       </c>
       <c r="Q188" s="4"/>
       <c r="R188" s="4" t="inlineStr">
         <is>
-          <t>nsinenko@ukr.net</t>
+          <t>kaliujinska@ukr.net</t>
         </is>
       </c>
       <c r="S188" s="4"/>
       <c r="T188" s="4" t="inlineStr">
         <is>
-          <t>Директор Синенко Ніна Миколаївна</t>
+          <t>Директор Ромазан Віктор Миколайович</t>
         </is>
       </c>
       <c r="U188" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V188" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W188" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X188" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y188" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="4" t="inlineStr">
         <is>
-          <t>Філія №3 Дідівського ліцею Сухополов'янської сільської ради</t>
+          <t>Канівщинська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B189" s="5" t="n">
-        <v>176656</v>
+        <v>144358</v>
       </c>
       <c r="C189" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D189" s="4"/>
+      <c r="D189" s="4" t="inlineStr">
+        <is>
+          <t>Канівщинська ЗОШ І-ІІ ст.</t>
+        </is>
+      </c>
       <c r="E189" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G189" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H189" s="6" t="inlineStr">
         <is>
           <t>7424184001</t>
         </is>
       </c>
       <c r="I189" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J189" s="4" t="inlineStr">
         <is>
           <t>с. Канівщина, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K189" s="4" t="inlineStr">
         <is>
-          <t>вулиця Г. Степанюка, 35А</t>
+          <t>вулиця Г.Степанюка, 35а</t>
         </is>
       </c>
       <c r="L189" s="6" t="inlineStr">
         <is>
           <t>UA74080170180021640</t>
         </is>
       </c>
       <c r="M189" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Прилуцький р-н, с. Канівщина</t>
         </is>
       </c>
       <c r="N189" s="7"/>
       <c r="O189" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P189" s="4" t="inlineStr">
         <is>
-          <t>(04637)63834</t>
+          <t>(04637)61624</t>
         </is>
       </c>
       <c r="Q189" s="4"/>
       <c r="R189" s="4" t="inlineStr">
         <is>
-          <t>didivtsi@ukr.net</t>
+          <t>nsinenko@ukr.net</t>
         </is>
       </c>
       <c r="S189" s="4"/>
       <c r="T189" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Синенко Ніна Миколаївна</t>
+          <t>Директор Синенко Ніна Миколаївна</t>
         </is>
       </c>
       <c r="U189" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V189" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W189" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X189" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y189" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="4" t="inlineStr">
         <is>
-          <t>Карильська загальноосвітня школа І-ІІІ ступенів Коропської селищної ради Чернігівської області</t>
+          <t>Філія №3 Дідівського ліцею Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B190" s="5" t="n">
-        <v>139571</v>
+        <v>176656</v>
       </c>
       <c r="C190" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D190" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D190" s="4"/>
       <c r="E190" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F190" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G190" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H190" s="6" t="inlineStr">
         <is>
-          <t>7422283001</t>
+          <t>7424184001</t>
         </is>
       </c>
       <c r="I190" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J190" s="4" t="inlineStr">
         <is>
-          <t>с. Карильське, Коропський район, Чернігівська область</t>
+          <t>с. Канівщина, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K190" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 16-А</t>
+          <t>вулиця Г. Степанюка, 35А</t>
         </is>
       </c>
       <c r="L190" s="6" t="inlineStr">
         <is>
-          <t>UA74060010170082977</t>
+          <t>UA74080170180021640</t>
         </is>
       </c>
       <c r="M190" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Карильське</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Канівщина</t>
         </is>
       </c>
       <c r="N190" s="7"/>
       <c r="O190" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Коропської селищної ради</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P190" s="4" t="inlineStr">
         <is>
-          <t>(04656)24319</t>
+          <t>(04637)63834</t>
         </is>
       </c>
       <c r="Q190" s="4"/>
       <c r="R190" s="4" t="inlineStr">
         <is>
-          <t>karshkola@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>didivtsi@ukr.net</t>
+        </is>
+      </c>
+      <c r="S190" s="4"/>
       <c r="T190" s="4" t="inlineStr">
         <is>
-          <t>Директор Цупко Ігор Віталійович</t>
+          <t>Завідувач філією Синенко Ніна Миколаївна</t>
         </is>
       </c>
       <c r="U190" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V190" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W190" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X190" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y190" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="4" t="inlineStr">
         <is>
-          <t>Карпилівський ліцей Деснянської селищної ради</t>
+          <t>Карильська філія Коропського ліцею ім. Т.Г. Шевченка Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B191" s="5" t="n">
-        <v>146693</v>
+        <v>139571</v>
       </c>
       <c r="C191" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
-          <t>Карпилівський ліцей</t>
+          <t>Карильська філія Коропського ліцею ім. Т.Г. Шевченка Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="E191" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G191" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H191" s="6" t="inlineStr">
         <is>
-          <t>7422083001</t>
+          <t>7422283001</t>
         </is>
       </c>
       <c r="I191" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J191" s="4" t="inlineStr">
         <is>
-          <t>с. Карпилівка, Козелецький район, Чернігівська область</t>
+          <t>с. Карильське, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K191" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 83</t>
+          <t>вулиця Центральна, 16-А</t>
         </is>
       </c>
       <c r="L191" s="6" t="inlineStr">
         <is>
-          <t>UA74100070040034976</t>
+          <t>UA74060010170082977</t>
         </is>
       </c>
       <c r="M191" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Карпилівка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Карильське</t>
         </is>
       </c>
       <c r="N191" s="7"/>
       <c r="O191" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Деснянської селищної ради Чернігівської області</t>
+          <t>Відділ освіти Коропської селищної ради</t>
         </is>
       </c>
       <c r="P191" s="4" t="inlineStr">
         <is>
-          <t>(04646)35140</t>
+          <t>(04656)24319</t>
         </is>
       </c>
       <c r="Q191" s="4"/>
       <c r="R191" s="4" t="inlineStr">
         <is>
-          <t>karpilowka@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S191" s="4"/>
+          <t>karshkola@ukr.net</t>
+        </is>
+      </c>
+      <c r="S191" s="4" t="inlineStr">
+        <is>
+          <t>http://karshkola.kl.com.ua</t>
+        </is>
+      </c>
       <c r="T191" s="4" t="inlineStr">
         <is>
-          <t>Директор Юрченко Інна Іванівна</t>
+          <t>Завідувач філією Цупко Ігор Віталійович</t>
         </is>
       </c>
       <c r="U191" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V191" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W191" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X191" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y191" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y191" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="4" t="inlineStr">
         <is>
-          <t>Карпилівський ліцей Срібнянської селищної ради Чернігівської області</t>
+          <t>Карпилівський ліцей Деснянської селищної ради</t>
         </is>
       </c>
       <c r="B192" s="5" t="n">
-        <v>146901</v>
+        <v>146693</v>
       </c>
       <c r="C192" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D192" s="4" t="inlineStr">
         <is>
           <t>Карпилівський ліцей</t>
         </is>
       </c>
       <c r="E192" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F192" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G192" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H192" s="6" t="inlineStr">
         <is>
-          <t>7425185001</t>
+          <t>7422083001</t>
         </is>
       </c>
       <c r="I192" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J192" s="4" t="inlineStr">
         <is>
-          <t>с. Карпилівка, Срібнянський район, Чернігівська область</t>
+          <t>с. Карпилівка, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K192" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 47</t>
+          <t>вулиця Центральна, 83</t>
         </is>
       </c>
       <c r="L192" s="6" t="inlineStr">
         <is>
-          <t>UA74080150150017201</t>
+          <t>UA74100070040034976</t>
         </is>
       </c>
       <c r="M192" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Карпилівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Карпилівка</t>
         </is>
       </c>
       <c r="N192" s="7"/>
       <c r="O192" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Відділ освіти Деснянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="P192" s="4" t="inlineStr">
         <is>
-          <t>(04639)24440</t>
+          <t>(04646)35140</t>
         </is>
       </c>
       <c r="Q192" s="4"/>
       <c r="R192" s="4" t="inlineStr">
         <is>
-          <t>karpsrvo@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>karpilowka@ukr.net</t>
+        </is>
+      </c>
+      <c r="S192" s="4"/>
       <c r="T192" s="4" t="inlineStr">
         <is>
-          <t>Директор Білоус Наталія Миколаївна</t>
+          <t>Директор Юрченко Інна Іванівна</t>
         </is>
       </c>
       <c r="U192" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V192" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W192" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X192" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y192" s="5"/>
+      <c r="Y192" s="5" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="4" t="inlineStr">
         <is>
-          <t>Кархівська філія Михайло-Коцюбинського ліцею Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Карпилівський ліцей Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B193" s="5" t="n">
-        <v>146622</v>
+        <v>146901</v>
       </c>
       <c r="C193" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D193" s="4" t="inlineStr">
         <is>
-          <t>Кархівська філія Михайло-Коцюбинського ліцею</t>
+          <t>Карпилівський ліцей</t>
         </is>
       </c>
       <c r="E193" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F193" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G193" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H193" s="6" t="inlineStr">
         <is>
-          <t>7425583101</t>
+          <t>7425185001</t>
         </is>
       </c>
       <c r="I193" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J193" s="4" t="inlineStr">
         <is>
-          <t>с. Кархівка, Чернігівський район, Чернігівська область</t>
+          <t>с. Карпилівка, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K193" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дружби, 187-а</t>
+          <t>вулиця Миру, 47</t>
         </is>
       </c>
       <c r="L193" s="6" t="inlineStr">
         <is>
-          <t>UA74100250140027580</t>
+          <t>UA74080150150017201</t>
         </is>
       </c>
       <c r="M193" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Кархівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Карпилівка</t>
         </is>
       </c>
       <c r="N193" s="7"/>
       <c r="O193" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P193" s="4" t="inlineStr">
         <is>
-          <t>(0986)020709</t>
+          <t>(04639)24440</t>
         </is>
       </c>
       <c r="Q193" s="4"/>
       <c r="R193" s="4" t="inlineStr">
         <is>
-          <t>karhivkaskhool@ukr.net</t>
+          <t>karpsrvo@gmail.com</t>
         </is>
       </c>
       <c r="S193" s="4" t="inlineStr">
         <is>
-          <t>https://mkocubynska-gromada.gov.ua/karhivska-zosh-iii-stupeniv-08-46-03-22-06-2020/</t>
+          <t>http://karpschool.ho.ua</t>
         </is>
       </c>
       <c r="T193" s="4" t="inlineStr">
         <is>
-          <t>Директор Шпак Микола Миколайович</t>
+          <t>Директор Білоус Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U193" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V193" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W193" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X193" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y193" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="4" t="inlineStr">
         <is>
-          <t>Киїнський ліцей імені Костянтина Светенка Киїнської сільської ради</t>
+          <t>Кархівська філія Михайло-Коцюбинського ліцею Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B194" s="5" t="n">
-        <v>145805</v>
+        <v>146622</v>
       </c>
       <c r="C194" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
-          <t>Киїнський ліцей імені Костянтина Светенка</t>
+          <t>Кархівська філія Михайло-Коцюбинського ліцею</t>
         </is>
       </c>
       <c r="E194" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G194" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H194" s="6" t="inlineStr">
         <is>
-          <t>7425583401</t>
+          <t>7425583101</t>
         </is>
       </c>
       <c r="I194" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J194" s="4" t="inlineStr">
         <is>
-          <t>с. Киїнка, Чернігівський район, Чернігівська область</t>
+          <t>с. Кархівка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K194" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги,, 11, корпус 1</t>
+          <t>вулиця Дружби, 187-а</t>
         </is>
       </c>
       <c r="L194" s="6" t="inlineStr">
         <is>
-          <t>UA74100130010068937</t>
+          <t>UA74100250140027580</t>
         </is>
       </c>
       <c r="M194" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Киїнка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Кархівка</t>
         </is>
       </c>
       <c r="N194" s="7"/>
       <c r="O194" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім'ї, молоді, спорту, культури і туризму Киїнської сільської ради</t>
+          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P194" s="4" t="inlineStr">
         <is>
-          <t>(0462)680224</t>
+          <t>(0986)020709</t>
         </is>
       </c>
       <c r="Q194" s="4"/>
       <c r="R194" s="4" t="inlineStr">
         <is>
-          <t>Kienkaschool@i.ua</t>
-[...2 lines deleted...]
-      <c r="S194" s="4"/>
+          <t>karhivkaskhool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S194" s="4" t="inlineStr">
+        <is>
+          <t>https://mkocubynska-gromada.gov.ua/karhivska-zosh-iii-stupeniv-08-46-03-22-06-2020/</t>
+        </is>
+      </c>
       <c r="T194" s="4" t="inlineStr">
         <is>
-          <t>Директор Шолох Ніна Тимофіївна</t>
+          <t>Директор Шпак Микола Миколайович</t>
         </is>
       </c>
       <c r="U194" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V194" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W194" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X194" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y194" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="4" t="inlineStr">
         <is>
-          <t>Кинашівська загальноосвітня школа I-III ступенів Борзнянської міської ради Чернігівської області</t>
+          <t>Киїнський ліцей імені Костянтина Светенка Киїнської сільської ради</t>
         </is>
       </c>
       <c r="B195" s="5" t="n">
-        <v>134431</v>
+        <v>145805</v>
       </c>
       <c r="C195" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D195" s="4" t="inlineStr">
         <is>
-          <t>Кинашівська ЗОШ І-ІІІ ст.</t>
+          <t>Киїнський ліцей імені Костянтина Светенка</t>
         </is>
       </c>
       <c r="E195" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F195" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G195" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H195" s="6" t="inlineStr">
         <is>
-          <t>7420810103</t>
+          <t>7425583401</t>
         </is>
       </c>
       <c r="I195" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J195" s="4" t="inlineStr">
         <is>
-          <t>с. Кинашівка, Борзнянський район, Чернігівська область</t>
+          <t>с. Киїнка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K195" s="4" t="inlineStr">
         <is>
-          <t>вулиця Комарова, 1-Б</t>
+          <t>вулиця Перемоги,, 11, корпус 1</t>
         </is>
       </c>
       <c r="L195" s="6" t="inlineStr">
         <is>
-          <t>UA74040070090078639</t>
+          <t>UA74100130010068937</t>
         </is>
       </c>
       <c r="M195" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Кинашівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Киїнка</t>
         </is>
       </c>
       <c r="N195" s="7"/>
       <c r="O195" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти, сім'ї, молоді, спорту, культури і туризму Киїнської сільської ради</t>
         </is>
       </c>
       <c r="P195" s="4" t="inlineStr">
         <is>
-          <t>(04653)23456</t>
+          <t>(0462)680224</t>
         </is>
       </c>
       <c r="Q195" s="4"/>
       <c r="R195" s="4" t="inlineStr">
         <is>
-          <t>kinasivskaskola@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kienkaschool@i.ua</t>
+        </is>
+      </c>
+      <c r="S195" s="4"/>
       <c r="T195" s="4" t="inlineStr">
         <is>
-          <t>Директор Прядка Наталія Миколаївна</t>
+          <t>Директор Шолох Ніна Тимофіївна</t>
         </is>
       </c>
       <c r="U195" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V195" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W195" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X195" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y195" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="4" t="inlineStr">
         <is>
-          <t>Киселівська філія Менського опорного закладу загальної середньої освіти І-ІІІ ступенів ім.Т.Г.Шевченка Менської міської ради</t>
+          <t>Кинашівська загальноосвітня школа I-III ступенів Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B196" s="5" t="n">
-        <v>140295</v>
+        <v>134431</v>
       </c>
       <c r="C196" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D196" s="4" t="inlineStr">
         <is>
-          <t>Киселівська філія</t>
+          <t>Кинашівська ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E196" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F196" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G196" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H196" s="6" t="inlineStr">
         <is>
-          <t>7423084501</t>
+          <t>7420810103</t>
         </is>
       </c>
       <c r="I196" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J196" s="4" t="inlineStr">
         <is>
-          <t>с. Киселівка, Менський район, Чернігівська область</t>
+          <t>с. Кинашівка, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K196" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 27</t>
+          <t>вулиця Комарова, 1-Б</t>
         </is>
       </c>
       <c r="L196" s="6" t="inlineStr">
         <is>
-          <t>UA74020030160099546</t>
+          <t>UA74040070090078639</t>
         </is>
       </c>
       <c r="M196" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Киселівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Кинашівка</t>
         </is>
       </c>
       <c r="N196" s="7"/>
       <c r="O196" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Менської міської ради</t>
+          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P196" s="4" t="inlineStr">
         <is>
-          <t>(04644)43075</t>
+          <t>(04653)23456</t>
         </is>
       </c>
       <c r="Q196" s="4"/>
       <c r="R196" s="4" t="inlineStr">
         <is>
-          <t>kiselivkaschool@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S196" s="4"/>
+          <t>kinasivskaskola@gmail.com</t>
+        </is>
+      </c>
+      <c r="S196" s="4" t="inlineStr">
+        <is>
+          <t>http://kynashivka-school.edukit.cn.ua</t>
+        </is>
+      </c>
       <c r="T196" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Губенко Сергій Леонідович</t>
+          <t>Директор Прядка Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U196" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V196" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W196" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X196" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y196" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="4" t="inlineStr">
         <is>
-          <t>Киселівський ліцей Киселівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Киселівська філія Менського опорного закладу загальної середньої освіти І-ІІІ ступенів ім.Т.Г.Шевченка Менської міської ради</t>
         </is>
       </c>
       <c r="B197" s="5" t="n">
-        <v>148290</v>
+        <v>140295</v>
       </c>
       <c r="C197" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
-          <t>Киселівський ліцей</t>
+          <t>Киселівська філія</t>
         </is>
       </c>
       <c r="E197" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G197" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H197" s="6" t="inlineStr">
         <is>
-          <t>7425583501</t>
+          <t>7423084501</t>
         </is>
       </c>
       <c r="I197" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J197" s="4" t="inlineStr">
         <is>
-          <t>с. Киселівка, Чернігівський район, Чернігівська область</t>
+          <t>с. Киселівка, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K197" s="4" t="inlineStr">
         <is>
-          <t>вулиця Нова, 1-А</t>
+          <t>вулиця Миру, 27</t>
         </is>
       </c>
       <c r="L197" s="6" t="inlineStr">
         <is>
-          <t>UA74100150010014989</t>
+          <t>UA74020030160099546</t>
         </is>
       </c>
       <c r="M197" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Киселівка</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Киселівка</t>
         </is>
       </c>
       <c r="N197" s="7"/>
       <c r="O197" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, сім'ї, молоді та спорту Киселівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P197" s="4" t="inlineStr">
         <is>
-          <t>(0462)684726</t>
+          <t>(04644)43075</t>
         </is>
       </c>
       <c r="Q197" s="4"/>
       <c r="R197" s="4" t="inlineStr">
         <is>
-          <t>kucelivka@ukr.net</t>
+          <t>kiselivkaschool@ukr.net</t>
         </is>
       </c>
       <c r="S197" s="4"/>
       <c r="T197" s="4" t="inlineStr">
         <is>
-          <t>Директор Мироненко Алла Ігорівна</t>
+          <t>Завідувач філією Губенко Сергій Леонідович</t>
         </is>
       </c>
       <c r="U197" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V197" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W197" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X197" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y197" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="4" t="inlineStr">
         <is>
-          <t>Кобижчанський заклад загальної середньої освіти І-ІІІ ступенів Бобровицької міської ради Чернігівської області</t>
+          <t>Киселівський ліцей Киселівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B198" s="5" t="n">
-        <v>143690</v>
+        <v>148290</v>
       </c>
       <c r="C198" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D198" s="4" t="inlineStr">
         <is>
-          <t>Кобижчанський ЗЗСО І-ІІІ ступенів</t>
+          <t>Киселівський ліцей</t>
         </is>
       </c>
       <c r="E198" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F198" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G198" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H198" s="6" t="inlineStr">
         <is>
-          <t>7420684001</t>
+          <t>7425583501</t>
         </is>
       </c>
       <c r="I198" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J198" s="4" t="inlineStr">
         <is>
-          <t>с. Кобижча, Бобровицький район, Чернігівська область</t>
+          <t>с. Киселівка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K198" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколи Амосова, 1</t>
+          <t>вулиця Нова, 1-А</t>
         </is>
       </c>
       <c r="L198" s="6" t="inlineStr">
         <is>
-          <t>UA74040050130025512</t>
+          <t>UA74100150010014989</t>
         </is>
       </c>
       <c r="M198" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Кобижча</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Киселівка</t>
         </is>
       </c>
       <c r="N198" s="7"/>
       <c r="O198" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, туризму, сім'ї, молоді та спорту Киселівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P198" s="4" t="inlineStr">
         <is>
-          <t>(063)7268995</t>
+          <t>(0462)684726</t>
         </is>
       </c>
       <c r="Q198" s="4"/>
       <c r="R198" s="4" t="inlineStr">
         <is>
-          <t>cobij@meta.ua</t>
+          <t>kucelivka@ukr.net</t>
         </is>
       </c>
       <c r="S198" s="4"/>
       <c r="T198" s="4" t="inlineStr">
         <is>
-          <t>Директор Баняс Сергій Михайлович</t>
+          <t>Директор Мироненко Алла Ігорівна</t>
         </is>
       </c>
       <c r="U198" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V198" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W198" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X198" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y198" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="4" t="inlineStr">
         <is>
-          <t>Ковпитська гімназія Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Кобижчанський заклад загальної середньої освіти І-ІІІ ступенів Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B199" s="5" t="n">
-        <v>148293</v>
+        <v>143690</v>
       </c>
       <c r="C199" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
-          <t>Ковпитська гімназія</t>
+          <t>Кобижчанський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E199" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F199" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G199" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H199" s="6" t="inlineStr">
         <is>
-          <t>7425583701</t>
+          <t>7420684001</t>
         </is>
       </c>
       <c r="I199" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J199" s="4" t="inlineStr">
         <is>
-          <t>с. Ковпита, Чернігівський район, Чернігівська область</t>
+          <t>с. Кобижча, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K199" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 78</t>
+          <t>вулиця Миколи Амосова, 1</t>
         </is>
       </c>
       <c r="L199" s="6" t="inlineStr">
         <is>
-          <t>UA74100250150028250</t>
+          <t>UA74040050130025512</t>
         </is>
       </c>
       <c r="M199" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Ковпита</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Кобижча</t>
         </is>
       </c>
       <c r="N199" s="7"/>
       <c r="O199" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P199" s="4" t="inlineStr">
         <is>
-          <t>(0462)686340</t>
+          <t>(063)7268995</t>
         </is>
       </c>
       <c r="Q199" s="4"/>
       <c r="R199" s="4" t="inlineStr">
         <is>
-          <t>kovpytskashkola@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>cobij@meta.ua</t>
+        </is>
+      </c>
+      <c r="S199" s="4"/>
       <c r="T199" s="4" t="inlineStr">
         <is>
-          <t>Директор Пустовойт Олена Анатоліївна</t>
+          <t>Директор Баняс Сергій Михайлович</t>
         </is>
       </c>
       <c r="U199" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V199" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W199" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X199" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y199" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="4" t="inlineStr">
         <is>
-          <t>Ковчинський ліцей імені Л.П. Деполович Куликівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Ковпитська гімназія Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B200" s="5" t="n">
-        <v>135100</v>
+        <v>148293</v>
       </c>
       <c r="C200" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
-          <t>Ковчинський ліцей імені Л. П. Деполович</t>
+          <t>Ковпитська гімназія</t>
         </is>
       </c>
       <c r="E200" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G200" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H200" s="6" t="inlineStr">
         <is>
-          <t>7422785501</t>
+          <t>7425583701</t>
         </is>
       </c>
       <c r="I200" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J200" s="4" t="inlineStr">
         <is>
-          <t>с. Ковчин, Куликівський район, Чернігівська область</t>
+          <t>с. Ковпита, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K200" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 76</t>
+          <t>вулиця Перемоги, 78</t>
         </is>
       </c>
       <c r="L200" s="6" t="inlineStr">
         <is>
-          <t>UA74100210160091511</t>
+          <t>UA74100250150028250</t>
         </is>
       </c>
       <c r="M200" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Ковчин</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Ковпита</t>
         </is>
       </c>
       <c r="N200" s="7"/>
       <c r="O200" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, туризму, сім`ї, молоді та спорту Куликівської селищної ради</t>
+          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P200" s="4" t="inlineStr">
         <is>
-          <t>(04643)26237</t>
+          <t>(0462)686340</t>
         </is>
       </c>
       <c r="Q200" s="4"/>
       <c r="R200" s="4" t="inlineStr">
         <is>
-          <t>skovchinska@ukr.net</t>
+          <t>kovpytskashkola@ukr.net</t>
         </is>
       </c>
       <c r="S200" s="4" t="inlineStr">
         <is>
-          <t>kovchinskazosh.ucoz.ua</t>
+          <t>https://mkocubynska-gromada.gov.ua/kovpitska-zosh-iiii-stupeniv-08-52-53-22-06-2020/</t>
         </is>
       </c>
       <c r="T200" s="4" t="inlineStr">
         <is>
-          <t>Директор Тройно Юлія Сергіївна</t>
+          <t>Директор Пустовойт Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U200" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V200" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W200" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X200" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y200" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="4" t="inlineStr">
         <is>
-          <t>Козацький заклад загальної середньої освіти І-ІІІ ступенів Бобровицької міської ради Чернігівської області</t>
+          <t>Ковчинський ліцей імені Л.П. Деполович Куликівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B201" s="5" t="n">
-        <v>141633</v>
+        <v>135100</v>
       </c>
       <c r="C201" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D201" s="4" t="inlineStr">
         <is>
-          <t>Козацький ЗЗСО І-ІІІ ступенів</t>
+          <t>Ковчинський ліцей імені Л. П. Деполович</t>
         </is>
       </c>
       <c r="E201" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F201" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G201" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H201" s="6" t="inlineStr">
         <is>
-          <t>7420683601</t>
+          <t>7422785501</t>
         </is>
       </c>
       <c r="I201" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J201" s="4" t="inlineStr">
         <is>
-          <t>с. Козацьке, Бобровицький район, Чернігівська область</t>
+          <t>с. Ковчин, Куликівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K201" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 70</t>
+          <t>вулиця Перемоги, 76</t>
         </is>
       </c>
       <c r="L201" s="6" t="inlineStr">
         <is>
-          <t>UA74040050140013692</t>
+          <t>UA74100210160091511</t>
         </is>
       </c>
       <c r="M201" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Козацьке</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Ковчин</t>
         </is>
       </c>
       <c r="N201" s="7"/>
       <c r="O201" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Управління освіти, культури, туризму, сім`ї, молоді та спорту Куликівської селищної ради</t>
         </is>
       </c>
       <c r="P201" s="4" t="inlineStr">
         <is>
-          <t>(04632)33614</t>
+          <t>(04643)26237</t>
         </is>
       </c>
       <c r="Q201" s="4"/>
       <c r="R201" s="4" t="inlineStr">
         <is>
-          <t>SchoolKozatske2017@meta.ua</t>
-[...2 lines deleted...]
-      <c r="S201" s="4"/>
+          <t>skovchinska@ukr.net</t>
+        </is>
+      </c>
+      <c r="S201" s="4" t="inlineStr">
+        <is>
+          <t>kovchinskazosh.ucoz.ua</t>
+        </is>
+      </c>
       <c r="T201" s="4" t="inlineStr">
         <is>
-          <t>Директор Партатус Мирослав Васильович</t>
+          <t>Директор Тройно Юлія Сергіївна</t>
         </is>
       </c>
       <c r="U201" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V201" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W201" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X201" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y201" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="4" t="inlineStr">
         <is>
-          <t>Козелецький ліцей № 1 Козелецької селищної ради</t>
+          <t>Козацький заклад загальної середньої освіти І-ІІІ ступенів Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B202" s="5" t="n">
-        <v>146606</v>
+        <v>141633</v>
       </c>
       <c r="C202" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D202" s="4" t="inlineStr">
         <is>
-          <t>Козелецький ліцей № 1</t>
+          <t>Козацький ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E202" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F202" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G202" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H202" s="6" t="inlineStr">
         <is>
-          <t>7422055100</t>
+          <t>7420683601</t>
         </is>
       </c>
       <c r="I202" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J202" s="4" t="inlineStr">
         <is>
-          <t>смт Козелець, Козелецький район, Чернігівська область</t>
+          <t>с. Козацьке, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K202" s="4" t="inlineStr">
         <is>
-          <t>вулиця Франка, 36/1</t>
+          <t>вулиця Миру, 70</t>
         </is>
       </c>
       <c r="L202" s="6" t="inlineStr">
         <is>
-          <t>UA74100190010032782</t>
+          <t>UA74040050140013692</t>
         </is>
       </c>
       <c r="M202" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Козелець</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Козацьке</t>
         </is>
       </c>
       <c r="N202" s="7"/>
       <c r="O202" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, сім`ї, молоді та спорту Козелецької селищної ради</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P202" s="4" t="inlineStr">
         <is>
-          <t>(04646)21547</t>
+          <t>(04632)33614</t>
         </is>
       </c>
       <c r="Q202" s="4"/>
       <c r="R202" s="4" t="inlineStr">
         <is>
-          <t>kozgimn@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>SchoolKozatske2017@meta.ua</t>
+        </is>
+      </c>
+      <c r="S202" s="4"/>
       <c r="T202" s="4" t="inlineStr">
         <is>
-          <t>Директор Павленко Людмила Іванівна</t>
+          <t>Директор Партатус Мирослав Васильович</t>
         </is>
       </c>
       <c r="U202" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V202" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W202" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X202" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y202" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y202" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="4" t="inlineStr">
         <is>
-          <t>Козелецький ліцей №2 Козелецької селищної ради</t>
+          <t>Козелецький ліцей № 1 Козелецької селищної ради</t>
         </is>
       </c>
       <c r="B203" s="5" t="n">
-        <v>146597</v>
+        <v>146606</v>
       </c>
       <c r="C203" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
-          <t>Козелецький ліцей №2</t>
+          <t>Козелецький ліцей № 1</t>
         </is>
       </c>
       <c r="E203" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G203" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H203" s="6" t="inlineStr">
         <is>
           <t>7422055100</t>
         </is>
       </c>
       <c r="I203" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J203" s="4" t="inlineStr">
         <is>
           <t>смт Козелець, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K203" s="4" t="inlineStr">
         <is>
-          <t>вулиця Соборності, 70</t>
+          <t>вулиця Франка, 36/1</t>
         </is>
       </c>
       <c r="L203" s="6" t="inlineStr">
         <is>
           <t>UA74100190010032782</t>
         </is>
       </c>
       <c r="M203" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Чернігівський р-н, с-ще Козелець</t>
         </is>
       </c>
       <c r="N203" s="7"/>
       <c r="O203" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, культури, сім`ї, молоді та спорту Козелецької селищної ради</t>
         </is>
       </c>
       <c r="P203" s="4" t="inlineStr">
         <is>
-          <t>(063)2472602</t>
+          <t>(04646)21547</t>
         </is>
       </c>
       <c r="Q203" s="4"/>
       <c r="R203" s="4" t="inlineStr">
         <is>
-          <t>kozlyceum2@ukr.net</t>
+          <t>kozgimn@ukr.net</t>
         </is>
       </c>
       <c r="S203" s="4" t="inlineStr">
         <is>
-          <t>https://kozelets2.pp.ua/</t>
+          <t>http://kozgimn.wix.com/kozgimn</t>
         </is>
       </c>
       <c r="T203" s="4" t="inlineStr">
         <is>
-          <t>Директор Розлач Оксана Григорівна</t>
+          <t>Директор Павленко Людмила Іванівна</t>
         </is>
       </c>
       <c r="U203" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V203" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W203" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X203" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y203" s="5" t="n">
-        <v>264</v>
+        <v>594</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="4" t="inlineStr">
         <is>
-          <t>Козелецький ліцей №3 Козелецької селищної ради</t>
+          <t>Козелецький ліцей №2 Козелецької селищної ради</t>
         </is>
       </c>
       <c r="B204" s="5" t="n">
-        <v>146598</v>
+        <v>146597</v>
       </c>
       <c r="C204" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D204" s="4" t="inlineStr">
         <is>
-          <t>Козелецький ліцей №3</t>
+          <t>Козелецький ліцей №2</t>
         </is>
       </c>
       <c r="E204" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F204" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G204" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H204" s="6" t="inlineStr">
         <is>
           <t>7422055100</t>
         </is>
       </c>
       <c r="I204" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J204" s="4" t="inlineStr">
         <is>
           <t>смт Козелець, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K204" s="4" t="inlineStr">
         <is>
-          <t>вулиця Свято-Преображенська, 32-А</t>
+          <t>вулиця Соборності, 70</t>
         </is>
       </c>
       <c r="L204" s="6" t="inlineStr">
         <is>
           <t>UA74100190010032782</t>
         </is>
       </c>
       <c r="M204" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Чернігівський р-н, с-ще Козелець</t>
         </is>
       </c>
       <c r="N204" s="7"/>
       <c r="O204" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, культури, сім`ї, молоді та спорту Козелецької селищної ради</t>
         </is>
       </c>
       <c r="P204" s="4" t="inlineStr">
         <is>
-          <t>(093)8766099</t>
+          <t>(063)2472602</t>
         </is>
       </c>
       <c r="Q204" s="4"/>
       <c r="R204" s="4" t="inlineStr">
         <is>
-          <t>kozschool3@ukr.net</t>
+          <t>kozlyceum2@ukr.net</t>
         </is>
       </c>
       <c r="S204" s="4" t="inlineStr">
         <is>
-          <t>http://school3kozelets.ucoz.ru/</t>
+          <t>https://kozelets2.pp.ua/</t>
         </is>
       </c>
       <c r="T204" s="4" t="inlineStr">
         <is>
-          <t>Директор Татарчук Олена Володимирівна</t>
+          <t>Директор Розлач Оксана Григорівна</t>
         </is>
       </c>
       <c r="U204" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V204" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W204" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X204" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y204" s="5" t="n">
-        <v>1209</v>
+        <v>264</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="4" t="inlineStr">
         <is>
-          <t>Козилівська загальноосвітня школа I-III ступенів Холминської селищної ради Корюківського району Чернігівської області</t>
+          <t>Козелецький ліцей №3 Козелецької селищної ради</t>
         </is>
       </c>
       <c r="B205" s="5" t="n">
-        <v>142675</v>
+        <v>146598</v>
       </c>
       <c r="C205" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D205" s="4" t="inlineStr">
         <is>
-          <t>Козилівська ЗОШ І-ІІІ ступенів</t>
+          <t>Козелецький ліцей №3</t>
         </is>
       </c>
       <c r="E205" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F205" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G205" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H205" s="6" t="inlineStr">
         <is>
-          <t>7422484501</t>
+          <t>7422055100</t>
         </is>
       </c>
       <c r="I205" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J205" s="4" t="inlineStr">
         <is>
-          <t>с. Козилівка, Корюківський район, Чернігівська область</t>
+          <t>смт Козелець, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K205" s="4" t="inlineStr">
         <is>
-          <t>вулиця Євсюкова, 6</t>
+          <t>вулиця Свято-Преображенська, 32-А</t>
         </is>
       </c>
       <c r="L205" s="6" t="inlineStr">
         <is>
-          <t>UA74020090080081904</t>
+          <t>UA74100190010032782</t>
         </is>
       </c>
       <c r="M205" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Козилівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Козелець</t>
         </is>
       </c>
       <c r="N205" s="7"/>
       <c r="O205" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Холминської селищної ради</t>
+          <t>Управління освіти, культури, сім`ї, молоді та спорту Козелецької селищної ради</t>
         </is>
       </c>
       <c r="P205" s="4" t="inlineStr">
         <is>
-          <t>(04657)25712</t>
+          <t>(093)8766099</t>
         </is>
       </c>
       <c r="Q205" s="4"/>
       <c r="R205" s="4" t="inlineStr">
         <is>
-          <t>kozylivka.school@ukr.net</t>
+          <t>kozschool3@ukr.net</t>
         </is>
       </c>
       <c r="S205" s="4" t="inlineStr">
         <is>
-          <t>https://kozylivkaschool.wixsite.com/website</t>
+          <t>http://school3kozelets.ucoz.ru/</t>
         </is>
       </c>
       <c r="T205" s="4" t="inlineStr">
         <is>
-          <t>Директор Везовик Марія Михайлівна</t>
+          <t>Директор Татарчук Олена Володимирівна</t>
         </is>
       </c>
       <c r="U205" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V205" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W205" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X205" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y205" s="5"/>
+      <c r="Y205" s="5" t="n">
+        <v>1209</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="4" t="inlineStr">
         <is>
-          <t>Количівський ліцей Іванівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Козилівська загальноосвітня школа I-III ступенів Холминської селищної ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B206" s="5" t="n">
-        <v>146644</v>
+        <v>142675</v>
       </c>
       <c r="C206" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
-          <t>Количівський ліцей</t>
+          <t>Козилівська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E206" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G206" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H206" s="6" t="inlineStr">
         <is>
-          <t>7425582802</t>
+          <t>7422484501</t>
         </is>
       </c>
       <c r="I206" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J206" s="4" t="inlineStr">
         <is>
-          <t>с. Количівка, Чернігівський район, Чернігівська область</t>
+          <t>с. Козилівка, Корюківський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K206" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 24 А</t>
+          <t>вулиця Євсюкова, 6</t>
         </is>
       </c>
       <c r="L206" s="6" t="inlineStr">
         <is>
-          <t>UA74100110090080359</t>
+          <t>UA74020090080081904</t>
         </is>
       </c>
       <c r="M206" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Количівка</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Козилівка</t>
         </is>
       </c>
       <c r="N206" s="7"/>
       <c r="O206" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, сім`ї, молоді та спорту Іванівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Холминської селищної ради</t>
         </is>
       </c>
       <c r="P206" s="4" t="inlineStr">
         <is>
-          <t>(0462)689515</t>
+          <t>(04657)25712</t>
         </is>
       </c>
       <c r="Q206" s="4"/>
       <c r="R206" s="4" t="inlineStr">
         <is>
-          <t>kolichiwskazosh@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S206" s="4"/>
+          <t>kozylivka.school@ukr.net</t>
+        </is>
+      </c>
+      <c r="S206" s="4" t="inlineStr">
+        <is>
+          <t>https://kozylivkaschool.wixsite.com/website</t>
+        </is>
+      </c>
       <c r="T206" s="4" t="inlineStr">
         <is>
-          <t>Директор Теплуха Валентина Миколаївна</t>
+          <t>Директор Везовик Марія Михайлівна</t>
         </is>
       </c>
       <c r="U206" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V206" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W206" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X206" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y206" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="4" t="inlineStr">
         <is>
-          <t>Коломійцівський ліцей Макіївської сільської ради</t>
+          <t>Количівський ліцей Іванівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B207" s="5" t="n">
-        <v>143578</v>
+        <v>146644</v>
       </c>
       <c r="C207" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D207" s="4" t="inlineStr">
         <is>
-          <t>Коломійцівський ліцей Макіївської СР</t>
+          <t>Количівський ліцей</t>
         </is>
       </c>
       <c r="E207" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F207" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G207" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H207" s="6" t="inlineStr">
         <is>
-          <t>7423881503</t>
+          <t>7425582802</t>
         </is>
       </c>
       <c r="I207" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J207" s="4" t="inlineStr">
         <is>
-          <t>с. Коломійцівка, Носівський район, Чернігівська область</t>
+          <t>с. Количівка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K207" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 18 б</t>
+          <t>вулиця Шкільна, 24 А</t>
         </is>
       </c>
       <c r="L207" s="6" t="inlineStr">
         <is>
-          <t>UA74040210120041536</t>
+          <t>UA74100110090080359</t>
         </is>
       </c>
       <c r="M207" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Коломійцівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Количівка</t>
         </is>
       </c>
       <c r="N207" s="7"/>
       <c r="O207" s="4" t="inlineStr">
         <is>
-          <t>Макіївська сільська рада</t>
+          <t>Відділ освіти, культури, туризму, сім`ї, молоді та спорту Іванівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P207" s="4" t="inlineStr">
         <is>
-          <t>(04642)2-56-25</t>
+          <t>(0462)689515</t>
         </is>
       </c>
       <c r="Q207" s="4"/>
       <c r="R207" s="4" t="inlineStr">
         <is>
-          <t>natali.nabok@ukr.net</t>
+          <t>kolichiwskazosh@gmail.com</t>
         </is>
       </c>
       <c r="S207" s="4"/>
       <c r="T207" s="4" t="inlineStr">
         <is>
-          <t>Директор Набок Наталія Григорівна</t>
+          <t>Директор Теплуха Валентина Миколаївна</t>
         </is>
       </c>
       <c r="U207" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V207" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W207" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X207" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y207" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="4" t="inlineStr">
         <is>
-          <t>Комарівський ліцей Комарівської сільської ради</t>
+          <t>Коломійцівський ліцей Макіївської сільської ради</t>
         </is>
       </c>
       <c r="B208" s="5" t="n">
-        <v>134349</v>
+        <v>143578</v>
       </c>
       <c r="C208" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D208" s="4" t="inlineStr">
         <is>
-          <t>Комарівський ліцей</t>
+          <t>Коломійцівський ліцей Макіївської СР</t>
         </is>
       </c>
       <c r="E208" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F208" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G208" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H208" s="6" t="inlineStr">
         <is>
-          <t>7420882001</t>
+          <t>7423881503</t>
         </is>
       </c>
       <c r="I208" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J208" s="4" t="inlineStr">
         <is>
-          <t>с. Комарівка, Борзнянський район, Чернігівська область</t>
+          <t>с. Коломійцівка, Носівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K208" s="4" t="inlineStr">
         <is>
-          <t>вулиця В. Білозерського, 17</t>
+          <t>вулиця Шкільна, 18 б</t>
         </is>
       </c>
       <c r="L208" s="6" t="inlineStr">
         <is>
-          <t>UA74040150010066593</t>
+          <t>UA74040210120041536</t>
         </is>
       </c>
       <c r="M208" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Комарівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Коломійцівка</t>
         </is>
       </c>
       <c r="N208" s="7"/>
       <c r="O208" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
+          <t>Макіївська сільська рада</t>
         </is>
       </c>
       <c r="P208" s="4" t="inlineStr">
         <is>
-          <t>(04653)25132</t>
+          <t>(04642)2-56-25</t>
         </is>
       </c>
       <c r="Q208" s="4"/>
       <c r="R208" s="4" t="inlineStr">
         <is>
-          <t>komshkola@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>natali.nabok@ukr.net</t>
+        </is>
+      </c>
+      <c r="S208" s="4"/>
       <c r="T208" s="4" t="inlineStr">
         <is>
-          <t>Директор Порубай Наталія Григорівна</t>
+          <t>Директор Набок Наталія Григорівна</t>
         </is>
       </c>
       <c r="U208" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V208" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W208" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X208" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y208" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Комарівська гімназія" Чернігівської обласної ради</t>
+          <t>Комарівський ліцей Комарівської сільської ради</t>
         </is>
       </c>
       <c r="B209" s="5" t="n">
-        <v>140587</v>
+        <v>134349</v>
       </c>
       <c r="C209" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Комарівська гімназія"</t>
+          <t>Комарівський ліцей</t>
         </is>
       </c>
       <c r="E209" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G209" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H209" s="6" t="inlineStr">
         <is>
           <t>7420882001</t>
         </is>
       </c>
       <c r="I209" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J209" s="4" t="inlineStr">
         <is>
           <t>с. Комарівка, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K209" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 1</t>
+          <t>вулиця В. Білозерського, 17</t>
         </is>
       </c>
       <c r="L209" s="6" t="inlineStr">
         <is>
           <t>UA74040150010066593</t>
         </is>
       </c>
       <c r="M209" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, с. Комарівка</t>
         </is>
       </c>
       <c r="N209" s="7"/>
       <c r="O209" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
         </is>
       </c>
       <c r="P209" s="4" t="inlineStr">
         <is>
-          <t>(04653)25160</t>
+          <t>(04653)25132</t>
         </is>
       </c>
       <c r="Q209" s="4"/>
       <c r="R209" s="4" t="inlineStr">
         <is>
-          <t>komintern03052010@meta.ua</t>
-[...2 lines deleted...]
-      <c r="S209" s="4"/>
+          <t>komshkola@ukr.net</t>
+        </is>
+      </c>
+      <c r="S209" s="4" t="inlineStr">
+        <is>
+          <t>http://komarivka_zoch.edukit.cn.ua</t>
+        </is>
+      </c>
       <c r="T209" s="4" t="inlineStr">
         <is>
-          <t>Директор Стриженко Віктор Андрійович</t>
+          <t>Директор Порубай Наталія Григорівна</t>
         </is>
       </c>
       <c r="U209" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V209" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W209" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X209" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y209" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="4" t="inlineStr">
         <is>
-          <t>Коропська загальноосвітня школа І-ІІІ ступенів ім. Т.Г. Шевченка Коропської селищної ради Чернігівської області</t>
+          <t>комунальний заклад "Комарівська гімназія" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B210" s="5" t="n">
-        <v>139742</v>
+        <v>140587</v>
       </c>
       <c r="C210" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D210" s="4" t="inlineStr">
         <is>
-          <t>Коропська ЗОШ І-ІІІ ст. ім. Т.Г.Шевченка</t>
+          <t>КЗ "Комарівська гімназія"</t>
         </is>
       </c>
       <c r="E210" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F210" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G210" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H210" s="6" t="inlineStr">
         <is>
-          <t>7422255100</t>
+          <t>7420882001</t>
         </is>
       </c>
       <c r="I210" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J210" s="4" t="inlineStr">
         <is>
-          <t>смт Короп, Коропський район, Чернігівська область</t>
+          <t>с. Комарівка, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K210" s="4" t="inlineStr">
         <is>
-          <t>вулиця Поштова, 10</t>
+          <t>вулиця Шевченка, 1</t>
         </is>
       </c>
       <c r="L210" s="6" t="inlineStr">
         <is>
-          <t>UA74060010010093073</t>
+          <t>UA74040150010066593</t>
         </is>
       </c>
       <c r="M210" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с-ще Короп</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Комарівка</t>
         </is>
       </c>
       <c r="N210" s="7"/>
       <c r="O210" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Коропської селищної ради</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P210" s="4" t="inlineStr">
         <is>
-          <t>(04656)21559, (04656)21187</t>
+          <t>(04653)25160</t>
         </is>
       </c>
       <c r="Q210" s="4"/>
       <c r="R210" s="4" t="inlineStr">
         <is>
-          <t>Koropzosh@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>komintern03052010@meta.ua</t>
+        </is>
+      </c>
+      <c r="S210" s="4"/>
       <c r="T210" s="4" t="inlineStr">
         <is>
-          <t>Директор Назаренко Людмила Олександрівна</t>
+          <t>Директор Стриженко Віктор Андрійович</t>
         </is>
       </c>
       <c r="U210" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V210" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W210" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X210" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y210" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="4" t="inlineStr">
         <is>
-          <t>Корюківський ліцей №1 Корюківської міської ради Чернігівської області</t>
+          <t>Коропський ліцей ім. Т.Г. Шевченка Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B211" s="5" t="n">
-        <v>139361</v>
+        <v>139742</v>
       </c>
       <c r="C211" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D211" s="4" t="inlineStr">
         <is>
-          <t>Корюківський ліцей №1</t>
+          <t>Коропський ліцей ім. Т.Г.Шевченка</t>
         </is>
       </c>
       <c r="E211" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F211" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G211" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H211" s="6" t="inlineStr">
         <is>
-          <t>7422410100</t>
+          <t>7422255100</t>
         </is>
       </c>
       <c r="I211" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J211" s="4" t="inlineStr">
         <is>
-          <t>Корюківка, Корюківський район, Чернігівська область</t>
+          <t>смт Короп, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K211" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 54</t>
+          <t>вулиця Поштова, 10</t>
         </is>
       </c>
       <c r="L211" s="6" t="inlineStr">
         <is>
-          <t>UA74020010010096225</t>
+          <t>UA74060010010093073</t>
         </is>
       </c>
       <c r="M211" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, м. Корюківка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с-ще Короп</t>
         </is>
       </c>
       <c r="N211" s="7"/>
       <c r="O211" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
+          <t>Відділ освіти Коропської селищної ради</t>
         </is>
       </c>
       <c r="P211" s="4" t="inlineStr">
         <is>
-          <t>(04657)21193</t>
+          <t>(04656)21559, (04656)21187</t>
         </is>
       </c>
       <c r="Q211" s="4"/>
       <c r="R211" s="4" t="inlineStr">
         <is>
-          <t>kor.school_1@ukr.net</t>
+          <t>Koropzosh@gmail.com</t>
         </is>
       </c>
       <c r="S211" s="4" t="inlineStr">
         <is>
-          <t>http://krkschool1.at.ua/</t>
+          <t>koropzosh.e-schools.info</t>
         </is>
       </c>
       <c r="T211" s="4" t="inlineStr">
         <is>
-          <t>Директор Лізіна Лариса Олександрівна</t>
+          <t>Директор Назаренко Людмила Олександрівна</t>
         </is>
       </c>
       <c r="U211" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V211" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W211" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X211" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y211" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y211" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="4" t="inlineStr">
         <is>
-          <t>Корюківський ліцей №2 Корюківської міської ради Чернігівської області</t>
+          <t>Корюківський ліцей №1 Корюківської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B212" s="5" t="n">
-        <v>139378</v>
+        <v>139361</v>
       </c>
       <c r="C212" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
-          <t>Корюківський ліцей №2</t>
+          <t>Корюківський ліцей №1</t>
         </is>
       </c>
       <c r="E212" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G212" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H212" s="6" t="inlineStr">
         <is>
           <t>7422410100</t>
         </is>
       </c>
       <c r="I212" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J212" s="4" t="inlineStr">
         <is>
           <t>Корюківка, Корюківський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K212" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бульварна, 5</t>
+          <t>вулиця Шевченка, 54</t>
         </is>
       </c>
       <c r="L212" s="6" t="inlineStr">
         <is>
           <t>UA74020010010096225</t>
         </is>
       </c>
       <c r="M212" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Корюківський р-н, м. Корюківка</t>
         </is>
       </c>
       <c r="N212" s="7"/>
       <c r="O212" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
         </is>
       </c>
       <c r="P212" s="4" t="inlineStr">
         <is>
-          <t>(04657)21323</t>
+          <t>(04657)21193</t>
         </is>
       </c>
       <c r="Q212" s="4"/>
       <c r="R212" s="4" t="inlineStr">
         <is>
-          <t>korukivskagimnazia@gmail.com</t>
+          <t>kor.school_1@ukr.net</t>
         </is>
       </c>
       <c r="S212" s="4" t="inlineStr">
         <is>
-          <t>https://kor-gimnazija.webnode.com.ua/</t>
+          <t>http://krkschool1.at.ua/</t>
         </is>
       </c>
       <c r="T212" s="4" t="inlineStr">
         <is>
-          <t>Директор Остапенко Лариса Григорівна</t>
+          <t>Директор Лізіна Лариса Олександрівна</t>
         </is>
       </c>
       <c r="U212" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V212" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W212" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X212" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y212" s="5" t="n">
-        <v>400</v>
+        <v>900</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="4" t="inlineStr">
         <is>
-          <t>Корюківський ліцей №3 Корюківської міської ради Чернігівської області</t>
+          <t>Корюківський ліцей №2 Корюківської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B213" s="5" t="n">
-        <v>139362</v>
+        <v>139378</v>
       </c>
       <c r="C213" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D213" s="4" t="inlineStr">
         <is>
-          <t>Корюківський ліцей №3</t>
+          <t>Корюківський ліцей №2</t>
         </is>
       </c>
       <c r="E213" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F213" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G213" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H213" s="6" t="inlineStr">
         <is>
           <t>7422410100</t>
         </is>
       </c>
       <c r="I213" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J213" s="4" t="inlineStr">
         <is>
           <t>Корюківка, Корюківський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K213" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 116-А</t>
+          <t>вулиця Бульварна, 5</t>
         </is>
       </c>
       <c r="L213" s="6" t="inlineStr">
         <is>
           <t>UA74020010010096225</t>
         </is>
       </c>
       <c r="M213" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Корюківський р-н, м. Корюківка</t>
         </is>
       </c>
       <c r="N213" s="7"/>
       <c r="O213" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
         </is>
       </c>
       <c r="P213" s="4" t="inlineStr">
         <is>
-          <t>(04657)2-26-34</t>
+          <t>(04657)21323</t>
         </is>
       </c>
       <c r="Q213" s="4"/>
       <c r="R213" s="4" t="inlineStr">
         <is>
-          <t>kor-school-4@ukr.net</t>
+          <t>korukivskagimnazia@gmail.com</t>
         </is>
       </c>
       <c r="S213" s="4" t="inlineStr">
         <is>
-          <t>http://korschool4.ucoz.ua/</t>
+          <t>https://kor-gimnazija.webnode.com.ua/</t>
         </is>
       </c>
       <c r="T213" s="4" t="inlineStr">
         <is>
-          <t>Директор Гайовий Олег Миколайович</t>
+          <t>Директор Остапенко Лариса Григорівна</t>
         </is>
       </c>
       <c r="U213" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V213" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W213" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X213" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y213" s="5" t="n">
-        <v>530</v>
+        <v>400</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="4" t="inlineStr">
         <is>
-          <t>Костобобрівська філія І-ІІ ступенів Семенівського ліцею №2 Семенівської міської ради Чернігівської області</t>
+          <t>Корюківський ліцей №3 Корюківської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B214" s="5" t="n">
-        <v>134476</v>
+        <v>139362</v>
       </c>
       <c r="C214" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D214" s="4" t="inlineStr">
         <is>
-          <t>Костобобрівська філія І-ІІ ст.</t>
+          <t>Корюківський ліцей №3</t>
         </is>
       </c>
       <c r="E214" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F214" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G214" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H214" s="6" t="inlineStr">
         <is>
-          <t>7424783001</t>
+          <t>7422410100</t>
         </is>
       </c>
       <c r="I214" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J214" s="4" t="inlineStr">
         <is>
-          <t>с. Костобобрів, Семенівський район, Чернігівська область</t>
+          <t>Корюківка, Корюківський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K214" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 21</t>
+          <t>вулиця Шевченка, 116-А</t>
         </is>
       </c>
       <c r="L214" s="6" t="inlineStr">
         <is>
-          <t>UA74060070270043018</t>
+          <t>UA74020010010096225</t>
         </is>
       </c>
       <c r="M214" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Костобобрів</t>
+          <t>Чернігівська обл., Корюківський р-н, м. Корюківка</t>
         </is>
       </c>
       <c r="N214" s="7"/>
       <c r="O214" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
         </is>
       </c>
       <c r="P214" s="4" t="inlineStr">
         <is>
-          <t>(04659)25541</t>
+          <t>(04657)2-26-34</t>
         </is>
       </c>
       <c r="Q214" s="4"/>
       <c r="R214" s="4" t="inlineStr">
         <is>
-          <t>kostobobrivska@ukr.net</t>
+          <t>kor-school-4@ukr.net</t>
         </is>
       </c>
       <c r="S214" s="4" t="inlineStr">
         <is>
-          <t>https://kostobobrivzosh.e-schools.info/</t>
+          <t>http://korschool4.ucoz.ua/</t>
         </is>
       </c>
       <c r="T214" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Бєлоус Наталія Іванівна</t>
+          <t>Директор Гайовий Олег Миколайович</t>
         </is>
       </c>
       <c r="U214" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V214" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W214" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X214" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y214" s="5"/>
+      <c r="Y214" s="5" t="n">
+        <v>530</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="4" t="inlineStr">
         <is>
-          <t>Красненська філія І-ІІ ступенів Батуринської загальноосвітньої школи І-ІІІ ступенів імені Григорія Орлика Батуринської міської ради Ніжинського району Чернігівської області</t>
+          <t>Костобобрівська філія І-ІІ ступенів Семенівського ліцею №2 Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B215" s="5" t="n">
-        <v>142478</v>
+        <v>134476</v>
       </c>
       <c r="C215" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
-          <t>Красненська філія І-ІІ ст. Батуринської ЗОШ І-ІІІ ст.</t>
+          <t>Костобобрівська філія І-ІІ ст.</t>
         </is>
       </c>
       <c r="E215" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G215" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H215" s="6" t="inlineStr">
         <is>
-          <t>7420385001</t>
+          <t>7424783001</t>
         </is>
       </c>
       <c r="I215" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J215" s="4" t="inlineStr">
         <is>
-          <t>с. Красне, Бахмацький район, Чернігівська область</t>
+          <t>с. Костобобрів, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K215" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>вулиця Шкільна, 21</t>
         </is>
       </c>
       <c r="L215" s="6" t="inlineStr">
         <is>
-          <t>UA74040010080066392</t>
+          <t>UA74060070270043018</t>
         </is>
       </c>
       <c r="M215" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Красне</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Костобобрів</t>
         </is>
       </c>
       <c r="N215" s="7"/>
       <c r="O215" s="4" t="inlineStr">
         <is>
-          <t>Батуринська міська рада</t>
+          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P215" s="4" t="inlineStr">
         <is>
-          <t>(04635)44417</t>
+          <t>(04659)25541</t>
         </is>
       </c>
       <c r="Q215" s="4"/>
       <c r="R215" s="4" t="inlineStr">
         <is>
-          <t>crasne011214@ukr.net</t>
+          <t>kostobobrivska@ukr.net</t>
         </is>
       </c>
       <c r="S215" s="4" t="inlineStr">
         <is>
-          <t>krasnenskyec.at.ua</t>
+          <t>https://kostobobrivzosh.e-schools.info/</t>
         </is>
       </c>
       <c r="T215" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Вінник Тетяна Миколаївна</t>
+          <t>Завідувач філією Бєлоус Наталія Іванівна</t>
         </is>
       </c>
       <c r="U215" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V215" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W215" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X215" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y215" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="4" t="inlineStr">
         <is>
-          <t>Краснянська філія Количівського ліцею Іванівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Красненська філія І-ІІ ступенів Батуринської загальноосвітньої школи І-ІІІ ступенів імені Григорія Орлика Батуринської міської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B216" s="5" t="n">
-        <v>146645</v>
+        <v>142478</v>
       </c>
       <c r="C216" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D216" s="4" t="inlineStr">
         <is>
-          <t>Краснянська філія Количівського ліцею</t>
+          <t>Красненська філія І-ІІ ст. Батуринської ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E216" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F216" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G216" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H216" s="6" t="inlineStr">
         <is>
-          <t>7425584001</t>
+          <t>7420385001</t>
         </is>
       </c>
       <c r="I216" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J216" s="4" t="inlineStr">
         <is>
-          <t>с. Красне, Чернігівський район, Чернігівська область</t>
+          <t>с. Красне, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K216" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 45-А</t>
+          <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L216" s="6" t="inlineStr">
         <is>
-          <t>UA74100110100022600</t>
+          <t>UA74040010080066392</t>
         </is>
       </c>
       <c r="M216" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Красне</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Красне</t>
         </is>
       </c>
       <c r="N216" s="7"/>
       <c r="O216" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, сім`ї, молоді та спорту Іванівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Батуринська міська рада</t>
         </is>
       </c>
       <c r="P216" s="4" t="inlineStr">
         <is>
-          <t>(0462)685672</t>
+          <t>(04635)44417</t>
         </is>
       </c>
       <c r="Q216" s="4"/>
       <c r="R216" s="4" t="inlineStr">
         <is>
-          <t>Krasne_school@i.ua</t>
-[...2 lines deleted...]
-      <c r="S216" s="4"/>
+          <t>crasne011214@ukr.net</t>
+        </is>
+      </c>
+      <c r="S216" s="4" t="inlineStr">
+        <is>
+          <t>krasnenskyec.at.ua</t>
+        </is>
+      </c>
       <c r="T216" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Дорога Галина Василівна</t>
+          <t>Завідувач філією Вінник Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U216" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V216" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W216" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X216" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y216" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="4" t="inlineStr">
         <is>
-          <t>Красноколядинський заклад загальної середньої освіти І-ІІІ ступенів Талалаївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Краснянська філія Количівського ліцею Іванівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B217" s="5" t="n">
-        <v>145934</v>
+        <v>146645</v>
       </c>
       <c r="C217" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D217" s="4" t="inlineStr">
         <is>
-          <t>Красноколядинський ЗЗСО І-ІІІ ступенів</t>
+          <t>Краснянська філія Количівського ліцею</t>
         </is>
       </c>
       <c r="E217" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F217" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G217" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H217" s="6" t="inlineStr">
         <is>
-          <t>7425382001</t>
+          <t>7425584001</t>
         </is>
       </c>
       <c r="I217" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J217" s="4" t="inlineStr">
         <is>
-          <t>с. Красний Колядин, Талалаївський район, Чернігівська область</t>
+          <t>с. Красне, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K217" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лобаня Ігоря, 6</t>
+          <t>вулиця Шевченка, 45-А</t>
         </is>
       </c>
       <c r="L217" s="6" t="inlineStr">
         <is>
-          <t>UA74080190150037829</t>
+          <t>UA74100110100022600</t>
         </is>
       </c>
       <c r="M217" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Красний Колядин</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Красне</t>
         </is>
       </c>
       <c r="N217" s="7"/>
       <c r="O217" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Талалаївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Відділ освіти, культури, туризму, сім`ї, молоді та спорту Іванівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P217" s="4" t="inlineStr">
         <is>
-          <t>(068)2486174</t>
+          <t>(0462)685672</t>
         </is>
       </c>
       <c r="Q217" s="4"/>
       <c r="R217" s="4" t="inlineStr">
         <is>
-          <t>Kr.Koliadin.shkola@gmail.com</t>
+          <t>Krasne_school@i.ua</t>
         </is>
       </c>
       <c r="S217" s="4"/>
       <c r="T217" s="4" t="inlineStr">
         <is>
-          <t>Директор Сокол Едуард Миколайович</t>
+          <t>Завідувач філією Дорога Галина Василівна</t>
         </is>
       </c>
       <c r="U217" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V217" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W217" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X217" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y217" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="4" t="inlineStr">
         <is>
-          <t>Красносільська гімназія Комарівської сільської ради</t>
+          <t>Красноколядинський заклад загальної середньої освіти І-ІІІ ступенів Талалаївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B218" s="5" t="n">
-        <v>134661</v>
+        <v>145934</v>
       </c>
       <c r="C218" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D218" s="4" t="inlineStr">
         <is>
-          <t>Красносільська гімназія</t>
+          <t>Красноколядинський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E218" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F218" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G218" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H218" s="6" t="inlineStr">
         <is>
-          <t>7420882401</t>
+          <t>7425382001</t>
         </is>
       </c>
       <c r="I218" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J218" s="4" t="inlineStr">
         <is>
-          <t>с. Красносільське, Борзнянський район, Чернігівська область</t>
+          <t>с. Красний Колядин, Талалаївський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K218" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 50-А</t>
+          <t>вулиця Лобаня Ігоря, 6</t>
         </is>
       </c>
       <c r="L218" s="6" t="inlineStr">
         <is>
-          <t>UA74040150070062812</t>
+          <t>UA74080190150037829</t>
         </is>
       </c>
       <c r="M218" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Красносільське</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Красний Колядин</t>
         </is>
       </c>
       <c r="N218" s="7"/>
       <c r="O218" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Талалаївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P218" s="4" t="inlineStr">
         <is>
-          <t>(04653)25263</t>
+          <t>(068)2486174</t>
         </is>
       </c>
       <c r="Q218" s="4"/>
       <c r="R218" s="4" t="inlineStr">
         <is>
-          <t>krasnosilske_sh@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kr.Koliadin.shkola@gmail.com</t>
+        </is>
+      </c>
+      <c r="S218" s="4"/>
       <c r="T218" s="4" t="inlineStr">
         <is>
-          <t>Директор Мазун Ольга Дмитрівна</t>
+          <t>Директор Сокол Едуард Миколайович</t>
         </is>
       </c>
       <c r="U218" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V218" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W218" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X218" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y218" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="4" t="inlineStr">
         <is>
-          <t>Крехаївська гімназія Остерської міської ради</t>
+          <t>Красносільська гімназія Комарівської сільської ради</t>
         </is>
       </c>
       <c r="B219" s="5" t="n">
-        <v>145675</v>
+        <v>134661</v>
       </c>
       <c r="C219" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D219" s="4" t="inlineStr">
         <is>
-          <t>Крехаївська гімназія</t>
+          <t>Красносільська гімназія</t>
         </is>
       </c>
       <c r="E219" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F219" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G219" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H219" s="6" t="inlineStr">
         <is>
-          <t>7422084501</t>
+          <t>7420882401</t>
         </is>
       </c>
       <c r="I219" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J219" s="4" t="inlineStr">
         <is>
-          <t>с. Крехаїв, Козелецький район, Чернігівська область</t>
+          <t>с. Красносільське, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K219" s="4" t="inlineStr">
         <is>
-          <t>провулок Шкільний, 7</t>
+          <t>вулиця Миру, 50-А</t>
         </is>
       </c>
       <c r="L219" s="6" t="inlineStr">
         <is>
-          <t>UA74100310140065884</t>
+          <t>UA74040150070062812</t>
         </is>
       </c>
       <c r="M219" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Крехаїв</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Красносільське</t>
         </is>
       </c>
       <c r="N219" s="7"/>
       <c r="O219" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, молоді та спорту Остерської міської ради</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
         </is>
       </c>
       <c r="P219" s="4" t="inlineStr">
         <is>
-          <t>(099)9373703</t>
+          <t>(04653)25263</t>
         </is>
       </c>
       <c r="Q219" s="4"/>
       <c r="R219" s="4" t="inlineStr">
         <is>
-          <t>krehaevshkola@meta.ua</t>
-[...2 lines deleted...]
-      <c r="S219" s="4"/>
+          <t>krasnosilske_sh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S219" s="4" t="inlineStr">
+        <is>
+          <t>http://krsn-school.ucoz.ru/</t>
+        </is>
+      </c>
       <c r="T219" s="4" t="inlineStr">
         <is>
-          <t>Директор Вакула Любов Григорівна</t>
+          <t>Директор Мазун Ольга Дмитрівна</t>
         </is>
       </c>
       <c r="U219" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V219" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W219" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X219" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y219" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="4" t="inlineStr">
         <is>
-          <t>Крисківська гімназія Понорницької селищної ради</t>
+          <t>Крехаївська гімназія Остерської міської ради</t>
         </is>
       </c>
       <c r="B220" s="5" t="n">
-        <v>142216</v>
+        <v>145675</v>
       </c>
       <c r="C220" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D220" s="4" t="inlineStr">
         <is>
-          <t>Крисківська гімназія</t>
+          <t>Крехаївська гімназія</t>
         </is>
       </c>
       <c r="E220" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F220" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G220" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H220" s="6" t="inlineStr">
         <is>
-          <t>7422284001</t>
+          <t>7422084501</t>
         </is>
       </c>
       <c r="I220" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J220" s="4" t="inlineStr">
         <is>
-          <t>с. Криски, Коропський район, Чернігівська область</t>
+          <t>с. Крехаїв, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K220" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 6</t>
+          <t>провулок Шкільний, 7</t>
         </is>
       </c>
       <c r="L220" s="6" t="inlineStr">
         <is>
-          <t>UA74060050080068419</t>
+          <t>UA74100310140065884</t>
         </is>
       </c>
       <c r="M220" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Криски</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Крехаїв</t>
         </is>
       </c>
       <c r="N220" s="7"/>
       <c r="O220" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Понорницької селищної ради</t>
+          <t>Відділ освіти, культури, туризму, молоді та спорту Остерської міської ради</t>
         </is>
       </c>
       <c r="P220" s="4" t="inlineStr">
         <is>
-          <t>(04656)34125</t>
+          <t>(099)9373703</t>
         </is>
       </c>
       <c r="Q220" s="4"/>
       <c r="R220" s="4" t="inlineStr">
         <is>
-          <t>kriskyshkola@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>krehaevshkola@meta.ua</t>
+        </is>
+      </c>
+      <c r="S220" s="4"/>
       <c r="T220" s="4" t="inlineStr">
         <is>
-          <t>Директор Канцеляренко Раїса Михайлівна</t>
+          <t>Директор Вакула Любов Григорівна</t>
         </is>
       </c>
       <c r="U220" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V220" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W220" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X220" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y220" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="4" t="inlineStr">
         <is>
-          <t>Кропивненський ліцей Дмитрівської селищної ради Чернігівської області</t>
+          <t>Крисківська гімназія Понорницької селищної ради</t>
         </is>
       </c>
       <c r="B221" s="5" t="n">
-        <v>142291</v>
+        <v>142216</v>
       </c>
       <c r="C221" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D221" s="4" t="inlineStr">
         <is>
-          <t>Кропивненський ліцей</t>
+          <t>Крисківська гімназія</t>
         </is>
       </c>
       <c r="E221" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G221" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H221" s="6" t="inlineStr">
         <is>
-          <t>7420384001</t>
+          <t>7422284001</t>
         </is>
       </c>
       <c r="I221" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J221" s="4" t="inlineStr">
         <is>
-          <t>с. Кропивне, Бахмацький район, Чернігівська область</t>
+          <t>с. Криски, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K221" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 2</t>
+          <t>вулиця Шкільна, 6</t>
         </is>
       </c>
       <c r="L221" s="6" t="inlineStr">
         <is>
-          <t>UA74040130080098517</t>
+          <t>UA74060050080068419</t>
         </is>
       </c>
       <c r="M221" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Кропивне</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Криски</t>
         </is>
       </c>
       <c r="N221" s="7"/>
       <c r="O221" s="4" t="inlineStr">
         <is>
-          <t>Дмитрівська селищна рада</t>
+          <t>Відділ освіти, культури, молоді та спорту Понорницької селищної ради</t>
         </is>
       </c>
       <c r="P221" s="4" t="inlineStr">
         <is>
-          <t>(04635)46-2-98</t>
+          <t>(04656)34125</t>
         </is>
       </c>
       <c r="Q221" s="4"/>
       <c r="R221" s="4" t="inlineStr">
         <is>
-          <t>kropyvne@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S221" s="4"/>
+          <t>kriskyshkola@ukr.net</t>
+        </is>
+      </c>
+      <c r="S221" s="4" t="inlineStr">
+        <is>
+          <t>http://kriski-shkola.at.ua</t>
+        </is>
+      </c>
       <c r="T221" s="4" t="inlineStr">
         <is>
-          <t>Директор Салій Світлана Андріївна</t>
+          <t>Директор Канцеляренко Раїса Михайлівна</t>
         </is>
       </c>
       <c r="U221" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V221" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W221" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X221" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y221" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="4" t="inlineStr">
         <is>
-          <t>Кропивнянська гімназія Талалаївської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Кропивненський ліцей Дмитрівської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B222" s="5" t="n">
-        <v>142451</v>
+        <v>142291</v>
       </c>
       <c r="C222" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D222" s="4" t="inlineStr">
         <is>
-          <t>Кропивнянська гімназія</t>
+          <t>Кропивненський ліцей</t>
         </is>
       </c>
       <c r="E222" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F222" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G222" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H222" s="6" t="inlineStr">
         <is>
-          <t>7423383202</t>
+          <t>7420384001</t>
         </is>
       </c>
       <c r="I222" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J222" s="4" t="inlineStr">
         <is>
-          <t>с. Кропивне, Ніжинський район, Чернігівська область</t>
+          <t>с. Кропивне, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K222" s="4" t="inlineStr">
         <is>
-          <t>провулок Шкільний, 13</t>
+          <t>вулиця Центральна, 2</t>
         </is>
       </c>
       <c r="L222" s="6" t="inlineStr">
         <is>
-          <t>UA74040330080013219</t>
+          <t>UA74040130080098517</t>
         </is>
       </c>
       <c r="M222" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, с. Кропивне</t>
         </is>
       </c>
       <c r="N222" s="7"/>
       <c r="O222" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Талалаївської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Дмитрівська селищна рада</t>
         </is>
       </c>
       <c r="P222" s="4" t="inlineStr">
         <is>
-          <t>(04631)65-5-51</t>
+          <t>(04635)46-2-98</t>
         </is>
       </c>
       <c r="Q222" s="4"/>
       <c r="R222" s="4" t="inlineStr">
         <is>
-          <t>kropyvne-nvka@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>kropyvne@ukr.net</t>
+        </is>
+      </c>
+      <c r="S222" s="4"/>
       <c r="T222" s="4" t="inlineStr">
         <is>
-          <t>Директор Гусєва Наталія Василівна</t>
+          <t>Директор Салій Світлана Андріївна</t>
         </is>
       </c>
       <c r="U222" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V222" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W222" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X222" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y222" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="4" t="inlineStr">
         <is>
-          <t>Крупичпільський ліцей Ічнянської міської ради</t>
+          <t>Кропивнянська гімназія Талалаївської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B223" s="5" t="n">
-        <v>144646</v>
+        <v>142451</v>
       </c>
       <c r="C223" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D223" s="4" t="inlineStr">
         <is>
-          <t>Крупичпільський ліцей ІМР</t>
+          <t>Кропивнянська гімназія</t>
         </is>
       </c>
       <c r="E223" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F223" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G223" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H223" s="6" t="inlineStr">
         <is>
-          <t>7421786001</t>
+          <t>7423383202</t>
         </is>
       </c>
       <c r="I223" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J223" s="4" t="inlineStr">
         <is>
-          <t>с. Крупичполе, Ічнянський район, Чернігівська область</t>
+          <t>с. Кропивне, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K223" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 2</t>
+          <t>провулок Шкільний, 13</t>
         </is>
       </c>
       <c r="L223" s="6" t="inlineStr">
         <is>
-          <t>UA74080030310074439</t>
+          <t>UA74040330080013219</t>
         </is>
       </c>
       <c r="M223" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Крупичполе</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Кропивне</t>
         </is>
       </c>
       <c r="N223" s="7"/>
       <c r="O223" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти Талалаївської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P223" s="4" t="inlineStr">
         <is>
-          <t>(04633)27257</t>
+          <t>(04631)65-5-51</t>
         </is>
       </c>
       <c r="Q223" s="4"/>
       <c r="R223" s="4" t="inlineStr">
         <is>
-          <t>krupichpol_sc@ukr.net</t>
+          <t>kropyvne-nvka@ukr.net</t>
         </is>
       </c>
       <c r="S223" s="4" t="inlineStr">
         <is>
-          <t>http://krupichpolsc.ucoz.ua/</t>
+          <t>http://kropyvne-nvk.cn.sch.in.ua</t>
         </is>
       </c>
       <c r="T223" s="4" t="inlineStr">
         <is>
-          <t>Директор Кот Юрій Анатолійович</t>
+          <t>Директор Гусєва Наталія Василівна</t>
         </is>
       </c>
       <c r="U223" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V223" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W223" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X223" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y223" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y223" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="4" t="inlineStr">
         <is>
-          <t>Крутівський заклад загальної середньої освіти І-ІІІ ступенів Крутівської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Крупичпільський ліцей Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B224" s="5" t="n">
-        <v>142327</v>
+        <v>144646</v>
       </c>
       <c r="C224" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D224" s="4" t="inlineStr">
         <is>
-          <t>Крутівський ЗЗСО І-ІІІ ст. Крутівської сільської ради</t>
+          <t>Крупичпільський ліцей ІМР</t>
         </is>
       </c>
       <c r="E224" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F224" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G224" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H224" s="6" t="inlineStr">
         <is>
-          <t>7423385201</t>
+          <t>7421786001</t>
         </is>
       </c>
       <c r="I224" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J224" s="4" t="inlineStr">
         <is>
-          <t>с. Крути, Ніжинський район, Чернігівська область</t>
+          <t>с. Крупичполе, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K224" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 45</t>
+          <t>вулиця Шкільна, 2</t>
         </is>
       </c>
       <c r="L224" s="6" t="inlineStr">
         <is>
-          <t>UA74040170010020642</t>
+          <t>UA74080030310074439</t>
         </is>
       </c>
       <c r="M224" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Крути</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Крупичполе</t>
         </is>
       </c>
       <c r="N224" s="7"/>
       <c r="O224" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Крутівської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P224" s="4" t="inlineStr">
         <is>
-          <t>(04631)69310</t>
+          <t>(04633)27257</t>
         </is>
       </c>
       <c r="Q224" s="4"/>
       <c r="R224" s="4" t="inlineStr">
         <is>
-          <t>kruty_school@ukr.net</t>
+          <t>krupichpol_sc@ukr.net</t>
         </is>
       </c>
       <c r="S224" s="4" t="inlineStr">
         <is>
-          <t>http://kruty-school.ukoz.ua</t>
+          <t>http://krupichpolsc.ucoz.ua/</t>
         </is>
       </c>
       <c r="T224" s="4" t="inlineStr">
         <is>
-          <t>Директор Кіт Ольга Василівна</t>
+          <t>Директор Кот Юрій Анатолійович</t>
         </is>
       </c>
       <c r="U224" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V224" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W224" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X224" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y224" s="5"/>
+      <c r="Y224" s="5" t="n">
+        <v>165</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="4" t="inlineStr">
         <is>
-          <t>Кувечицька філія Старобілоуського ліцею Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Крутівський заклад загальної середньої освіти І-ІІІ ступенів Крутівської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B225" s="5" t="n">
-        <v>146334</v>
+        <v>142327</v>
       </c>
       <c r="C225" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D225" s="4" t="inlineStr">
         <is>
-          <t>Кувечицька філія Старобілоуського ліцею</t>
+          <t>Крутівський ЗЗСО І-ІІІ ст. Крутівської сільської ради</t>
         </is>
       </c>
       <c r="E225" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F225" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G225" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H225" s="6" t="inlineStr">
         <is>
-          <t>7425584101</t>
+          <t>7423385201</t>
         </is>
       </c>
       <c r="I225" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J225" s="4" t="inlineStr">
         <is>
-          <t>с. Кувечичі, Чернігівський район, Чернігівська область</t>
+          <t>с. Крути, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K225" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зелена, 1А</t>
+          <t>вулиця Незалежності, 45</t>
         </is>
       </c>
       <c r="L225" s="6" t="inlineStr">
         <is>
-          <t>UA74100270050074309</t>
+          <t>UA74040170010020642</t>
         </is>
       </c>
       <c r="M225" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Кувечичі</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Крути</t>
         </is>
       </c>
       <c r="N225" s="7"/>
       <c r="O225" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Крутівської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P225" s="4" t="inlineStr">
         <is>
-          <t>(097)3493667</t>
+          <t>(04631)69310</t>
         </is>
       </c>
       <c r="Q225" s="4"/>
       <c r="R225" s="4" t="inlineStr">
         <is>
-          <t>kuwechichischool@ukr.net</t>
+          <t>kruty_school@ukr.net</t>
         </is>
       </c>
       <c r="S225" s="4" t="inlineStr">
         <is>
-          <t>http://kuv.at.ua</t>
+          <t>http://kruty-school.ukoz.ua</t>
         </is>
       </c>
       <c r="T225" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Шарий Андрій Михайлович</t>
+          <t>Директор Кіт Ольга Василівна</t>
         </is>
       </c>
       <c r="U225" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V225" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W225" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X225" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y225" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="4" t="inlineStr">
         <is>
           <t>Кудрівська загальноосвітня школа І-ІІІ ступенів Сосницької селищної ради Чернігівської області</t>
         </is>
       </c>
@@ -27079,74 +27075,74 @@
       <c r="U241" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y241" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="4" t="inlineStr">
         <is>
-          <t>Лукнівська загальноосвітня школа І-ІІІ ступенів Коропської селищної ради Чернігівської області</t>
+          <t>Лукнівська філія Коропського ліцею ім. Т.Г. Шевченка Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B242" s="5" t="n">
         <v>139558</v>
       </c>
       <c r="C242" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D242" s="4" t="inlineStr">
         <is>
-          <t>Лукнівська ЗОШ</t>
+          <t>Лукнівська філія Коропського ліцею ім. Т.Г. Шевченка Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="E242" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F242" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G242" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H242" s="6" t="inlineStr">
         <is>
           <t>7422284301</t>
         </is>
       </c>
       <c r="I242" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J242" s="4" t="inlineStr">
         <is>
           <t>с. Лукнів, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K242" s="4" t="inlineStr">
         <is>
           <t>вулиця Миру, 39</t>
@@ -27164,56 +27160,56 @@
       </c>
       <c r="N242" s="7"/>
       <c r="O242" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Коропської селищної ради</t>
         </is>
       </c>
       <c r="P242" s="4" t="inlineStr">
         <is>
           <t>(04656)25616</t>
         </is>
       </c>
       <c r="Q242" s="4"/>
       <c r="R242" s="4" t="inlineStr">
         <is>
           <t>Luknivshkola@ukr.net</t>
         </is>
       </c>
       <c r="S242" s="4" t="inlineStr">
         <is>
           <t>lukniv-shkola.in.ua</t>
         </is>
       </c>
       <c r="T242" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Огієнко Галина Василівна</t>
+          <t>Завідувач філією Висоцька Тамара Петрівна</t>
         </is>
       </c>
       <c r="U242" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V242" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y242" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="4" t="inlineStr">
         <is>
           <t>Любецький ліцей Любецької селищної ради</t>
         </is>
       </c>
@@ -32609,14609 +32605,14504 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V291" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W291" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X291" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y291" s="5" t="n">
         <v>280</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="4" t="inlineStr">
         <is>
-          <t>Остапівський заклад загальної середньої освіти І-ІІ ступенів Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Остерський ліцей № 1 Остерської міської ради</t>
         </is>
       </c>
       <c r="B292" s="5" t="n">
-        <v>142547</v>
+        <v>145597</v>
       </c>
       <c r="C292" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D292" s="4" t="inlineStr">
         <is>
-          <t>Остапівський ЗЗСО І-ІІ ст.</t>
-[...2 lines deleted...]
-      <c r="E292" s="4"/>
+          <t>Остерський ліцей № 1</t>
+        </is>
+      </c>
+      <c r="E292" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
       <c r="F292" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G292" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H292" s="6" t="inlineStr">
         <is>
-          <t>7421183601</t>
+          <t>7422010400</t>
         </is>
       </c>
       <c r="I292" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J292" s="4" t="inlineStr">
         <is>
-          <t>с. Остапівка, Варвинський район, Чернігівська область</t>
+          <t>Остер, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K292" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 8</t>
+          <t>вулиця Ярослава Мудрого, 94</t>
         </is>
       </c>
       <c r="L292" s="6" t="inlineStr">
         <is>
-          <t>UA74080010220070602</t>
+          <t>UA74100310010010586</t>
         </is>
       </c>
       <c r="M292" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Остапівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, м. Остер</t>
         </is>
       </c>
       <c r="N292" s="7"/>
       <c r="O292" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Варвинської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Відділ освіти, культури, туризму, молоді та спорту Остерської міської ради</t>
         </is>
       </c>
       <c r="P292" s="4" t="inlineStr">
         <is>
-          <t>(095)5317265</t>
+          <t>(04646)3-14-36</t>
         </is>
       </c>
       <c r="Q292" s="4"/>
       <c r="R292" s="4" t="inlineStr">
         <is>
-          <t>ostapivka.pochta@meta.ua</t>
-[...2 lines deleted...]
-      <c r="S292" s="4"/>
+          <t>ostergymnasium@gmail.com</t>
+        </is>
+      </c>
+      <c r="S292" s="4" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/view/osterlyceum1/</t>
+        </is>
+      </c>
       <c r="T292" s="4" t="inlineStr">
         <is>
-          <t>Директор Волік Григорій Володимирович</t>
+          <t>Директор Очеретнюк Алла Дмитрівна</t>
         </is>
       </c>
       <c r="U292" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V292" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W292" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X292" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y292" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="4" t="inlineStr">
         <is>
-          <t>Остерський ліцей № 1 Остерської міської ради</t>
+          <t>Остерський ліцей №2 Остерської міської ради</t>
         </is>
       </c>
       <c r="B293" s="5" t="n">
-        <v>145597</v>
+        <v>145592</v>
       </c>
       <c r="C293" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D293" s="4" t="inlineStr">
         <is>
-          <t>Остерський ліцей № 1</t>
+          <t>Остерський ліцей №2</t>
         </is>
       </c>
       <c r="E293" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F293" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G293" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H293" s="6" t="inlineStr">
         <is>
           <t>7422010400</t>
         </is>
       </c>
       <c r="I293" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J293" s="4" t="inlineStr">
         <is>
           <t>Остер, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K293" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ярослава Мудрого, 94</t>
+          <t>вулиця Шевченка, 46</t>
         </is>
       </c>
       <c r="L293" s="6" t="inlineStr">
         <is>
           <t>UA74100310010010586</t>
         </is>
       </c>
       <c r="M293" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Чернігівський р-н, м. Остер</t>
         </is>
       </c>
       <c r="N293" s="7"/>
       <c r="O293" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, туризму, молоді та спорту Остерської міської ради</t>
         </is>
       </c>
       <c r="P293" s="4" t="inlineStr">
         <is>
-          <t>(04646)3-14-36</t>
+          <t>(04646)31211</t>
         </is>
       </c>
       <c r="Q293" s="4"/>
       <c r="R293" s="4" t="inlineStr">
         <is>
-          <t>ostergymnasium@gmail.com</t>
+          <t>oster.school1@gmail.com</t>
         </is>
       </c>
       <c r="S293" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/osterlyceum1/</t>
+          <t>https://osterschool.e-schools.info/pages/253144422159</t>
         </is>
       </c>
       <c r="T293" s="4" t="inlineStr">
         <is>
-          <t>Директор Очеретнюк Алла Дмитрівна</t>
+          <t>Директор Баран Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U293" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V293" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W293" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X293" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y293" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="4" t="inlineStr">
         <is>
-          <t>Остерський ліцей №2 Остерської міської ради</t>
+          <t>Охіньківська загальноосвітня школа I-IІI ступенів Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B294" s="5" t="n">
-        <v>145592</v>
+        <v>146584</v>
       </c>
       <c r="C294" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D294" s="4" t="inlineStr">
         <is>
-          <t>Остерський ліцей №2</t>
+          <t>Охіньківська ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E294" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F294" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G294" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H294" s="6" t="inlineStr">
         <is>
-          <t>7422010400</t>
+          <t>7424186201</t>
         </is>
       </c>
       <c r="I294" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J294" s="4" t="inlineStr">
         <is>
-          <t>Остер, Козелецький район, Чернігівська область</t>
+          <t>с. Охіньки, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K294" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 46</t>
+          <t>вулиця Шевченка, 21</t>
         </is>
       </c>
       <c r="L294" s="6" t="inlineStr">
         <is>
-          <t>UA74100310010010586</t>
+          <t>UA74080170350051087</t>
         </is>
       </c>
       <c r="M294" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, м. Остер</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Охіньки</t>
         </is>
       </c>
       <c r="N294" s="7"/>
       <c r="O294" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, молоді та спорту Остерської міської ради</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P294" s="4" t="inlineStr">
         <is>
-          <t>(04646)31211</t>
+          <t>(063)6412824</t>
         </is>
       </c>
       <c r="Q294" s="4"/>
       <c r="R294" s="4" t="inlineStr">
         <is>
-          <t>oster.school1@gmail.com</t>
+          <t>lybow70@ukr.net</t>
         </is>
       </c>
       <c r="S294" s="4" t="inlineStr">
         <is>
-          <t>https://osterschool.e-schools.info/pages/253144422159</t>
+          <t>https://oxinkuzoch.e-schools.info</t>
         </is>
       </c>
       <c r="T294" s="4" t="inlineStr">
         <is>
-          <t>Директор Баран Наталія Олександрівна</t>
+          <t>Директор Власенко Любов Миколаївна</t>
         </is>
       </c>
       <c r="U294" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V294" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W294" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X294" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y294" s="5"/>
+      <c r="Y294" s="5" t="n">
+        <v>145</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="4" t="inlineStr">
         <is>
-          <t>Охіньківська загальноосвітня школа I-IІI ступенів Сухополов'янської сільської ради</t>
+          <t>Пакульська гімназія Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B295" s="5" t="n">
-        <v>146584</v>
+        <v>148337</v>
       </c>
       <c r="C295" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D295" s="4" t="inlineStr">
         <is>
-          <t>Охіньківська ЗОШ І-ІІІ ст.</t>
+          <t>Пакульська гімназія</t>
         </is>
       </c>
       <c r="E295" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F295" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G295" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H295" s="6" t="inlineStr">
         <is>
-          <t>7424186201</t>
+          <t>7425586301</t>
         </is>
       </c>
       <c r="I295" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J295" s="4" t="inlineStr">
         <is>
-          <t>с. Охіньки, Прилуцький район, Чернігівська область</t>
+          <t>с. Пакуль, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K295" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 21</t>
+          <t>вулиця Троїцька, 70</t>
         </is>
       </c>
       <c r="L295" s="6" t="inlineStr">
         <is>
-          <t>UA74080170350051087</t>
+          <t>UA74100250260024444</t>
         </is>
       </c>
       <c r="M295" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Охіньки</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Пакуль</t>
         </is>
       </c>
       <c r="N295" s="7"/>
       <c r="O295" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P295" s="4" t="inlineStr">
         <is>
-          <t>(063)6412824</t>
+          <t>(0462)682318</t>
         </is>
       </c>
       <c r="Q295" s="4"/>
       <c r="R295" s="4" t="inlineStr">
         <is>
-          <t>lybow70@ukr.net</t>
+          <t>pakulzosh@ukr.net</t>
         </is>
       </c>
       <c r="S295" s="4" t="inlineStr">
         <is>
-          <t>https://oxinkuzoch.e-schools.info</t>
+          <t>https://mkocubynska-gromada.gov.ua/pakulskij-zzso-iiii-st-09-48-27-28-09-2021/</t>
         </is>
       </c>
       <c r="T295" s="4" t="inlineStr">
         <is>
-          <t>Директор Власенко Любов Миколаївна</t>
+          <t>Директор Дацюк Олег Васильович</t>
         </is>
       </c>
       <c r="U295" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V295" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W295" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X295" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y295" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y295" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="4" t="inlineStr">
         <is>
-          <t>Пакульська гімназія Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Пальчиківський навчально-виховний комплекс "Загальноосвітній навчальний заклад I-II ступенів - дошкільний навчальний заклад" Бахмацької районної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B296" s="5" t="n">
-        <v>148337</v>
+        <v>142458</v>
       </c>
       <c r="C296" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D296" s="4" t="inlineStr">
         <is>
-          <t>Пакульська гімназія</t>
+          <t>Пальчиківський НВК</t>
         </is>
       </c>
       <c r="E296" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F296" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G296" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H296" s="6" t="inlineStr">
         <is>
-          <t>7425586301</t>
+          <t>7420387201</t>
         </is>
       </c>
       <c r="I296" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J296" s="4" t="inlineStr">
         <is>
-          <t>с. Пакуль, Чернігівський район, Чернігівська область</t>
+          <t>с. Пальчики, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K296" s="4" t="inlineStr">
         <is>
-          <t>вулиця Троїцька, 70</t>
+          <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L296" s="6" t="inlineStr">
         <is>
-          <t>UA74100250260024444</t>
+          <t>UA74040010170093933</t>
         </is>
       </c>
       <c r="M296" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Пакуль</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Пальчики</t>
         </is>
       </c>
       <c r="N296" s="7"/>
       <c r="O296" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти Бахмацької районної державної адміністрації</t>
         </is>
       </c>
       <c r="P296" s="4" t="inlineStr">
         <is>
-          <t>(0462)682318</t>
+          <t>(04635)48-6-63</t>
         </is>
       </c>
       <c r="Q296" s="4"/>
       <c r="R296" s="4" t="inlineStr">
         <is>
-          <t>pakulzosh@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>palchikinvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S296" s="4"/>
       <c r="T296" s="4" t="inlineStr">
         <is>
-          <t>Директор Дацюк Олег Васильович</t>
+          <t>Директор Матюх Микола Андрійович</t>
         </is>
       </c>
       <c r="U296" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V296" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W296" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X296" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y296" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="4" t="inlineStr">
         <is>
-          <t>Пальчиківський навчально-виховний комплекс "Загальноосвітній навчальний заклад I-II ступенів - дошкільний навчальний заклад" Бахмацької районної ради Чернігівської області</t>
+          <t>Парафіївський ліцей Парафіївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B297" s="5" t="n">
-        <v>142458</v>
+        <v>143619</v>
       </c>
       <c r="C297" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D297" s="4" t="inlineStr">
         <is>
-          <t>Пальчиківський НВК</t>
+          <t>Парафіївський ліцей Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="E297" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F297" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G297" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H297" s="6" t="inlineStr">
         <is>
-          <t>7420387201</t>
+          <t>7421755700</t>
         </is>
       </c>
       <c r="I297" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J297" s="4" t="inlineStr">
         <is>
-          <t>с. Пальчики, Бахмацький район, Чернігівська область</t>
+          <t>смт Парафіївка, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K297" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>вулиця Шевченка, 78</t>
         </is>
       </c>
       <c r="L297" s="6" t="inlineStr">
         <is>
-          <t>UA74040010170093933</t>
+          <t>UA74080110010079684</t>
         </is>
       </c>
       <c r="M297" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Пальчики</t>
+          <t>Чернігівська обл., Прилуцький р-н, с-ще Парафіївка</t>
         </is>
       </c>
       <c r="N297" s="7"/>
       <c r="O297" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бахмацької районної державної адміністрації</t>
+          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="P297" s="4" t="inlineStr">
         <is>
-          <t>(04635)48-6-63</t>
+          <t>(04633)24116</t>
         </is>
       </c>
       <c r="Q297" s="4"/>
       <c r="R297" s="4" t="inlineStr">
         <is>
-          <t>palchikinvk@ukr.net</t>
+          <t>Parafiyivka_school@ukr.net</t>
         </is>
       </c>
       <c r="S297" s="4"/>
       <c r="T297" s="4" t="inlineStr">
         <is>
-          <t>Директор Матюх Микола Андрійович</t>
+          <t>Директор Бондаренко Наталія Сергіївна</t>
         </is>
       </c>
       <c r="U297" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V297" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W297" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X297" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y297" s="5"/>
+      <c r="Y297" s="5" t="n">
+        <v>370</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="4" t="inlineStr">
         <is>
-          <t>Парафіївський ліцей Парафіївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Перебудівський заклад загальної середньої освіти І-ІІ ступенів Крутівської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B298" s="5" t="n">
-        <v>143619</v>
+        <v>142541</v>
       </c>
       <c r="C298" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D298" s="4" t="inlineStr">
         <is>
-          <t>Парафіївський ліцей Парафіївської селищної ради</t>
+          <t>Перебудівський ЗЗСО І-ІІ ст. Крутівської сільської ради</t>
         </is>
       </c>
       <c r="E298" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F298" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G298" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H298" s="6" t="inlineStr">
         <is>
-          <t>7421755700</t>
+          <t>7423387101</t>
         </is>
       </c>
       <c r="I298" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J298" s="4" t="inlineStr">
         <is>
-          <t>смт Парафіївка, Ічнянський район, Чернігівська область</t>
+          <t>с. Перебудова, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K298" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 78</t>
+          <t>вулиця Ніжинська, 10</t>
         </is>
       </c>
       <c r="L298" s="6" t="inlineStr">
         <is>
-          <t>UA74080110010079684</t>
+          <t>UA74040170090032914</t>
         </is>
       </c>
       <c r="M298" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с-ще Парафіївка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Перебудова</t>
         </is>
       </c>
       <c r="N298" s="7"/>
       <c r="O298" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Крутівської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P298" s="4" t="inlineStr">
         <is>
-          <t>(04633)24116</t>
+          <t>(04631)66628</t>
         </is>
       </c>
       <c r="Q298" s="4"/>
       <c r="R298" s="4" t="inlineStr">
         <is>
-          <t>Parafiyivka_school@ukr.net</t>
+          <t>perebudivn@ukr.net</t>
         </is>
       </c>
       <c r="S298" s="4"/>
       <c r="T298" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондаренко Наталія Сергіївна</t>
+          <t>Директор Малько Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U298" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V298" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W298" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X298" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y298" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y298" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="4" t="inlineStr">
         <is>
-          <t>Перебудівський заклад загальної середньої освіти І-ІІ ступенів Крутівської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Перелюбський ліцей Корюківської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B299" s="5" t="n">
-        <v>142541</v>
+        <v>140001</v>
       </c>
       <c r="C299" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D299" s="4" t="inlineStr">
         <is>
-          <t>Перебудівський ЗЗСО І-ІІ ст. Крутівської сільської ради</t>
+          <t>Перелюбський ліцей</t>
         </is>
       </c>
       <c r="E299" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F299" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G299" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H299" s="6" t="inlineStr">
         <is>
-          <t>7423387101</t>
+          <t>7422486501</t>
         </is>
       </c>
       <c r="I299" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J299" s="4" t="inlineStr">
         <is>
-          <t>с. Перебудова, Ніжинський район, Чернігівська область</t>
+          <t>с. Перелюб, Корюківський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K299" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ніжинська, 10</t>
+          <t>вулиця Шевченка, 6</t>
         </is>
       </c>
       <c r="L299" s="6" t="inlineStr">
         <is>
-          <t>UA74040170090032914</t>
+          <t>UA74020010410083288</t>
         </is>
       </c>
       <c r="M299" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Перебудова</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Перелюб</t>
         </is>
       </c>
       <c r="N299" s="7"/>
       <c r="O299" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Крутівської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
         </is>
       </c>
       <c r="P299" s="4" t="inlineStr">
         <is>
-          <t>(04631)66628</t>
+          <t>(04657)24149,(04657)24123</t>
         </is>
       </c>
       <c r="Q299" s="4"/>
       <c r="R299" s="4" t="inlineStr">
         <is>
-          <t>perebudivn@ukr.net</t>
+          <t>Pereljub_zosh@i.ua</t>
         </is>
       </c>
       <c r="S299" s="4"/>
       <c r="T299" s="4" t="inlineStr">
         <is>
-          <t>Директор Малько Людмила Миколаївна</t>
+          <t>Директор Летута Оксана Іванівна</t>
         </is>
       </c>
       <c r="U299" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V299" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W299" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X299" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y299" s="5"/>
+      <c r="Y299" s="5" t="n">
+        <v>530</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="4" t="inlineStr">
         <is>
-          <t>Перелюбський ліцей Корюківської міської ради Чернігівської області</t>
+          <t>Перемозький заклад загальної середньої освіти Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B300" s="5" t="n">
-        <v>140001</v>
+        <v>142246</v>
       </c>
       <c r="C300" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D300" s="4" t="inlineStr">
         <is>
-          <t>Перелюбський ліцей</t>
+          <t>Перемозький ЗЗСО</t>
         </is>
       </c>
       <c r="E300" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F300" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G300" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H300" s="6" t="inlineStr">
         <is>
-          <t>7422486501</t>
+          <t>7423387401</t>
         </is>
       </c>
       <c r="I300" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J300" s="4" t="inlineStr">
         <is>
-          <t>с. Перелюб, Корюківський район, Чернігівська область</t>
+          <t>с. Перемога, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K300" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 6</t>
+          <t>вулиця Молодіжна, 7</t>
         </is>
       </c>
       <c r="L300" s="6" t="inlineStr">
         <is>
-          <t>UA74020010410083288</t>
+          <t>UA74040190090018726</t>
         </is>
       </c>
       <c r="M300" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Перелюб</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Перемога</t>
         </is>
       </c>
       <c r="N300" s="7"/>
       <c r="O300" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
+          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P300" s="4" t="inlineStr">
         <is>
-          <t>(04657)24149,(04657)24123</t>
+          <t>(04631)63530</t>
         </is>
       </c>
       <c r="Q300" s="4"/>
       <c r="R300" s="4" t="inlineStr">
         <is>
-          <t>Pereljub_zosh@i.ua</t>
+          <t>peremogaschool@gmail.com</t>
         </is>
       </c>
       <c r="S300" s="4"/>
       <c r="T300" s="4" t="inlineStr">
         <is>
-          <t>Директор Летута Оксана Іванівна</t>
+          <t>Директор Боровик Любов Михайлівна</t>
         </is>
       </c>
       <c r="U300" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V300" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W300" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X300" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y300" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y300" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="4" t="inlineStr">
         <is>
-          <t>Перемозький заклад загальної середньої освіти Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Петрівська гімназія Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B301" s="5" t="n">
-        <v>142246</v>
+        <v>141610</v>
       </c>
       <c r="C301" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D301" s="4" t="inlineStr">
         <is>
-          <t>Перемозький ЗЗСО</t>
+          <t>Петрівська гімназія</t>
         </is>
       </c>
       <c r="E301" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F301" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G301" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H301" s="6" t="inlineStr">
         <is>
-          <t>7423387401</t>
+          <t>7420686001</t>
         </is>
       </c>
       <c r="I301" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J301" s="4" t="inlineStr">
         <is>
-          <t>с. Перемога, Ніжинський район, Чернігівська область</t>
+          <t>с. Петрівка, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K301" s="4" t="inlineStr">
         <is>
-          <t>вулиця Молодіжна, 7</t>
+          <t>вулиця Шевченка, 2</t>
         </is>
       </c>
       <c r="L301" s="6" t="inlineStr">
         <is>
-          <t>UA74040190090018726</t>
+          <t>UA74040050270049246</t>
         </is>
       </c>
       <c r="M301" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Перемога</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Петрівка</t>
         </is>
       </c>
       <c r="N301" s="7"/>
       <c r="O301" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P301" s="4" t="inlineStr">
         <is>
-          <t>(04631)63530</t>
+          <t>(046)32-35-3-82</t>
         </is>
       </c>
       <c r="Q301" s="4"/>
       <c r="R301" s="4" t="inlineStr">
         <is>
-          <t>peremogaschool@gmail.com</t>
+          <t>petrivka_school@ukr.net</t>
         </is>
       </c>
       <c r="S301" s="4"/>
       <c r="T301" s="4" t="inlineStr">
         <is>
-          <t>Директор Боровик Любов Михайлівна</t>
+          <t>Директор Данькевич Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U301" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V301" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W301" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X301" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y301" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="4" t="inlineStr">
         <is>
-          <t>Петрівська гімназія Бобровицької міської ради Чернігівської області</t>
+          <t>Петрівський ліцей Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B302" s="5" t="n">
-        <v>141610</v>
+        <v>145222</v>
       </c>
       <c r="C302" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D302" s="4" t="inlineStr">
         <is>
-          <t>Петрівська гімназія</t>
+          <t>Петрівський ліцей</t>
         </is>
       </c>
       <c r="E302" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F302" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G302" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H302" s="6" t="inlineStr">
         <is>
-          <t>7420686001</t>
+          <t>7425885001</t>
         </is>
       </c>
       <c r="I302" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J302" s="4" t="inlineStr">
         <is>
-          <t>с. Петрівка, Бобровицький район, Чернігівська область</t>
+          <t>с. Петрівка, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K302" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 2</t>
+          <t>вулиця Центральна, 20</t>
         </is>
       </c>
       <c r="L302" s="6" t="inlineStr">
         <is>
-          <t>UA74040050270049246</t>
+          <t>UA74020050320044023</t>
         </is>
       </c>
       <c r="M302" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Петрівка</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Петрівка</t>
         </is>
       </c>
       <c r="N302" s="7"/>
       <c r="O302" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P302" s="4" t="inlineStr">
         <is>
-          <t>(046)32-35-3-82</t>
+          <t>(04654)44546</t>
         </is>
       </c>
       <c r="Q302" s="4"/>
       <c r="R302" s="4" t="inlineStr">
         <is>
-          <t>petrivka_school@ukr.net</t>
+          <t>shkola.petrowka@ukr.net</t>
         </is>
       </c>
       <c r="S302" s="4"/>
       <c r="T302" s="4" t="inlineStr">
         <is>
-          <t>Директор Данькевич Наталія Миколаївна</t>
+          <t>Директор Шмаровоз Василь Павлович</t>
         </is>
       </c>
       <c r="U302" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V302" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W302" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X302" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y302" s="5"/>
+      <c r="Y302" s="5" t="n">
+        <v>210</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="4" t="inlineStr">
         <is>
-          <t>Петрівський ліцей Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Петрушинська загальноосвітня школа І-ІІ ступенів Чернігівської районної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B303" s="5" t="n">
-        <v>145222</v>
+        <v>145702</v>
       </c>
       <c r="C303" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D303" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D303" s="4"/>
       <c r="E303" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F303" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G303" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H303" s="6" t="inlineStr">
         <is>
-          <t>7425885001</t>
+          <t>7425586901</t>
         </is>
       </c>
       <c r="I303" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J303" s="4" t="inlineStr">
         <is>
-          <t>с. Петрівка, Сновський район, Чернігівська область</t>
+          <t>с. Петрушин, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K303" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 20</t>
+          <t>вулиця Чернігівська, 56</t>
         </is>
       </c>
       <c r="L303" s="6" t="inlineStr">
         <is>
-          <t>UA74020050320044023</t>
+          <t>UA74100150110057658</t>
         </is>
       </c>
       <c r="M303" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Петрівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Петрушин</t>
         </is>
       </c>
       <c r="N303" s="7"/>
       <c r="O303" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Відділ освіти Чернігівської районної державної адміністрації</t>
         </is>
       </c>
       <c r="P303" s="4" t="inlineStr">
         <is>
-          <t>(04654)44546</t>
+          <t>(046)268-65-45</t>
         </is>
       </c>
       <c r="Q303" s="4"/>
       <c r="R303" s="4" t="inlineStr">
         <is>
-          <t>shkola.petrowka@ukr.net</t>
+          <t>petrushin-shkola@i.ua</t>
         </is>
       </c>
       <c r="S303" s="4"/>
       <c r="T303" s="4" t="inlineStr">
         <is>
-          <t>Директор Шмаровоз Василь Павлович</t>
+          <t>Директор Коваль-Власова Віра Василівна</t>
         </is>
       </c>
       <c r="U303" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V303" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W303" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X303" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y303" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y303" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="4" t="inlineStr">
         <is>
-          <t>Петрушинська загальноосвітня школа І-ІІ ступенів Чернігівської районної ради Чернігівської області</t>
+          <t>Печенюгівський навчально-виховний комплекс Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B304" s="5" t="n">
-        <v>145702</v>
+        <v>142978</v>
       </c>
       <c r="C304" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D304" s="4"/>
+      <c r="D304" s="4" t="inlineStr">
+        <is>
+          <t>Печенюгівський НВК</t>
+        </is>
+      </c>
       <c r="E304" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F304" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G304" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H304" s="6" t="inlineStr">
         <is>
-          <t>7425586901</t>
+          <t>7423688101</t>
         </is>
       </c>
       <c r="I304" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J304" s="4" t="inlineStr">
         <is>
-          <t>с. Петрушин, Чернігівський район, Чернігівська область</t>
+          <t>с. Печенюги, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K304" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чернігівська, 56</t>
+          <t>вулиця Центральна, 73 а</t>
         </is>
       </c>
       <c r="L304" s="6" t="inlineStr">
         <is>
-          <t>UA74100150110057658</t>
+          <t>UA74060030570051938</t>
         </is>
       </c>
       <c r="M304" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Петрушин</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Печенюги</t>
         </is>
       </c>
       <c r="N304" s="7"/>
       <c r="O304" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Чернігівської районної державної адміністрації</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P304" s="4" t="inlineStr">
         <is>
-          <t>(046)268-65-45</t>
+          <t>(04658)39347</t>
         </is>
       </c>
       <c r="Q304" s="4"/>
       <c r="R304" s="4" t="inlineStr">
         <is>
-          <t>petrushin-shkola@i.ua</t>
-[...2 lines deleted...]
-      <c r="S304" s="4"/>
+          <t>pechenugi@ukr.net</t>
+        </is>
+      </c>
+      <c r="S304" s="4" t="inlineStr">
+        <is>
+          <t>http://www.pechenugi.wixsite.com/1997</t>
+        </is>
+      </c>
       <c r="T304" s="4" t="inlineStr">
         <is>
-          <t>Директор Коваль-Власова Віра Василівна</t>
+          <t>Директор Позняк Володимир Миколайович</t>
         </is>
       </c>
       <c r="U304" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V304" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W304" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X304" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y304" s="5"/>
+      <c r="Y304" s="5" t="n">
+        <v>110</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="4" t="inlineStr">
         <is>
-          <t>Печенюгівський навчально-виховний комплекс Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Пісківський заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B305" s="5" t="n">
-        <v>142978</v>
+        <v>144054</v>
       </c>
       <c r="C305" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D305" s="4" t="inlineStr">
         <is>
-          <t>Печенюгівський НВК</t>
+          <t>Пісківський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E305" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F305" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G305" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H305" s="6" t="inlineStr">
         <is>
-          <t>7423688101</t>
+          <t>7420381501</t>
         </is>
       </c>
       <c r="I305" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J305" s="4" t="inlineStr">
         <is>
-          <t>с. Печенюги, Новгород-Сіверський район, Чернігівська область</t>
+          <t>с. Піски, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K305" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 73 а</t>
+          <t>вулиця Центральна, 39</t>
         </is>
       </c>
       <c r="L305" s="6" t="inlineStr">
         <is>
-          <t>UA74060030570051938</t>
+          <t>UA74040030290034973</t>
         </is>
       </c>
       <c r="M305" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Печенюги</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Піски</t>
         </is>
       </c>
       <c r="N305" s="7"/>
       <c r="O305" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P305" s="4" t="inlineStr">
         <is>
-          <t>(04658)39347</t>
+          <t>(068)0700413</t>
         </is>
       </c>
       <c r="Q305" s="4"/>
-      <c r="R305" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R305" s="4"/>
+      <c r="S305" s="4"/>
       <c r="T305" s="4" t="inlineStr">
         <is>
-          <t>Директор Позняк Володимир Миколайович</t>
+          <t>Директор Таценко Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U305" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V305" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W305" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X305" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y305" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y305" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="4" t="inlineStr">
         <is>
-          <t>Пісківський заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
+          <t>Пісківський заклад загальної середньої освіти І-ІІІ ступенів імені П.Г. Тичини Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B306" s="5" t="n">
-        <v>144054</v>
+        <v>143742</v>
       </c>
       <c r="C306" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D306" s="4" t="inlineStr">
         <is>
-          <t>Пісківський ЗЗСО І-ІІІ ступенів</t>
+          <t>Пісківський ЗЗСО І-ІІІ ступенів імені П.Г. Тичини</t>
         </is>
       </c>
       <c r="E306" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F306" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G306" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H306" s="6" t="inlineStr">
         <is>
-          <t>7420381501</t>
+          <t>7420685601</t>
         </is>
       </c>
       <c r="I306" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J306" s="4" t="inlineStr">
         <is>
-          <t>с. Піски, Бахмацький район, Чернігівська область</t>
+          <t>с. Піски, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K306" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 39</t>
+          <t>вулиця Незалежності, 74</t>
         </is>
       </c>
       <c r="L306" s="6" t="inlineStr">
         <is>
-          <t>UA74040030290034973</t>
+          <t>UA74040050280057004</t>
         </is>
       </c>
       <c r="M306" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, с. Піски</t>
         </is>
       </c>
       <c r="N306" s="7"/>
       <c r="O306" s="4" t="inlineStr">
         <is>
-          <t>Бахмацька міська рада</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P306" s="4" t="inlineStr">
         <is>
-          <t>(068)0700413</t>
+          <t>(04632)38630</t>
         </is>
       </c>
       <c r="Q306" s="4"/>
-      <c r="R306" s="4"/>
+      <c r="R306" s="4" t="inlineStr">
+        <is>
+          <t>piskischool@ukr.net</t>
+        </is>
+      </c>
       <c r="S306" s="4"/>
       <c r="T306" s="4" t="inlineStr">
         <is>
-          <t>Директор Таценко Ірина Анатоліївна</t>
+          <t>Директор Хоменко Валентина Миколаївна</t>
         </is>
       </c>
       <c r="U306" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V306" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W306" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X306" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y306" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="4" t="inlineStr">
         <is>
-          <t>Пісківський заклад загальної середньої освіти І-ІІІ ступенів імені П.Г. Тичини Бобровицької міської ради Чернігівської області</t>
+          <t>Пісківський навчально-виховний комплекс "загальноосвітня школа I ступеня - дошкільний навчальнй заклад" Чернігівської районної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B307" s="5" t="n">
-        <v>143742</v>
+        <v>146626</v>
       </c>
       <c r="C307" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D307" s="4" t="inlineStr">
         <is>
-          <t>Пісківський ЗЗСО І-ІІІ ступенів імені П.Г. Тичини</t>
+          <t>Пісківський НВК</t>
         </is>
       </c>
       <c r="E307" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F307" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G307" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H307" s="6" t="inlineStr">
         <is>
-          <t>7420685601</t>
+          <t>7425586601</t>
         </is>
       </c>
       <c r="I307" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J307" s="4" t="inlineStr">
         <is>
-          <t>с. Піски, Бобровицький район, Чернігівська область</t>
+          <t>с. Піски, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K307" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 74</t>
+          <t>вулиця Нова, 6</t>
         </is>
       </c>
       <c r="L307" s="6" t="inlineStr">
         <is>
-          <t>UA74040050280057004</t>
+          <t>UA74100110140096912</t>
         </is>
       </c>
       <c r="M307" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Піски</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Піски</t>
         </is>
       </c>
       <c r="N307" s="7"/>
       <c r="O307" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Відділ освіти Чернігівської районної державної адміністрації</t>
         </is>
       </c>
       <c r="P307" s="4" t="inlineStr">
         <is>
-          <t>(04632)38630</t>
+          <t>(0462)687482</t>
         </is>
       </c>
       <c r="Q307" s="4"/>
       <c r="R307" s="4" t="inlineStr">
         <is>
-          <t>piskischool@ukr.net</t>
+          <t>pnvk@i.ua</t>
         </is>
       </c>
       <c r="S307" s="4"/>
       <c r="T307" s="4" t="inlineStr">
         <is>
-          <t>Директор Хоменко Валентина Миколаївна</t>
+          <t>В.о. директора Злидень Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U307" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V307" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W307" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X307" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y307" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="4" t="inlineStr">
         <is>
-          <t>Пісківський навчально-виховний комплекс "загальноосвітня школа I ступеня - дошкільний навчальнй заклад" Чернігівської районної ради Чернігівської області</t>
+          <t>Плисківська загальноосвітня школа I-III ступенів Плисківської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B308" s="5" t="n">
-        <v>146626</v>
+        <v>134583</v>
       </c>
       <c r="C308" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D308" s="4" t="inlineStr">
         <is>
-          <t>Пісківський НВК</t>
+          <t>Плисківська ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E308" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F308" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G308" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H308" s="6" t="inlineStr">
         <is>
-          <t>7425586601</t>
+          <t>7420886001</t>
         </is>
       </c>
       <c r="I308" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J308" s="4" t="inlineStr">
         <is>
-          <t>с. Піски, Чернігівський район, Чернігівська область</t>
+          <t>с. Плиски, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K308" s="4" t="inlineStr">
         <is>
-          <t>вулиця Нова, 6</t>
+          <t>вулиця Незалежності, 36</t>
         </is>
       </c>
       <c r="L308" s="6" t="inlineStr">
         <is>
-          <t>UA74100110140096912</t>
+          <t>UA74040310010066149</t>
         </is>
       </c>
       <c r="M308" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Піски</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Плиски</t>
         </is>
       </c>
       <c r="N308" s="7"/>
       <c r="O308" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Чернігівської районної державної адміністрації</t>
+          <t>Відділ освіти, молоді та спорту Плисківської сільської ради Борзнянського району Чернігівської області</t>
         </is>
       </c>
       <c r="P308" s="4" t="inlineStr">
         <is>
-          <t>(0462)687482</t>
+          <t>(097)0330001</t>
         </is>
       </c>
       <c r="Q308" s="4"/>
       <c r="R308" s="4" t="inlineStr">
         <is>
-          <t>pnvk@i.ua</t>
-[...2 lines deleted...]
-      <c r="S308" s="4"/>
+          <t>plysky-school@ukr.net</t>
+        </is>
+      </c>
+      <c r="S308" s="4" t="inlineStr">
+        <is>
+          <t>http://plysky-school.edukit.cn.ua</t>
+        </is>
+      </c>
       <c r="T308" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Злидень Оксана Володимирівна</t>
+          <t>Директор Крижановський Андрій Андрійович</t>
         </is>
       </c>
       <c r="U308" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V308" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W308" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X308" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y308" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="4" t="inlineStr">
         <is>
-          <t>Плисківська загальноосвітня школа I-III ступенів Плисківської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Плосківський ліцей Мринської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B309" s="5" t="n">
-        <v>134583</v>
+        <v>143322</v>
       </c>
       <c r="C309" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D309" s="4" t="inlineStr">
         <is>
-          <t>Плисківська ЗОШ І-ІІІ ст.</t>
+          <t>Плосківський ліцей Мринської сільської ради</t>
         </is>
       </c>
       <c r="E309" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F309" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G309" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H309" s="6" t="inlineStr">
         <is>
-          <t>7420886001</t>
+          <t>7423884001</t>
         </is>
       </c>
       <c r="I309" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J309" s="4" t="inlineStr">
         <is>
-          <t>с. Плиски, Борзнянський район, Чернігівська область</t>
+          <t>с. Плоске, Носівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K309" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 36</t>
+          <t>вулиця Мірошника, 4</t>
         </is>
       </c>
       <c r="L309" s="6" t="inlineStr">
         <is>
-          <t>UA74040310010066149</t>
+          <t>UA74040230040085685</t>
         </is>
       </c>
       <c r="M309" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Плиски</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Плоске</t>
         </is>
       </c>
       <c r="N309" s="7"/>
       <c r="O309" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Плисківської сільської ради Борзнянського району Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Мринської сільської ради</t>
         </is>
       </c>
       <c r="P309" s="4" t="inlineStr">
         <is>
-          <t>(097)0330001</t>
+          <t>(04642)23156</t>
         </is>
       </c>
       <c r="Q309" s="4"/>
       <c r="R309" s="4" t="inlineStr">
         <is>
-          <t>plysky-school@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>ploske-nvk@meta.ua</t>
+        </is>
+      </c>
+      <c r="S309" s="4"/>
       <c r="T309" s="4" t="inlineStr">
         <is>
-          <t>Директор Крижановський Андрій Андрійович</t>
+          <t>Директор Бувайлик Максим Ринатович</t>
         </is>
       </c>
       <c r="U309" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V309" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W309" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X309" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y309" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="4" t="inlineStr">
         <is>
-          <t>Плосківський ліцей Мринської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Плугатарський заклад загальної середньої освіти І-ІІІ ступенів Талалаївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B310" s="5" t="n">
-        <v>143322</v>
+        <v>148909</v>
       </c>
       <c r="C310" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D310" s="4" t="inlineStr">
         <is>
-          <t>Плосківський ліцей Мринської сільської ради</t>
+          <t>Плугатарський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E310" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F310" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G310" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H310" s="6" t="inlineStr">
         <is>
-          <t>7423884001</t>
+          <t>7425383005</t>
         </is>
       </c>
       <c r="I310" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J310" s="4" t="inlineStr">
         <is>
-          <t>с. Плоске, Носівський район, Чернігівська область</t>
+          <t>с. Плугатар, Талалаївський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K310" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мірошника, 4</t>
+          <t>вулиця Лесі Українки, 12</t>
         </is>
       </c>
       <c r="L310" s="6" t="inlineStr">
         <is>
-          <t>UA74040230040085685</t>
+          <t>UA74080190270067989</t>
         </is>
       </c>
       <c r="M310" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Плоске</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Плугатар</t>
         </is>
       </c>
       <c r="N310" s="7"/>
       <c r="O310" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Мринської сільської ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Талалаївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P310" s="4" t="inlineStr">
         <is>
-          <t>(04642)23156</t>
+          <t>(04634)21646</t>
         </is>
       </c>
       <c r="Q310" s="4"/>
       <c r="R310" s="4" t="inlineStr">
         <is>
-          <t>ploske-nvk@meta.ua</t>
+          <t>Ch_pluhatar@ukr.net</t>
         </is>
       </c>
       <c r="S310" s="4"/>
       <c r="T310" s="4" t="inlineStr">
         <is>
-          <t>Директор Бувайлик Максим Ринатович</t>
+          <t>Директор Загурська Лариса Миколаївна</t>
         </is>
       </c>
       <c r="U310" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V310" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W310" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X310" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y310" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="4" t="inlineStr">
         <is>
-          <t>Плугатарський заклад загальної середньої освіти І-ІІІ ступенів Талалаївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Погребівська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B311" s="5" t="n">
-        <v>148909</v>
+        <v>144198</v>
       </c>
       <c r="C311" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D311" s="4" t="inlineStr">
         <is>
-          <t>Плугатарський ЗЗСО І-ІІІ ступенів</t>
+          <t>Погребівська ЗОШ І-ІІ ст.</t>
         </is>
       </c>
       <c r="E311" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F311" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G311" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H311" s="6" t="inlineStr">
         <is>
-          <t>7425383005</t>
+          <t>7424187001</t>
         </is>
       </c>
       <c r="I311" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J311" s="4" t="inlineStr">
         <is>
-          <t>с. Плугатар, Талалаївський район, Чернігівська область</t>
+          <t>с. Погреби, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K311" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лесі Українки, 12</t>
+          <t>вулиця Ніжинська, 141</t>
         </is>
       </c>
       <c r="L311" s="6" t="inlineStr">
         <is>
-          <t>UA74080190270067989</t>
+          <t>UA74080170400096858</t>
         </is>
       </c>
       <c r="M311" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Плугатар</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Погреби</t>
         </is>
       </c>
       <c r="N311" s="7"/>
       <c r="O311" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Талалаївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P311" s="4" t="inlineStr">
         <is>
-          <t>(04634)21646</t>
+          <t>(04637)68378</t>
         </is>
       </c>
       <c r="Q311" s="4"/>
       <c r="R311" s="4" t="inlineStr">
         <is>
-          <t>Ch_pluhatar@ukr.net</t>
+          <t>pogschool@ukr.net</t>
         </is>
       </c>
       <c r="S311" s="4"/>
       <c r="T311" s="4" t="inlineStr">
         <is>
-          <t>Директор Загурська Лариса Миколаївна</t>
+          <t>Директор Карпенко Таміла Яківна</t>
         </is>
       </c>
       <c r="U311" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V311" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W311" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X311" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y311" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="4" t="inlineStr">
         <is>
-          <t>Погорільська гімназія Семенівської міської ради Чернігівської області</t>
+          <t>Філія Сухополов'янського ліцею, Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B312" s="5" t="n">
-        <v>140773</v>
+        <v>176657</v>
       </c>
       <c r="C312" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D312" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D312" s="4"/>
       <c r="E312" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F312" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G312" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H312" s="6" t="inlineStr">
         <is>
-          <t>7424785001</t>
+          <t>7424187001</t>
         </is>
       </c>
       <c r="I312" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J312" s="4" t="inlineStr">
         <is>
-          <t>с. Погорільці, Семенівський район, Чернігівська область</t>
+          <t>с. Погреби, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K312" s="4" t="inlineStr">
         <is>
-          <t>вулиця І.Франка, 30</t>
+          <t>вулиця Ніжинська, 141</t>
         </is>
       </c>
       <c r="L312" s="6" t="inlineStr">
         <is>
-          <t>UA74060070480047785</t>
+          <t>UA74080170400096858</t>
         </is>
       </c>
       <c r="M312" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Погорільці</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Погреби</t>
         </is>
       </c>
       <c r="N312" s="7"/>
       <c r="O312" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P312" s="4" t="inlineStr">
         <is>
-          <t>(04659)2-31-47</t>
+          <t>(04637)60360</t>
         </is>
       </c>
       <c r="Q312" s="4"/>
       <c r="R312" s="4" t="inlineStr">
         <is>
-          <t>ntimoshhenko@ukr.net</t>
+          <t>sykhopolovaschool@ukr.net</t>
         </is>
       </c>
       <c r="S312" s="4"/>
       <c r="T312" s="4" t="inlineStr">
         <is>
-          <t>Директор Тимощенко Наталія Петрівна</t>
+          <t>Завідувач філією Карпенко Таміла Яківна</t>
         </is>
       </c>
       <c r="U312" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V312" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W312" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X312" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y312" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="4" t="inlineStr">
         <is>
-          <t>Погребівська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
+          <t>Подільська початкова школа Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B313" s="5" t="n">
-        <v>144198</v>
+        <v>145871</v>
       </c>
       <c r="C313" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D313" s="4" t="inlineStr">
         <is>
-          <t>Погребівська ЗОШ І-ІІ ст.</t>
+          <t>Подільська початкова школа</t>
         </is>
       </c>
       <c r="E313" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F313" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G313" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H313" s="6" t="inlineStr">
         <is>
-          <t>7424187001</t>
+          <t>7425186001</t>
         </is>
       </c>
       <c r="I313" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J313" s="4" t="inlineStr">
         <is>
-          <t>с. Погреби, Прилуцький район, Чернігівська область</t>
+          <t>с. Поділ, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K313" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ніжинська, 141</t>
+          <t>вулиця Центральна, 38</t>
         </is>
       </c>
       <c r="L313" s="6" t="inlineStr">
         <is>
-          <t>UA74080170400096858</t>
+          <t>UA74080150220085003</t>
         </is>
       </c>
       <c r="M313" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Погреби</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Поділ</t>
         </is>
       </c>
       <c r="N313" s="7"/>
       <c r="O313" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P313" s="4" t="inlineStr">
         <is>
-          <t>(04637)68378</t>
+          <t>(04639)29340</t>
         </is>
       </c>
       <c r="Q313" s="4"/>
       <c r="R313" s="4" t="inlineStr">
         <is>
-          <t>pogschool@ukr.net</t>
+          <t>podil_school@ukr.net</t>
         </is>
       </c>
       <c r="S313" s="4"/>
       <c r="T313" s="4" t="inlineStr">
         <is>
-          <t>Директор Карпенко Таміла Яківна</t>
+          <t>В.о. директора Тяжкун Людмила Василівна</t>
         </is>
       </c>
       <c r="U313" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V313" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W313" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X313" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y313" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="4" t="inlineStr">
         <is>
-          <t>Філія Сухополов'янського ліцею, Сухополов'янської сільської ради</t>
+          <t>Покровська філія Менського опорного закладу загальної середньої освіти І-ІІІ ступенів ім.Т.Г.Шевченка Менської міської ради</t>
         </is>
       </c>
       <c r="B314" s="5" t="n">
-        <v>176657</v>
+        <v>141456</v>
       </c>
       <c r="C314" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D314" s="4"/>
+      <c r="D314" s="4" t="inlineStr">
+        <is>
+          <t>Покровська філія</t>
+        </is>
+      </c>
       <c r="E314" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F314" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G314" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H314" s="6" t="inlineStr">
         <is>
-          <t>7424187001</t>
+          <t>7423084001</t>
         </is>
       </c>
       <c r="I314" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J314" s="4" t="inlineStr">
         <is>
-          <t>с. Погреби, Прилуцький район, Чернігівська область</t>
+          <t>с. Покровське, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K314" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ніжинська, 141</t>
+          <t>вулиця Сіверська, 46</t>
         </is>
       </c>
       <c r="L314" s="6" t="inlineStr">
         <is>
-          <t>UA74080170400096858</t>
+          <t>UA74020030280087689</t>
         </is>
       </c>
       <c r="M314" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Погреби</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Покровське</t>
         </is>
       </c>
       <c r="N314" s="7"/>
       <c r="O314" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P314" s="4" t="inlineStr">
         <is>
-          <t>(04637)60360</t>
+          <t>(04644)43590</t>
         </is>
       </c>
       <c r="Q314" s="4"/>
       <c r="R314" s="4" t="inlineStr">
         <is>
-          <t>sykhopolovaschool@ukr.net</t>
+          <t>Zhovtneva46@ukr.net</t>
         </is>
       </c>
       <c r="S314" s="4"/>
       <c r="T314" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Карпенко Таміла Яківна</t>
+          <t>Завідувач філією Давиденко Олена Михайлівна</t>
         </is>
       </c>
       <c r="U314" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V314" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W314" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X314" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y314" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="4" t="inlineStr">
         <is>
-          <t>Подільська початкова школа Срібнянської селищної ради Чернігівської області</t>
+          <t>Понорницький ліцей Понорницької селищної ради</t>
         </is>
       </c>
       <c r="B315" s="5" t="n">
-        <v>145871</v>
+        <v>140276</v>
       </c>
       <c r="C315" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D315" s="4" t="inlineStr">
         <is>
-          <t>Подільська початкова школа</t>
+          <t>Понорницький ліцей</t>
         </is>
       </c>
       <c r="E315" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F315" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G315" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H315" s="6" t="inlineStr">
         <is>
-          <t>7425186001</t>
+          <t>7422255500</t>
         </is>
       </c>
       <c r="I315" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J315" s="4" t="inlineStr">
         <is>
-          <t>с. Поділ, Срібнянський район, Чернігівська область</t>
+          <t>смт Понорниця, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K315" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 38</t>
+          <t>вулиця Сіверська, 22</t>
         </is>
       </c>
       <c r="L315" s="6" t="inlineStr">
         <is>
-          <t>UA74080150220085003</t>
+          <t>UA74060050010088781</t>
         </is>
       </c>
       <c r="M315" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Поділ</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с-ще Понорниця</t>
         </is>
       </c>
       <c r="N315" s="7"/>
       <c r="O315" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Понорницької селищної ради</t>
         </is>
       </c>
       <c r="P315" s="4" t="inlineStr">
         <is>
-          <t>(04639)29340</t>
+          <t>(0465)631248</t>
         </is>
       </c>
       <c r="Q315" s="4"/>
       <c r="R315" s="4" t="inlineStr">
         <is>
-          <t>podil_school@ukr.net</t>
+          <t>Prshkola@ukr.net</t>
         </is>
       </c>
       <c r="S315" s="4"/>
       <c r="T315" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Тяжкун Людмила Василівна</t>
+          <t>Директор Чепік Інна Миколаївна</t>
         </is>
       </c>
       <c r="U315" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V315" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W315" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X315" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y315" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="4" t="inlineStr">
         <is>
-          <t>Покровська філія Менського опорного закладу загальної середньої освіти І-ІІІ ступенів ім.Т.Г.Шевченка Менської міської ради</t>
+          <t>Прачівська загальноосвітня школа І-ІІ ступенів - філія Борзнянської загальноосвітньої школи І-ІІІ ступенів імені Христини Алчевської Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B316" s="5" t="n">
-        <v>141456</v>
+        <v>136399</v>
       </c>
       <c r="C316" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D316" s="4" t="inlineStr">
         <is>
-          <t>Покровська філія</t>
+          <t>Прачівська ЗОШ І-ІІ ст.</t>
         </is>
       </c>
       <c r="E316" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F316" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G316" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H316" s="6" t="inlineStr">
         <is>
-          <t>7423084001</t>
+          <t>7420886401</t>
         </is>
       </c>
       <c r="I316" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J316" s="4" t="inlineStr">
         <is>
-          <t>с. Покровське, Менський район, Чернігівська область</t>
+          <t>с. Прачі, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K316" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сіверська, 46</t>
-[...11 lines deleted...]
-      </c>
+          <t>вулиця Миру, 50</t>
+        </is>
+      </c>
+      <c r="L316" s="6"/>
+      <c r="M316" s="4"/>
       <c r="N316" s="7"/>
       <c r="O316" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Менської міської ради</t>
+          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P316" s="4" t="inlineStr">
         <is>
-          <t>(04644)43590</t>
+          <t>(096)1365585</t>
         </is>
       </c>
       <c r="Q316" s="4"/>
       <c r="R316" s="4" t="inlineStr">
         <is>
-          <t>Zhovtneva46@ukr.net</t>
+          <t>osypenkosi@ukr.net</t>
         </is>
       </c>
       <c r="S316" s="4"/>
       <c r="T316" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Давиденко Олена Михайлівна</t>
+          <t>Завідувач філією Осипенко Світлана Іванівна</t>
         </is>
       </c>
       <c r="U316" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V316" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W316" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X316" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y316" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="4" t="inlineStr">
         <is>
-          <t>Понорницький ліцей Понорницької селищної ради</t>
+          <t>Прогресівський заклад загальної середньої освіти I-IIІ ступенів Кіптівської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B317" s="5" t="n">
-        <v>140276</v>
+        <v>146305</v>
       </c>
       <c r="C317" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D317" s="4" t="inlineStr">
         <is>
-          <t>Понорницький ліцей</t>
+          <t>Прогресівський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E317" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F317" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G317" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H317" s="6" t="inlineStr">
         <is>
-          <t>7422255500</t>
+          <t>7422088501</t>
         </is>
       </c>
       <c r="I317" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J317" s="4" t="inlineStr">
         <is>
-          <t>смт Понорниця, Коропський район, Чернігівська область</t>
+          <t>с-ще Прогрес, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K317" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сіверська, 22</t>
+          <t>вулиця Гедройця, 7</t>
         </is>
       </c>
       <c r="L317" s="6" t="inlineStr">
         <is>
-          <t>UA74060050010088781</t>
+          <t>UA74100170190082507</t>
         </is>
       </c>
       <c r="M317" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с-ще Понорниця</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Прогрес</t>
         </is>
       </c>
       <c r="N317" s="7"/>
       <c r="O317" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Понорницької селищної ради</t>
+          <t>Відділ освіти Кіптівської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P317" s="4" t="inlineStr">
         <is>
-          <t>(0465)631248</t>
+          <t>(068)1308732</t>
         </is>
       </c>
       <c r="Q317" s="4"/>
       <c r="R317" s="4" t="inlineStr">
         <is>
-          <t>Prshkola@ukr.net</t>
+          <t>ProgresKiptiOTG@gmail.com</t>
         </is>
       </c>
       <c r="S317" s="4"/>
       <c r="T317" s="4" t="inlineStr">
         <is>
-          <t>Директор Чепік Інна Миколаївна</t>
+          <t>Директор Вакуленко Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U317" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V317" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W317" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X317" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y317" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="4" t="inlineStr">
         <is>
-          <t>Прачівська загальноосвітня школа І-ІІ ступенів - філія Борзнянської загальноосвітньої школи І-ІІІ ступенів імені Христини Алчевської Борзнянської міської ради Чернігівської області</t>
+          <t>Прохорська гімназія Комарівської сільської ради</t>
         </is>
       </c>
       <c r="B318" s="5" t="n">
-        <v>136399</v>
+        <v>134512</v>
       </c>
       <c r="C318" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D318" s="4" t="inlineStr">
         <is>
-          <t>Прачівська ЗОШ І-ІІ ст.</t>
+          <t>Прохорська гімназія</t>
         </is>
       </c>
       <c r="E318" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F318" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G318" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H318" s="6" t="inlineStr">
         <is>
-          <t>7420886401</t>
+          <t>7420886801</t>
         </is>
       </c>
       <c r="I318" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J318" s="4" t="inlineStr">
         <is>
-          <t>с. Прачі, Борзнянський район, Чернігівська область</t>
+          <t>с. Прохори, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K318" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 50</t>
-[...3 lines deleted...]
-      <c r="M318" s="4"/>
+          <t>вулиця Шевченка, 96</t>
+        </is>
+      </c>
+      <c r="L318" s="6" t="inlineStr">
+        <is>
+          <t>UA74040150090030381</t>
+        </is>
+      </c>
+      <c r="M318" s="4" t="inlineStr">
+        <is>
+          <t>Чернігівська обл., Ніжинський р-н, с. Прохори</t>
+        </is>
+      </c>
       <c r="N318" s="7"/>
       <c r="O318" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
         </is>
       </c>
       <c r="P318" s="4" t="inlineStr">
         <is>
-          <t>(096)1365585</t>
+          <t>(04653)28240</t>
         </is>
       </c>
       <c r="Q318" s="4"/>
       <c r="R318" s="4" t="inlineStr">
         <is>
-          <t>osypenkosi@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S318" s="4"/>
+          <t>prohori@ukr.net</t>
+        </is>
+      </c>
+      <c r="S318" s="4" t="inlineStr">
+        <is>
+          <t>http://prohory-school.edukit.cn.ua/</t>
+        </is>
+      </c>
       <c r="T318" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Осипенко Світлана Іванівна</t>
+          <t>Директор Дідухович Оксана Миколаївна</t>
         </is>
       </c>
       <c r="U318" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V318" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W318" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X318" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y318" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="4" t="inlineStr">
         <is>
-          <t>Прогресівський заклад загальної середньої освіти I-IIІ ступенів Кіптівської сільської ради Чернігівської області</t>
+          <t>Пустотинська гімназія Макіївської сільської ради</t>
         </is>
       </c>
       <c r="B319" s="5" t="n">
-        <v>146305</v>
+        <v>143775</v>
       </c>
       <c r="C319" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D319" s="4" t="inlineStr">
         <is>
-          <t>Прогресівський ЗЗСО І-ІІІ ступенів</t>
+          <t>Пустотинcька гімназія Макіївської СР</t>
         </is>
       </c>
       <c r="E319" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F319" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G319" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H319" s="6" t="inlineStr">
         <is>
-          <t>7422088501</t>
+          <t>7423883002</t>
         </is>
       </c>
       <c r="I319" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J319" s="4" t="inlineStr">
         <is>
-          <t>с-ще Прогрес, Козелецький район, Чернігівська область</t>
+          <t>с. Пустотине, Носівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K319" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гедройця, 7</t>
+          <t>вулиця Шкільна, 19</t>
         </is>
       </c>
       <c r="L319" s="6" t="inlineStr">
         <is>
-          <t>UA74100170190082507</t>
+          <t>UA74040210150080779</t>
         </is>
       </c>
       <c r="M319" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Прогрес</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Пустотине</t>
         </is>
       </c>
       <c r="N319" s="7"/>
       <c r="O319" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Кіптівської сільської ради Чернігівської області</t>
+          <t>Макіївська сільська рада</t>
         </is>
       </c>
       <c r="P319" s="4" t="inlineStr">
         <is>
-          <t>(068)1308732</t>
+          <t>(04642)24210</t>
         </is>
       </c>
       <c r="Q319" s="4"/>
       <c r="R319" s="4" t="inlineStr">
         <is>
-          <t>ProgresKiptiOTG@gmail.com</t>
+          <t>Pystotino.school@ukr.net</t>
         </is>
       </c>
       <c r="S319" s="4"/>
       <c r="T319" s="4" t="inlineStr">
         <is>
-          <t>Директор Вакуленко Людмила Миколаївна</t>
+          <t>Директор Прохоренко Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U319" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V319" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W319" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X319" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y319" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="4" t="inlineStr">
         <is>
-          <t>Прохорська гімназія Комарівської сільської ради</t>
+          <t>Філія "Радульська гімназія" Ріпкинського ліцею Ріпкинської селищної ради</t>
         </is>
       </c>
       <c r="B320" s="5" t="n">
-        <v>134512</v>
+        <v>145864</v>
       </c>
       <c r="C320" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D320" s="4" t="inlineStr">
         <is>
-          <t>Прохорська гімназія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філія "Радульська гімназія" Ріпкинського ліцею</t>
+        </is>
+      </c>
+      <c r="E320" s="4"/>
       <c r="F320" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G320" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H320" s="6" t="inlineStr">
         <is>
-          <t>7420886801</t>
+          <t>7424456400</t>
         </is>
       </c>
       <c r="I320" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J320" s="4" t="inlineStr">
         <is>
-          <t>с. Прохори, Борзнянський район, Чернігівська область</t>
+          <t>смт Радуль, Ріпкинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K320" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 96</t>
+          <t>вулиця Красна площа, 30</t>
         </is>
       </c>
       <c r="L320" s="6" t="inlineStr">
         <is>
-          <t>UA74040150090030381</t>
+          <t>UA74100330030037029</t>
         </is>
       </c>
       <c r="M320" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Прохори</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Радуль</t>
         </is>
       </c>
       <c r="N320" s="7"/>
       <c r="O320" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
+          <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P320" s="4" t="inlineStr">
         <is>
-          <t>(04653)28240</t>
+          <t>(04641)48272</t>
         </is>
       </c>
       <c r="Q320" s="4"/>
       <c r="R320" s="4" t="inlineStr">
         <is>
-          <t>prohori@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>radulsh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S320" s="4"/>
       <c r="T320" s="4" t="inlineStr">
         <is>
-          <t>Директор Дідухович Оксана Миколаївна</t>
+          <t>Директор Примостка Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U320" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V320" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W320" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X320" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y320" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="4" t="inlineStr">
         <is>
-          <t>Пустотинська гімназія Макіївської сільської ради</t>
+          <t>Редьківський ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B321" s="5" t="n">
-        <v>143775</v>
+        <v>146590</v>
       </c>
       <c r="C321" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D321" s="4" t="inlineStr">
         <is>
-          <t>Пустотинcька гімназія Макіївської СР</t>
+          <t>Редьківський ліцей</t>
         </is>
       </c>
       <c r="E321" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F321" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G321" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H321" s="6" t="inlineStr">
         <is>
-          <t>7423883002</t>
+          <t>7425587401</t>
         </is>
       </c>
       <c r="I321" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J321" s="4" t="inlineStr">
         <is>
-          <t>с. Пустотине, Носівський район, Чернігівська область</t>
+          <t>с. Редьківка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K321" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 19</t>
+          <t>вулиця Процька, 8</t>
         </is>
       </c>
       <c r="L321" s="6" t="inlineStr">
         <is>
-          <t>UA74040210150080779</t>
+          <t>UA74100270080067093</t>
         </is>
       </c>
       <c r="M321" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Пустотине</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Редьківка</t>
         </is>
       </c>
       <c r="N321" s="7"/>
       <c r="O321" s="4" t="inlineStr">
         <is>
-          <t>Макіївська сільська рада</t>
+          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P321" s="4" t="inlineStr">
         <is>
-          <t>(04642)24210</t>
+          <t>(0462)687037</t>
         </is>
       </c>
       <c r="Q321" s="4"/>
       <c r="R321" s="4" t="inlineStr">
         <is>
-          <t>Pystotino.school@ukr.net</t>
+          <t>redkivskiynvk@ukr.net</t>
         </is>
       </c>
       <c r="S321" s="4"/>
       <c r="T321" s="4" t="inlineStr">
         <is>
-          <t>Директор Прохоренко Тетяна Володимирівна</t>
+          <t>В.о. директора Лозова Алла Олександрівна</t>
         </is>
       </c>
       <c r="U321" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V321" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W321" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X321" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y321" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="4" t="inlineStr">
         <is>
-          <t>Філія "Радульська гімназія" Ріпкинського ліцею Ріпкинської селищної ради</t>
+          <t>Риботинський навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів - дошкільний навчальний заклад" Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B322" s="5" t="n">
-        <v>145864</v>
+        <v>140931</v>
       </c>
       <c r="C322" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D322" s="4" t="inlineStr">
         <is>
-          <t>Філія "Радульська гімназія" Ріпкинського ліцею</t>
-[...2 lines deleted...]
-      <c r="E322" s="4"/>
+          <t>Риботинський НВК</t>
+        </is>
+      </c>
+      <c r="E322" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
       <c r="F322" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G322" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H322" s="6" t="inlineStr">
         <is>
-          <t>7424456400</t>
+          <t>7422288201</t>
         </is>
       </c>
       <c r="I322" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J322" s="4" t="inlineStr">
         <is>
-          <t>смт Радуль, Ріпкинський район, Чернігівська область</t>
+          <t>с. Риботин, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K322" s="4" t="inlineStr">
         <is>
-          <t>вулиця Красна площа, 30</t>
+          <t>вулиця Зої Космодем'янської, 22А</t>
         </is>
       </c>
       <c r="L322" s="6" t="inlineStr">
         <is>
-          <t>UA74100330030037029</t>
+          <t>UA74060010370049239</t>
         </is>
       </c>
       <c r="M322" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Радуль</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Риботин</t>
         </is>
       </c>
       <c r="N322" s="7"/>
       <c r="O322" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти Коропської селищної ради</t>
         </is>
       </c>
       <c r="P322" s="4" t="inlineStr">
         <is>
-          <t>(04641)48272</t>
+          <t>(04656)24574</t>
         </is>
       </c>
       <c r="Q322" s="4"/>
       <c r="R322" s="4" t="inlineStr">
         <is>
-          <t>radulsh@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S322" s="4"/>
+          <t>rnnvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S322" s="4" t="inlineStr">
+        <is>
+          <t>http://www.rybotin-nvk.ho.ua</t>
+        </is>
+      </c>
       <c r="T322" s="4" t="inlineStr">
         <is>
-          <t>Директор Примостка Ірина Миколаївна</t>
+          <t>Директор Хотинченко Наталія Іванівна</t>
         </is>
       </c>
       <c r="U322" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V322" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W322" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X322" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y322" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="4" t="inlineStr">
         <is>
-          <t>Редьківський ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Рівчак-Степанівський ліцей Макіївської сільської ради</t>
         </is>
       </c>
       <c r="B323" s="5" t="n">
-        <v>146590</v>
+        <v>143426</v>
       </c>
       <c r="C323" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D323" s="4" t="inlineStr">
         <is>
-          <t>Редьківський ліцей</t>
+          <t>Рівчак-Степанівський ліцей Макіївської СР</t>
         </is>
       </c>
       <c r="E323" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F323" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G323" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H323" s="6" t="inlineStr">
         <is>
-          <t>7425587401</t>
+          <t>7423884501</t>
         </is>
       </c>
       <c r="I323" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J323" s="4" t="inlineStr">
         <is>
-          <t>с. Редьківка, Чернігівський район, Чернігівська область</t>
+          <t>с. Рівчак-Степанівка, Носівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K323" s="4" t="inlineStr">
         <is>
-          <t>вулиця Процька, 8</t>
+          <t>вулиця Гоголя, 2 г</t>
         </is>
       </c>
       <c r="L323" s="6" t="inlineStr">
         <is>
-          <t>UA74100270080067093</t>
+          <t>UA74040210160027548</t>
         </is>
       </c>
       <c r="M323" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Редьківка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Рівчак-Степанівка</t>
         </is>
       </c>
       <c r="N323" s="7"/>
       <c r="O323" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Макіївська сільська рада</t>
         </is>
       </c>
       <c r="P323" s="4" t="inlineStr">
         <is>
-          <t>(0462)687037</t>
+          <t>(04642)23540</t>
         </is>
       </c>
       <c r="Q323" s="4"/>
       <c r="R323" s="4" t="inlineStr">
         <is>
-          <t>redkivskiynvk@ukr.net</t>
+          <t>baklans93@ukr.net</t>
         </is>
       </c>
       <c r="S323" s="4"/>
       <c r="T323" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Лозова Алла Олександрівна</t>
+          <t>Директор Баклан Світлана Григорівна</t>
         </is>
       </c>
       <c r="U323" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V323" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W323" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X323" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y323" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="4" t="inlineStr">
         <is>
-          <t>Риботинський навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів - дошкільний навчальний заклад" Коропської селищної ради Чернігівської області</t>
+          <t>Ріпкинський ліцей імені Софії Русової Ріпкинської селищної ради</t>
         </is>
       </c>
       <c r="B324" s="5" t="n">
-        <v>140931</v>
+        <v>145855</v>
       </c>
       <c r="C324" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D324" s="4" t="inlineStr">
         <is>
-          <t>Риботинський НВК</t>
+          <t>Ріпкинський ліцей імені Софії Русової</t>
         </is>
       </c>
       <c r="E324" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F324" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G324" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H324" s="6" t="inlineStr">
         <is>
-          <t>7422288201</t>
+          <t>7424455100</t>
         </is>
       </c>
       <c r="I324" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J324" s="4" t="inlineStr">
         <is>
-          <t>с. Риботин, Коропський район, Чернігівська область</t>
+          <t>смт Ріпки, Ріпкинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K324" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зої Космодем'янської, 22А</t>
+          <t>вулиця Святомиколаївська, 43</t>
         </is>
       </c>
       <c r="L324" s="6" t="inlineStr">
         <is>
-          <t>UA74060010370049239</t>
+          <t>UA74100330010089064</t>
         </is>
       </c>
       <c r="M324" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Риботин</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Ріпки</t>
         </is>
       </c>
       <c r="N324" s="7"/>
       <c r="O324" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Коропської селищної ради</t>
+          <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P324" s="4" t="inlineStr">
         <is>
-          <t>(04656)24574</t>
+          <t>(04641)21809</t>
         </is>
       </c>
       <c r="Q324" s="4"/>
       <c r="R324" s="4" t="inlineStr">
         <is>
-          <t>rnnvk@ukr.net</t>
+          <t>rgimnazia@gmail.com</t>
         </is>
       </c>
       <c r="S324" s="4" t="inlineStr">
         <is>
-          <t>http://www.rybotin-nvk.ho.ua</t>
+          <t>http://rgimnazia.pp.ua</t>
         </is>
       </c>
       <c r="T324" s="4" t="inlineStr">
         <is>
-          <t>Директор Хотинченко Наталія Іванівна</t>
+          <t>Директор Корж Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U324" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V324" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W324" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X324" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y324" s="5"/>
+      <c r="Y324" s="5" t="n">
+        <v>360</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="4" t="inlineStr">
         <is>
-          <t>Рівчак-Степанівський ліцей Макіївської сільської ради</t>
+          <t>Ріпкинський ліцей Ріпкинської селищної ради</t>
         </is>
       </c>
       <c r="B325" s="5" t="n">
-        <v>143426</v>
+        <v>145856</v>
       </c>
       <c r="C325" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D325" s="4" t="inlineStr">
         <is>
-          <t>Рівчак-Степанівський ліцей Макіївської СР</t>
+          <t>Ріпкинський ліцей</t>
         </is>
       </c>
       <c r="E325" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F325" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G325" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H325" s="6" t="inlineStr">
         <is>
-          <t>7423884501</t>
+          <t>7424455100</t>
         </is>
       </c>
       <c r="I325" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J325" s="4" t="inlineStr">
         <is>
-          <t>с. Рівчак-Степанівка, Носівський район, Чернігівська область</t>
+          <t>смт Ріпки, Ріпкинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K325" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гоголя, 2 г</t>
+          <t>вулиця Пирогова, 5</t>
         </is>
       </c>
       <c r="L325" s="6" t="inlineStr">
         <is>
-          <t>UA74040210160027548</t>
+          <t>UA74100330010089064</t>
         </is>
       </c>
       <c r="M325" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Рівчак-Степанівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Ріпки</t>
         </is>
       </c>
       <c r="N325" s="7"/>
       <c r="O325" s="4" t="inlineStr">
         <is>
-          <t>Макіївська сільська рада</t>
+          <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P325" s="4" t="inlineStr">
         <is>
-          <t>(04642)23540</t>
+          <t>(04641)21892</t>
         </is>
       </c>
       <c r="Q325" s="4"/>
       <c r="R325" s="4" t="inlineStr">
         <is>
-          <t>baklans93@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S325" s="4"/>
+          <t>school.ripky2@gmail.com</t>
+        </is>
+      </c>
+      <c r="S325" s="4" t="inlineStr">
+        <is>
+          <t>http://sofr2.at.ua</t>
+        </is>
+      </c>
       <c r="T325" s="4" t="inlineStr">
         <is>
-          <t>Директор Баклан Світлана Григорівна</t>
+          <t>Директор Лебедко Сергій Анатолійович</t>
         </is>
       </c>
       <c r="U325" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V325" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W325" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X325" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y325" s="5"/>
+      <c r="Y325" s="5" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="4" t="inlineStr">
         <is>
-          <t>Ріпкинський ліцей імені Софії Русової Ріпкинської селищної ради</t>
+          <t>Рогізківський ліцей Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B326" s="5" t="n">
-        <v>145855</v>
+        <v>145480</v>
       </c>
       <c r="C326" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D326" s="4" t="inlineStr">
         <is>
-          <t>Ріпкинський ліцей імені Софії Русової</t>
+          <t>Рогізківський ліцей</t>
         </is>
       </c>
       <c r="E326" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F326" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G326" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H326" s="6" t="inlineStr">
         <is>
-          <t>7424455100</t>
+          <t>7425885501</t>
         </is>
       </c>
       <c r="I326" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J326" s="4" t="inlineStr">
         <is>
-          <t>смт Ріпки, Ріпкинський район, Чернігівська область</t>
+          <t>с. Рогізки, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K326" s="4" t="inlineStr">
         <is>
-          <t>вулиця Святомиколаївська, 43</t>
+          <t>вулиця Шевченка, 1</t>
         </is>
       </c>
       <c r="L326" s="6" t="inlineStr">
         <is>
-          <t>UA74100330010089064</t>
+          <t>UA74020050380057732</t>
         </is>
       </c>
       <c r="M326" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Ріпки</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Рогізки</t>
         </is>
       </c>
       <c r="N326" s="7"/>
       <c r="O326" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P326" s="4" t="inlineStr">
         <is>
-          <t>(04641)21809</t>
+          <t>(04654)46340</t>
         </is>
       </c>
       <c r="Q326" s="4"/>
       <c r="R326" s="4" t="inlineStr">
         <is>
-          <t>rgimnazia@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>rogizkynvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S326" s="4"/>
       <c r="T326" s="4" t="inlineStr">
         <is>
-          <t>Директор Корж Наталія Миколаївна</t>
+          <t>Директор Крот Ярослав Сергійович</t>
         </is>
       </c>
       <c r="U326" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V326" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W326" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X326" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y326" s="5" t="n">
-        <v>360</v>
+        <v>150</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="4" t="inlineStr">
         <is>
-          <t>Ріпкинський ліцей Ріпкинської селищної ради</t>
+          <t>Рождественська філія Коропського ліцею ім. Т.Г. Шевченка Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B327" s="5" t="n">
-        <v>145856</v>
+        <v>141780</v>
       </c>
       <c r="C327" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D327" s="4" t="inlineStr">
         <is>
-          <t>Ріпкинський ліцей</t>
+          <t>Рождественська філія Коропського ліцею ім. Т.Г. Шевченка Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="E327" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F327" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G327" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H327" s="6" t="inlineStr">
         <is>
-          <t>7424455100</t>
+          <t>7422282501</t>
         </is>
       </c>
       <c r="I327" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J327" s="4" t="inlineStr">
         <is>
-          <t>смт Ріпки, Ріпкинський район, Чернігівська область</t>
+          <t>с. Рождественське, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K327" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пирогова, 5</t>
+          <t>вулиця Травнева, 2</t>
         </is>
       </c>
       <c r="L327" s="6" t="inlineStr">
         <is>
-          <t>UA74100330010089064</t>
+          <t>UA74060010390096899</t>
         </is>
       </c>
       <c r="M327" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Ріпки</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Рождественське</t>
         </is>
       </c>
       <c r="N327" s="7"/>
       <c r="O327" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ріпкинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти Коропської селищної ради</t>
         </is>
       </c>
       <c r="P327" s="4" t="inlineStr">
         <is>
-          <t>(04641)21892</t>
+          <t>(04656)24275</t>
         </is>
       </c>
       <c r="Q327" s="4"/>
       <c r="R327" s="4" t="inlineStr">
         <is>
-          <t>school.ripky2@gmail.com</t>
+          <t>jv.shkola@gmail.com</t>
         </is>
       </c>
       <c r="S327" s="4" t="inlineStr">
         <is>
-          <t>http://sofr2.at.ua</t>
+          <t>http://jovtneve.at.ua</t>
         </is>
       </c>
       <c r="T327" s="4" t="inlineStr">
         <is>
-          <t>Директор Лебедко Сергій Анатолійович</t>
+          <t>Завідувач філією Ігнатенко Іван Іванович</t>
         </is>
       </c>
       <c r="U327" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V327" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W327" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X327" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y327" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y327" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="4" t="inlineStr">
         <is>
-          <t>Рогізківський ліцей Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Рожнівський ліцей Ічнянської міської ради</t>
         </is>
       </c>
       <c r="B328" s="5" t="n">
-        <v>145480</v>
+        <v>143908</v>
       </c>
       <c r="C328" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D328" s="4" t="inlineStr">
         <is>
-          <t>Рогізківський ліцей</t>
+          <t>Рожнівський ліцей ІМР</t>
         </is>
       </c>
       <c r="E328" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F328" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G328" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H328" s="6" t="inlineStr">
         <is>
-          <t>7425885501</t>
+          <t>7421788001</t>
         </is>
       </c>
       <c r="I328" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J328" s="4" t="inlineStr">
         <is>
-          <t>с. Рогізки, Сновський район, Чернігівська область</t>
+          <t>с. Рожнівка, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K328" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 1</t>
+          <t>вулиця Перемоги, 15</t>
         </is>
       </c>
       <c r="L328" s="6" t="inlineStr">
         <is>
-          <t>UA74020050380057732</t>
+          <t>UA74080030410096922</t>
         </is>
       </c>
       <c r="M328" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Рогізки</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Рожнівка</t>
         </is>
       </c>
       <c r="N328" s="7"/>
       <c r="O328" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P328" s="4" t="inlineStr">
         <is>
-          <t>(04654)46340</t>
+          <t>(04633)26510</t>
         </is>
       </c>
       <c r="Q328" s="4"/>
       <c r="R328" s="4" t="inlineStr">
         <is>
-          <t>rogizkynvk@ukr.net</t>
+          <t>Roshnivka_school@i.ua</t>
         </is>
       </c>
       <c r="S328" s="4"/>
       <c r="T328" s="4" t="inlineStr">
         <is>
-          <t>Директор Крот Ярослав Сергійович</t>
+          <t>Директор Овчаренко Олег Миколайович</t>
         </is>
       </c>
       <c r="U328" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V328" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W328" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X328" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y328" s="5" t="n">
-        <v>150</v>
+        <v>85</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="4" t="inlineStr">
         <is>
-          <t>Рождественська загальноосвітня школа І-ІІІ ступенів Коропської селищної ради Чернігівської області</t>
+          <t>Роїщенська гімназія Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B329" s="5" t="n">
-        <v>141780</v>
+        <v>144936</v>
       </c>
       <c r="C329" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D329" s="4" t="inlineStr">
         <is>
-          <t>Рождественська загальноосвітня школа</t>
+          <t>Роїщенська гімназія</t>
         </is>
       </c>
       <c r="E329" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F329" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G329" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H329" s="6" t="inlineStr">
         <is>
-          <t>7422282501</t>
+          <t>7425587501</t>
         </is>
       </c>
       <c r="I329" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J329" s="4" t="inlineStr">
         <is>
-          <t>с. Рождественське, Коропський район, Чернігівська область</t>
+          <t>с. Роїще, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K329" s="4" t="inlineStr">
         <is>
-          <t>вулиця Першотравнева, 2</t>
+          <t>вулиця Молодіжна, 2</t>
         </is>
       </c>
       <c r="L329" s="6" t="inlineStr">
         <is>
-          <t>UA74060010390096899</t>
+          <t>UA74100270120019288</t>
         </is>
       </c>
       <c r="M329" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Рождественське</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Роїще</t>
         </is>
       </c>
       <c r="N329" s="7"/>
       <c r="O329" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Коропської селищної ради</t>
+          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P329" s="4" t="inlineStr">
         <is>
-          <t>(04656)24275</t>
+          <t>(0462)688540</t>
         </is>
       </c>
       <c r="Q329" s="4"/>
       <c r="R329" s="4" t="inlineStr">
         <is>
-          <t>jv.shkola@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>roische_shkola@ukr.net</t>
+        </is>
+      </c>
+      <c r="S329" s="4"/>
       <c r="T329" s="4" t="inlineStr">
         <is>
-          <t>Директор Ігнатенко Іван Іванович</t>
+          <t>Директор Орешко Тамара Петрівна</t>
         </is>
       </c>
       <c r="U329" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V329" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W329" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X329" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y329" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="4" t="inlineStr">
         <is>
-          <t>Рожнівський ліцей Ічнянської міської ради</t>
+          <t>Рубанська філія Дмитрівського ліцею Дмитрівської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B330" s="5" t="n">
-        <v>143908</v>
+        <v>142331</v>
       </c>
       <c r="C330" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D330" s="4" t="inlineStr">
         <is>
-          <t>Рожнівський ліцей ІМР</t>
+          <t>Рубанська філія</t>
         </is>
       </c>
       <c r="E330" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F330" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G330" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H330" s="6" t="inlineStr">
         <is>
-          <t>7421788001</t>
+          <t>7420387501</t>
         </is>
       </c>
       <c r="I330" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J330" s="4" t="inlineStr">
         <is>
-          <t>с. Рожнівка, Ічнянський район, Чернігівська область</t>
+          <t>с. Рубанка, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K330" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 15</t>
+          <t>вулиця Жовтнева, 1</t>
         </is>
       </c>
       <c r="L330" s="6" t="inlineStr">
         <is>
-          <t>UA74080030410096922</t>
+          <t>UA74040130100022675</t>
         </is>
       </c>
       <c r="M330" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Рожнівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Рубанка</t>
         </is>
       </c>
       <c r="N330" s="7"/>
       <c r="O330" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Ічнянської міської ради Чернігівської області</t>
+          <t>Дмитрівська селищна рада</t>
         </is>
       </c>
       <c r="P330" s="4" t="inlineStr">
         <is>
-          <t>(04633)26510</t>
+          <t>(04635)46148</t>
         </is>
       </c>
       <c r="Q330" s="4"/>
       <c r="R330" s="4" t="inlineStr">
         <is>
-          <t>Roshnivka_school@i.ua</t>
+          <t>rubanka_zosh@ukr.net</t>
         </is>
       </c>
       <c r="S330" s="4"/>
       <c r="T330" s="4" t="inlineStr">
         <is>
-          <t>Директор Овчаренко Олег Миколайович</t>
+          <t>Завідувач філією Булах Оксана Георгіївна</t>
         </is>
       </c>
       <c r="U330" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V330" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W330" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X330" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y330" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y330" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="4" t="inlineStr">
         <is>
-          <t>Роїщенська гімназія Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Рудівська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B331" s="5" t="n">
-        <v>144936</v>
+        <v>145163</v>
       </c>
       <c r="C331" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D331" s="4" t="inlineStr">
         <is>
-          <t>Роїщенська гімназія</t>
+          <t>Рудівська ЗОШ І-ІІ ст.</t>
         </is>
       </c>
       <c r="E331" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F331" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G331" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H331" s="6" t="inlineStr">
         <is>
-          <t>7425587501</t>
+          <t>7424187601</t>
         </is>
       </c>
       <c r="I331" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J331" s="4" t="inlineStr">
         <is>
-          <t>с. Роїще, Чернігівський район, Чернігівська область</t>
+          <t>с. Рудівка, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K331" s="4" t="inlineStr">
         <is>
-          <t>вулиця Молодіжна, 2</t>
+          <t>вулиця Рудівська, 1</t>
         </is>
       </c>
       <c r="L331" s="6" t="inlineStr">
         <is>
-          <t>UA74100270120019288</t>
+          <t>UA74080170460093792</t>
         </is>
       </c>
       <c r="M331" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Роїще</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Рудівка</t>
         </is>
       </c>
       <c r="N331" s="7"/>
       <c r="O331" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P331" s="4" t="inlineStr">
         <is>
-          <t>(0462)688540</t>
+          <t>(04637)64730</t>
         </is>
       </c>
       <c r="Q331" s="4"/>
       <c r="R331" s="4" t="inlineStr">
         <is>
-          <t>roische_shkola@ukr.net</t>
+          <t>rudivkaznz12st@gmail.com</t>
         </is>
       </c>
       <c r="S331" s="4"/>
       <c r="T331" s="4" t="inlineStr">
         <is>
-          <t>Директор Орешко Тамара Петрівна</t>
+          <t>Директор Сивенко Катерина Михайлівна</t>
         </is>
       </c>
       <c r="U331" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V331" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W331" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X331" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y331" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="4" t="inlineStr">
         <is>
-          <t>Рубанська філія Дмитрівського ліцею Дмитрівської селищної ради Чернігівської області</t>
+          <t>Рудківська гімназія Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B332" s="5" t="n">
-        <v>142331</v>
+        <v>144544</v>
       </c>
       <c r="C332" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D332" s="4" t="inlineStr">
         <is>
-          <t>Рубанська філія</t>
+          <t>Рудківська гімназія</t>
         </is>
       </c>
       <c r="E332" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F332" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G332" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H332" s="6" t="inlineStr">
         <is>
-          <t>7420387501</t>
+          <t>7425587701</t>
         </is>
       </c>
       <c r="I332" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J332" s="4" t="inlineStr">
         <is>
-          <t>с. Рубанка, Бахмацький район, Чернігівська область</t>
+          <t>с. Рудка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K332" s="4" t="inlineStr">
         <is>
-          <t>вулиця Жовтнева, 1</t>
+          <t>вулиця Перемоги, 2</t>
         </is>
       </c>
       <c r="L332" s="6" t="inlineStr">
         <is>
-          <t>UA74040130100022675</t>
+          <t>UA74100270130080231</t>
         </is>
       </c>
       <c r="M332" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Рубанка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Рудка</t>
         </is>
       </c>
       <c r="N332" s="7"/>
       <c r="O332" s="4" t="inlineStr">
         <is>
-          <t>Дмитрівська селищна рада</t>
+          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P332" s="4" t="inlineStr">
         <is>
-          <t>(04635)46148</t>
+          <t>(0462)684140</t>
         </is>
       </c>
       <c r="Q332" s="4"/>
       <c r="R332" s="4" t="inlineStr">
         <is>
-          <t>rubanka_zosh@ukr.net</t>
+          <t>rydkaschkola@ukr.net</t>
         </is>
       </c>
       <c r="S332" s="4"/>
       <c r="T332" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Булах Оксана Георгіївна</t>
+          <t>Директор Деркач Любов Олексіївна</t>
         </is>
       </c>
       <c r="U332" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V332" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W332" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X332" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y332" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="4" t="inlineStr">
         <is>
-          <t>Рудівська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
+          <t>Руднянська загальноосвітня школа І ступеня Сосницької районної ради Чернігвської області</t>
         </is>
       </c>
       <c r="B333" s="5" t="n">
-        <v>145163</v>
+        <v>147943</v>
       </c>
       <c r="C333" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D333" s="4" t="inlineStr">
         <is>
-          <t>Рудівська ЗОШ І-ІІ ст.</t>
+          <t>Бутівська ЗОШ I ст.</t>
         </is>
       </c>
       <c r="E333" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F333" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G333" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H333" s="6" t="inlineStr">
         <is>
-          <t>7424187601</t>
+          <t>7424984002</t>
         </is>
       </c>
       <c r="I333" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J333" s="4" t="inlineStr">
         <is>
-          <t>с. Рудівка, Прилуцький район, Чернігівська область</t>
+          <t>с. Рудня, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K333" s="4" t="inlineStr">
         <is>
-          <t>вулиця Рудівська, 1</t>
+          <t>вулиця О. Десняка, 10</t>
         </is>
       </c>
       <c r="L333" s="6" t="inlineStr">
         <is>
-          <t>UA74080170460093792</t>
+          <t>UA74020070310055433</t>
         </is>
       </c>
       <c r="M333" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Рудівка</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Рудня</t>
         </is>
       </c>
       <c r="N333" s="7"/>
       <c r="O333" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Сосницької районної державної адміністрації</t>
         </is>
       </c>
       <c r="P333" s="4" t="inlineStr">
         <is>
-          <t>(04637)64730</t>
+          <t>(04655)2-46-38</t>
         </is>
       </c>
       <c r="Q333" s="4"/>
-      <c r="R333" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R333" s="4"/>
       <c r="S333" s="4"/>
       <c r="T333" s="4" t="inlineStr">
         <is>
-          <t>Директор Сивенко Катерина Михайлівна</t>
+          <t>Директор Батуренко Таїсія Григорівна</t>
         </is>
       </c>
       <c r="U333" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V333" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W333" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X333" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y333" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="4" t="inlineStr">
         <is>
-          <t>Рудківська гімназія Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Рудьківський заклад загальної середньої освіти І-ІІІ ступенів Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B334" s="5" t="n">
-        <v>144544</v>
+        <v>142728</v>
       </c>
       <c r="C334" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D334" s="4" t="inlineStr">
         <is>
-          <t>Рудківська гімназія</t>
+          <t>Рудьківський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E334" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F334" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G334" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H334" s="6" t="inlineStr">
         <is>
-          <t>7425587701</t>
+          <t>7420686801</t>
         </is>
       </c>
       <c r="I334" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J334" s="4" t="inlineStr">
         <is>
-          <t>с. Рудка, Чернігівський район, Чернігівська область</t>
+          <t>с. Рудьківка, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K334" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 2</t>
+          <t>вулиця Центральна, 49</t>
         </is>
       </c>
       <c r="L334" s="6" t="inlineStr">
         <is>
-          <t>UA74100270130080231</t>
+          <t>UA74040050300014479</t>
         </is>
       </c>
       <c r="M334" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Рудка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Рудьківка</t>
         </is>
       </c>
       <c r="N334" s="7"/>
       <c r="O334" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P334" s="4" t="inlineStr">
         <is>
-          <t>(0462)684140</t>
+          <t>(04632)38448</t>
         </is>
       </c>
       <c r="Q334" s="4"/>
       <c r="R334" s="4" t="inlineStr">
         <is>
-          <t>rydkaschkola@ukr.net</t>
+          <t>Rudkivka@bigmir.net</t>
         </is>
       </c>
       <c r="S334" s="4"/>
       <c r="T334" s="4" t="inlineStr">
         <is>
-          <t>Директор Деркач Любов Олексіївна</t>
+          <t>Директор Данько Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U334" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V334" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W334" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X334" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y334" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="4" t="inlineStr">
         <is>
-          <t>Руднянська загальноосвітня школа І ступеня Сосницької районної ради Чернігвської області</t>
+          <t>Ряшківська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B335" s="5" t="n">
-        <v>147943</v>
+        <v>144174</v>
       </c>
       <c r="C335" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D335" s="4" t="inlineStr">
         <is>
-          <t>Бутівська ЗОШ I ст.</t>
+          <t>Ряшківська ЗОШ І-ІІ ст.</t>
         </is>
       </c>
       <c r="E335" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F335" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G335" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H335" s="6" t="inlineStr">
         <is>
-          <t>7424984002</t>
+          <t>7424187901</t>
         </is>
       </c>
       <c r="I335" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J335" s="4" t="inlineStr">
         <is>
-          <t>с. Рудня, Сосницький район, Чернігівська область</t>
+          <t>с. Ряшки, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K335" s="4" t="inlineStr">
         <is>
-          <t>вулиця О. Десняка, 10</t>
+          <t>вулиця Центральна, 20</t>
         </is>
       </c>
       <c r="L335" s="6" t="inlineStr">
         <is>
-          <t>UA74020070310055433</t>
+          <t>UA74080170470069864</t>
         </is>
       </c>
       <c r="M335" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Рудня</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Ряшки</t>
         </is>
       </c>
       <c r="N335" s="7"/>
       <c r="O335" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Сосницької районної державної адміністрації</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P335" s="4" t="inlineStr">
         <is>
-          <t>(04655)2-46-38</t>
+          <t>(04637)63573</t>
         </is>
       </c>
       <c r="Q335" s="4"/>
-      <c r="R335" s="4"/>
+      <c r="R335" s="4" t="inlineStr">
+        <is>
+          <t>ryashky@ukr.net</t>
+        </is>
+      </c>
       <c r="S335" s="4"/>
       <c r="T335" s="4" t="inlineStr">
         <is>
-          <t>Директор Батуренко Таїсія Григорівна</t>
+          <t>Директор Журавель Валентина Олександрівна</t>
         </is>
       </c>
       <c r="U335" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V335" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W335" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X335" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y335" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="4" t="inlineStr">
         <is>
-          <t>Рудьківський заклад загальної середньої освіти І-ІІІ ступенів Бобровицької міської ради Чернігівської області</t>
+          <t>Філія №1 Дідівського ліцею Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B336" s="5" t="n">
-        <v>142728</v>
+        <v>176655</v>
       </c>
       <c r="C336" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D336" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D336" s="4"/>
       <c r="E336" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F336" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G336" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H336" s="6" t="inlineStr">
         <is>
-          <t>7420686801</t>
+          <t>7424187901</t>
         </is>
       </c>
       <c r="I336" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J336" s="4" t="inlineStr">
         <is>
-          <t>с. Рудьківка, Бобровицький район, Чернігівська область</t>
+          <t>с. Ряшки, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K336" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 49</t>
+          <t>вулиця Центральна, 20</t>
         </is>
       </c>
       <c r="L336" s="6" t="inlineStr">
         <is>
-          <t>UA74040050300014479</t>
+          <t>UA74080170470069864</t>
         </is>
       </c>
       <c r="M336" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Рудьківка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Ряшки</t>
         </is>
       </c>
       <c r="N336" s="7"/>
       <c r="O336" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P336" s="4" t="inlineStr">
         <is>
-          <t>(04632)38448</t>
+          <t>(04637)63834</t>
         </is>
       </c>
       <c r="Q336" s="4"/>
       <c r="R336" s="4" t="inlineStr">
         <is>
-          <t>Rudkivka@bigmir.net</t>
+          <t>didivtsi@ukr.net</t>
         </is>
       </c>
       <c r="S336" s="4"/>
       <c r="T336" s="4" t="inlineStr">
         <is>
-          <t>Директор Данько Наталія Володимирівна</t>
+          <t>Завідувач філією Журавель Валентина Олександрівна</t>
         </is>
       </c>
       <c r="U336" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V336" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W336" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X336" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y336" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="4" t="inlineStr">
         <is>
-          <t>Ряшківська загальноосвітня школа I-II ступенів Сухополов'янської сільської ради</t>
+          <t>Савинківська гімназія Корюківської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B337" s="5" t="n">
-        <v>144174</v>
+        <v>140808</v>
       </c>
       <c r="C337" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D337" s="4" t="inlineStr">
         <is>
-          <t>Ряшківська ЗОШ І-ІІ ст.</t>
+          <t>Савинківський ліцей</t>
         </is>
       </c>
       <c r="E337" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F337" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G337" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H337" s="6" t="inlineStr">
         <is>
-          <t>7424187901</t>
+          <t>7422488301</t>
         </is>
       </c>
       <c r="I337" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J337" s="4" t="inlineStr">
         <is>
-          <t>с. Ряшки, Прилуцький район, Чернігівська область</t>
+          <t>с. Савинки, Корюківський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K337" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 20</t>
+          <t>вулиця Шкільна, 4</t>
         </is>
       </c>
       <c r="L337" s="6" t="inlineStr">
         <is>
-          <t>UA74080170470069864</t>
+          <t>UA74020010490079007</t>
         </is>
       </c>
       <c r="M337" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Ряшки</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Савинки</t>
         </is>
       </c>
       <c r="N337" s="7"/>
       <c r="O337" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
         </is>
       </c>
       <c r="P337" s="4" t="inlineStr">
         <is>
-          <t>(04637)63573</t>
+          <t>(04657)26610</t>
         </is>
       </c>
       <c r="Q337" s="4"/>
       <c r="R337" s="4" t="inlineStr">
         <is>
-          <t>ryashky@ukr.net</t>
+          <t>savunkyscholl@ukr.net</t>
         </is>
       </c>
       <c r="S337" s="4"/>
       <c r="T337" s="4" t="inlineStr">
         <is>
-          <t>Директор Журавель Валентина Олександрівна</t>
+          <t>Директор Вовк Тамара Миколаївна</t>
         </is>
       </c>
       <c r="U337" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V337" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W337" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X337" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y337" s="5"/>
+      <c r="Y337" s="5" t="n">
+        <v>275</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="4" t="inlineStr">
         <is>
-          <t>Філія №1 Дідівського ліцею Сухополов'янської сільської ради</t>
+          <t>Савинська загальноосвітня школа І ступеня Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B338" s="5" t="n">
-        <v>176655</v>
+        <v>144603</v>
       </c>
       <c r="C338" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D338" s="4"/>
+      <c r="D338" s="4" t="inlineStr">
+        <is>
+          <t>Савинська ЗОШ</t>
+        </is>
+      </c>
       <c r="E338" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F338" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G338" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H338" s="6" t="inlineStr">
         <is>
-          <t>7424187901</t>
+          <t>7425187001</t>
         </is>
       </c>
       <c r="I338" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J338" s="4" t="inlineStr">
         <is>
-          <t>с. Ряшки, Прилуцький район, Чернігівська область</t>
+          <t>с. Савинці, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K338" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 20</t>
+          <t>вулиця Кооперативна, 28</t>
         </is>
       </c>
       <c r="L338" s="6" t="inlineStr">
         <is>
-          <t>UA74080170470069864</t>
+          <t>UA74080150240066116</t>
         </is>
       </c>
       <c r="M338" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Ряшки</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Савинці</t>
         </is>
       </c>
       <c r="N338" s="7"/>
       <c r="O338" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P338" s="4" t="inlineStr">
         <is>
-          <t>(04637)63834</t>
+          <t>(04639)27140</t>
         </is>
       </c>
       <c r="Q338" s="4"/>
       <c r="R338" s="4" t="inlineStr">
         <is>
-          <t>didivtsi@ukr.net</t>
+          <t>Savyntsi@gmail.com</t>
         </is>
       </c>
       <c r="S338" s="4"/>
       <c r="T338" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Журавель Валентина Олександрівна</t>
+          <t>В.о. директора Кочерга Людмила Олександрівна</t>
         </is>
       </c>
       <c r="U338" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V338" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W338" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X338" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y338" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="4" t="inlineStr">
         <is>
-          <t>Савинківський ліцей Корюківської міської ради Чернігівської області</t>
+          <t>Салтиково-Дівицький ліцей Куликівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B339" s="5" t="n">
-        <v>140808</v>
+        <v>139880</v>
       </c>
       <c r="C339" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D339" s="4" t="inlineStr">
         <is>
-          <t>Савинківський ліцей</t>
+          <t>Салтиково-Дівицький ліцей</t>
         </is>
       </c>
       <c r="E339" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F339" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G339" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H339" s="6" t="inlineStr">
         <is>
-          <t>7422488301</t>
+          <t>7422786501</t>
         </is>
       </c>
       <c r="I339" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J339" s="4" t="inlineStr">
         <is>
-          <t>с. Савинки, Корюківський район, Чернігівська область</t>
+          <t>с. Салтикова Дівиця, Куликівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K339" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 4</t>
+          <t>вулиця Шкільна, 2</t>
         </is>
       </c>
       <c r="L339" s="6" t="inlineStr">
         <is>
-          <t>UA74020010490079007</t>
+          <t>UA74100210200092540</t>
         </is>
       </c>
       <c r="M339" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Савинки</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Салтикова Дівиця</t>
         </is>
       </c>
       <c r="N339" s="7"/>
       <c r="O339" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
+          <t>Управління освіти, культури, туризму, сім`ї, молоді та спорту Куликівської селищної ради</t>
         </is>
       </c>
       <c r="P339" s="4" t="inlineStr">
         <is>
-          <t>(04657)26610</t>
+          <t>(04643)27236</t>
         </is>
       </c>
       <c r="Q339" s="4"/>
       <c r="R339" s="4" t="inlineStr">
         <is>
-          <t>savunkyscholl@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S339" s="4"/>
+          <t>divitcaschool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S339" s="4" t="inlineStr">
+        <is>
+          <t>divschool.kl.com.ua</t>
+        </is>
+      </c>
       <c r="T339" s="4" t="inlineStr">
         <is>
-          <t>Директор Вовк Тамара Миколаївна</t>
+          <t>Директор Літушко Микола Володимирович</t>
         </is>
       </c>
       <c r="U339" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V339" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W339" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X339" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y339" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y339" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="4" t="inlineStr">
         <is>
-          <t>Савинська загальноосвітня школа І ступеня Срібнянської селищної ради Чернігівської області</t>
+          <t>Сальненський заклад загальної середньої освіти Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B340" s="5" t="n">
-        <v>144603</v>
+        <v>143510</v>
       </c>
       <c r="C340" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D340" s="4" t="inlineStr">
         <is>
-          <t>Савинська ЗОШ</t>
+          <t>Сальненський ЗЗСО</t>
         </is>
       </c>
       <c r="E340" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F340" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G340" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H340" s="6" t="inlineStr">
         <is>
-          <t>7425187001</t>
+          <t>7423388101</t>
         </is>
       </c>
       <c r="I340" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J340" s="4" t="inlineStr">
         <is>
-          <t>с. Савинці, Срібнянський район, Чернігівська область</t>
+          <t>с. Сальне, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K340" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кооперативна, 28</t>
+          <t>вулиця Жовтнева, 21</t>
         </is>
       </c>
       <c r="L340" s="6" t="inlineStr">
         <is>
-          <t>UA74080150240066116</t>
+          <t>UA74040190120094141</t>
         </is>
       </c>
       <c r="M340" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Савинці</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Сальне</t>
         </is>
       </c>
       <c r="N340" s="7"/>
       <c r="O340" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P340" s="4" t="inlineStr">
         <is>
-          <t>(04639)27140</t>
+          <t>(04631)63231</t>
         </is>
       </c>
       <c r="Q340" s="4"/>
       <c r="R340" s="4" t="inlineStr">
         <is>
-          <t>Savyntsi@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S340" s="4"/>
+          <t>Salne1977@ukr.net</t>
+        </is>
+      </c>
+      <c r="S340" s="4" t="inlineStr">
+        <is>
+          <t>http://vas-vta-salnenskij-navchalno-vihovnij-kompleks-zag.mozello.com/</t>
+        </is>
+      </c>
       <c r="T340" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Кочерга Людмила Олександрівна</t>
+          <t>Директор Калініченко Надія Миколаївна</t>
         </is>
       </c>
       <c r="U340" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V340" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W340" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X340" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y340" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="4" t="inlineStr">
         <is>
-          <t>Салтиково-Дівицький ліцей Куликівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Світанківська гімназія Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B341" s="5" t="n">
-        <v>139880</v>
+        <v>142307</v>
       </c>
       <c r="C341" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D341" s="4" t="inlineStr">
         <is>
-          <t>Салтиково-Дівицький ліцей</t>
+          <t>Світанківська гімназія</t>
         </is>
       </c>
       <c r="E341" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F341" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G341" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H341" s="6" t="inlineStr">
         <is>
-          <t>7422786501</t>
+          <t>7423388301</t>
         </is>
       </c>
       <c r="I341" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J341" s="4" t="inlineStr">
         <is>
-          <t>с. Салтикова Дівиця, Куликівський район, Чернігівська область</t>
+          <t>с-ще Світанок, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K341" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 2</t>
+          <t>вулиця Молодіжна, 2</t>
         </is>
       </c>
       <c r="L341" s="6" t="inlineStr">
         <is>
-          <t>UA74100210200092540</t>
+          <t>UA74040190210080765</t>
         </is>
       </c>
       <c r="M341" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Салтикова Дівиця</t>
+          <t>Чернігівська обл., Ніжинський р-н, с-ще Світанок</t>
         </is>
       </c>
       <c r="N341" s="7"/>
       <c r="O341" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, туризму, сім`ї, молоді та спорту Куликівської селищної ради</t>
+          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P341" s="4" t="inlineStr">
         <is>
-          <t>(04643)27236</t>
+          <t>(04631)64822</t>
         </is>
       </c>
       <c r="Q341" s="4"/>
       <c r="R341" s="4" t="inlineStr">
         <is>
-          <t>divitcaschool@ukr.net</t>
+          <t>svitanokzosh@ukr.net</t>
         </is>
       </c>
       <c r="S341" s="4" t="inlineStr">
         <is>
-          <t>divschool.kl.com.ua</t>
+          <t>www.facebook.com/svitanokschool</t>
         </is>
       </c>
       <c r="T341" s="4" t="inlineStr">
         <is>
-          <t>Директор Літушко Микола Володимирович</t>
+          <t>Директор Кукало Лариса Федорівна</t>
         </is>
       </c>
       <c r="U341" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V341" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W341" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X341" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y341" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="4" t="inlineStr">
         <is>
-          <t>Сальненський заклад загальної середньої освіти Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Седнівський ліцей Седнівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B342" s="5" t="n">
-        <v>143510</v>
+        <v>145925</v>
       </c>
       <c r="C342" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D342" s="4" t="inlineStr">
         <is>
-          <t>Сальненський ЗЗСО</t>
+          <t>Седнівський ліцей</t>
         </is>
       </c>
       <c r="E342" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F342" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G342" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H342" s="6" t="inlineStr">
         <is>
-          <t>7423388101</t>
+          <t>7425556000</t>
         </is>
       </c>
       <c r="I342" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J342" s="4" t="inlineStr">
         <is>
-          <t>с. Сальне, Ніжинський район, Чернігівська область</t>
+          <t>смт Седнів, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K342" s="4" t="inlineStr">
         <is>
-          <t>вулиця Жовтнева, 21</t>
+          <t>вулиця Глібова, 12</t>
         </is>
       </c>
       <c r="L342" s="6" t="inlineStr">
         <is>
-          <t>UA74040190120094141</t>
+          <t>UA74100350010014445</t>
         </is>
       </c>
       <c r="M342" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Сальне</t>
+          <t>Чернігівська обл., Чернігівський р-н, с-ще Седнів</t>
         </is>
       </c>
       <c r="N342" s="7"/>
       <c r="O342" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Седнівська селищна рада Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P342" s="4" t="inlineStr">
         <is>
-          <t>(04631)63231</t>
+          <t>(0462)682741, (0462)682738, (0462)682743</t>
         </is>
       </c>
       <c r="Q342" s="4"/>
       <c r="R342" s="4" t="inlineStr">
         <is>
-          <t>Salne1977@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>sedniv.lyceum@gmail.com</t>
+        </is>
+      </c>
+      <c r="S342" s="4"/>
       <c r="T342" s="4" t="inlineStr">
         <is>
-          <t>Директор Калініченко Надія Миколаївна</t>
+          <t>Директор Денисенко Юрій Васильович</t>
         </is>
       </c>
       <c r="U342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V342" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y342" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="4" t="inlineStr">
         <is>
-          <t>Світанківська гімназія Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Селищенська загальноосвітня школа І-ІІ ступенів Мринської сільської ради Носівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B343" s="5" t="n">
-        <v>142307</v>
+        <v>144735</v>
       </c>
       <c r="C343" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D343" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D343" s="4"/>
       <c r="E343" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F343" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G343" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H343" s="6" t="inlineStr">
         <is>
-          <t>7423388301</t>
+          <t>7423885001</t>
         </is>
       </c>
       <c r="I343" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J343" s="4" t="inlineStr">
         <is>
-          <t>с-ще Світанок, Ніжинський район, Чернігівська область</t>
+          <t>с. Селище, Носівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K343" s="4" t="inlineStr">
         <is>
-          <t>вулиця Молодіжна, 2</t>
-[...11 lines deleted...]
-      </c>
+          <t>вулиця Тонконога, 39</t>
+        </is>
+      </c>
+      <c r="L343" s="6"/>
+      <c r="M343" s="4"/>
       <c r="N343" s="7"/>
       <c r="O343" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Мринської сільської ради</t>
         </is>
       </c>
       <c r="P343" s="4" t="inlineStr">
         <is>
-          <t>(04631)64822</t>
+          <t>(046)422-51-10</t>
         </is>
       </c>
       <c r="Q343" s="4"/>
       <c r="R343" s="4" t="inlineStr">
         <is>
-          <t>svitanokzosh@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>selihce-zoh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S343" s="4"/>
       <c r="T343" s="4" t="inlineStr">
         <is>
-          <t>Директор Кукало Лариса Федорівна</t>
+          <t>Директор Шубіна Лариса Валентинівна</t>
         </is>
       </c>
       <c r="U343" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V343" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W343" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X343" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y343" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="4" t="inlineStr">
         <is>
-          <t>Седнівський ліцей Седнівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Семенівський заклад загальної середньої освіти І-ІІІ ступенів №1 Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B344" s="5" t="n">
-        <v>145925</v>
+        <v>138323</v>
       </c>
       <c r="C344" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D344" s="4" t="inlineStr">
         <is>
-          <t>Седнівський ліцей</t>
+          <t>Семенівський ЗСО І-ІІІ ступенів №1</t>
         </is>
       </c>
       <c r="E344" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F344" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G344" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H344" s="6" t="inlineStr">
         <is>
-          <t>7425556000</t>
+          <t>7424710100</t>
         </is>
       </c>
       <c r="I344" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J344" s="4" t="inlineStr">
         <is>
-          <t>смт Седнів, Чернігівський район, Чернігівська область</t>
+          <t>Семенівка, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K344" s="4" t="inlineStr">
         <is>
-          <t>вулиця Глібова, 12</t>
+          <t>провулок Третій Центральний провулок, 2</t>
         </is>
       </c>
       <c r="L344" s="6" t="inlineStr">
         <is>
-          <t>UA74100350010014445</t>
+          <t>UA74060070010010511</t>
         </is>
       </c>
       <c r="M344" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с-ще Седнів</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, м. Семенівка</t>
         </is>
       </c>
       <c r="N344" s="7"/>
       <c r="O344" s="4" t="inlineStr">
         <is>
-          <t>Седнівська селищна рада Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P344" s="4" t="inlineStr">
         <is>
-          <t>(0462)682741, (0462)682738, (0462)682743</t>
+          <t>(04659)21808</t>
         </is>
       </c>
       <c r="Q344" s="4"/>
       <c r="R344" s="4" t="inlineStr">
         <is>
-          <t>sedniv.lyceum@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S344" s="4"/>
+          <t>semenivka.1@meta.ua</t>
+        </is>
+      </c>
+      <c r="S344" s="4" t="inlineStr">
+        <is>
+          <t>http://semenivka-school1.edukit.cn.ua/</t>
+        </is>
+      </c>
       <c r="T344" s="4" t="inlineStr">
         <is>
-          <t>Директор Денисенко Юрій Васильович</t>
+          <t>Директор Лупан Оксана Михайлівна</t>
         </is>
       </c>
       <c r="U344" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V344" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W344" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X344" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y344" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="4" t="inlineStr">
         <is>
-          <t>Селищенська загальноосвітня школа І-ІІ ступенів Мринської сільської ради Носівського району Чернігівської області</t>
+          <t>Семенівський заклад загальної середньої освіти І-ІІІ ступенів №3 Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B345" s="5" t="n">
-        <v>144735</v>
+        <v>138311</v>
       </c>
       <c r="C345" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D345" s="4"/>
+      <c r="D345" s="4" t="inlineStr">
+        <is>
+          <t>Семенівський ЗСО І-ІІІ ст. №3</t>
+        </is>
+      </c>
       <c r="E345" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F345" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G345" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H345" s="6" t="inlineStr">
         <is>
-          <t>7423885001</t>
+          <t>7424710100</t>
         </is>
       </c>
       <c r="I345" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J345" s="4" t="inlineStr">
         <is>
-          <t>с. Селище, Носівський район, Чернігівська область</t>
+          <t>Семенівка, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K345" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тонконога, 39</t>
-[...3 lines deleted...]
-      <c r="M345" s="4"/>
+          <t>вулиця Шкільна, 98</t>
+        </is>
+      </c>
+      <c r="L345" s="6" t="inlineStr">
+        <is>
+          <t>UA74060070010010511</t>
+        </is>
+      </c>
+      <c r="M345" s="4" t="inlineStr">
+        <is>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, м. Семенівка</t>
+        </is>
+      </c>
       <c r="N345" s="7"/>
       <c r="O345" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Мринської сільської ради</t>
+          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P345" s="4" t="inlineStr">
         <is>
-          <t>(046)422-51-10</t>
+          <t>(046)5922587</t>
         </is>
       </c>
       <c r="Q345" s="4"/>
       <c r="R345" s="4" t="inlineStr">
         <is>
-          <t>selihce-zoh@ukr.net</t>
+          <t>semzosh3@meta.ua</t>
         </is>
       </c>
       <c r="S345" s="4"/>
       <c r="T345" s="4" t="inlineStr">
         <is>
-          <t>Директор Шубіна Лариса Валентинівна</t>
+          <t>Директор Лозовська Ліана Миколаївна</t>
         </is>
       </c>
       <c r="U345" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V345" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W345" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X345" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y345" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="4" t="inlineStr">
         <is>
-          <t>Семенівський заклад загальної середньої освіти І-ІІІ ступенів №1 Семенівської міської ради Чернігівської області</t>
+          <t>Семенівський ліцей №2 Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B346" s="5" t="n">
-        <v>138323</v>
+        <v>134968</v>
       </c>
       <c r="C346" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D346" s="4" t="inlineStr">
         <is>
-          <t>Семенівський ЗСО І-ІІІ ступенів №1</t>
+          <t>Семенівський ліцей №2</t>
         </is>
       </c>
       <c r="E346" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F346" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G346" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H346" s="6" t="inlineStr">
         <is>
           <t>7424710100</t>
         </is>
       </c>
       <c r="I346" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J346" s="4" t="inlineStr">
         <is>
           <t>Семенівка, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K346" s="4" t="inlineStr">
         <is>
-          <t>провулок Третій Центральний провулок, 2</t>
+          <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L346" s="6" t="inlineStr">
         <is>
           <t>UA74060070010010511</t>
         </is>
       </c>
       <c r="M346" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Новгород-Сіверський р-н, м. Семенівка</t>
         </is>
       </c>
       <c r="N346" s="7"/>
       <c r="O346" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P346" s="4" t="inlineStr">
         <is>
-          <t>(04659)21808</t>
+          <t>(046)5921300, (046)5921263</t>
         </is>
       </c>
       <c r="Q346" s="4"/>
       <c r="R346" s="4" t="inlineStr">
         <is>
-          <t>semenivka.1@meta.ua</t>
+          <t>gymndva@ukr.net</t>
         </is>
       </c>
       <c r="S346" s="4" t="inlineStr">
         <is>
-          <t>http://semenivka-school1.edukit.cn.ua/</t>
+          <t>http://www.gymndva.at.ua</t>
         </is>
       </c>
       <c r="T346" s="4" t="inlineStr">
         <is>
-          <t>Директор Лупан Оксана Михайлівна</t>
+          <t>Директор Куропко Наталія Іванівна</t>
         </is>
       </c>
       <c r="U346" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V346" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W346" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X346" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y346" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="4" t="inlineStr">
         <is>
-          <t>Семенівський заклад загальної середньої освіти І-ІІІ ступенів №3 Семенівської міської ради Чернігівської області</t>
+          <t>Сергіївська загальноосвітня школа I-III ступенів Яблунівської сільської ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B347" s="5" t="n">
-        <v>138311</v>
+        <v>144217</v>
       </c>
       <c r="C347" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D347" s="4" t="inlineStr">
         <is>
-          <t>Семенівський ЗСО І-ІІІ ст. №3</t>
+          <t>Сергіївська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E347" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F347" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G347" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H347" s="6" t="inlineStr">
         <is>
-          <t>7424710100</t>
+          <t>7424188201</t>
         </is>
       </c>
       <c r="I347" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J347" s="4" t="inlineStr">
         <is>
-          <t>Семенівка, Семенівський район, Чернігівська область</t>
+          <t>с. Сергіївка, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K347" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 98</t>
+          <t>вулиця Перемоги, 3</t>
         </is>
       </c>
       <c r="L347" s="6" t="inlineStr">
         <is>
-          <t>UA74060070010010511</t>
+          <t>UA74080210070091813</t>
         </is>
       </c>
       <c r="M347" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, м. Семенівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Сергіївка</t>
         </is>
       </c>
       <c r="N347" s="7"/>
       <c r="O347" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Яблунівська сільська рада</t>
         </is>
       </c>
       <c r="P347" s="4" t="inlineStr">
         <is>
-          <t>(046)5922587</t>
+          <t>(03746)64554</t>
         </is>
       </c>
       <c r="Q347" s="4"/>
       <c r="R347" s="4" t="inlineStr">
         <is>
-          <t>semzosh3@meta.ua</t>
+          <t>sergiivka2015@ukr.net</t>
         </is>
       </c>
       <c r="S347" s="4"/>
       <c r="T347" s="4" t="inlineStr">
         <is>
-          <t>Директор Лозовська Ліана Миколаївна</t>
+          <t>Директор Киян Тетяна Павлівна</t>
         </is>
       </c>
       <c r="U347" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V347" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W347" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X347" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y347" s="5"/>
+      <c r="Y347" s="5" t="n">
+        <v>250</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="4" t="inlineStr">
         <is>
-          <t>Семенівський ліцей №2 Семенівської міської ради Чернігівської області</t>
+          <t>Сиволозька загальноосвітня школа I-III ступенів Плисківської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B348" s="5" t="n">
-        <v>134968</v>
+        <v>135694</v>
       </c>
       <c r="C348" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D348" s="4" t="inlineStr">
         <is>
-          <t>Семенівський ліцей №2</t>
+          <t>Сиволозька ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E348" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F348" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G348" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H348" s="6" t="inlineStr">
         <is>
-          <t>7424710100</t>
+          <t>7420887201</t>
         </is>
       </c>
       <c r="I348" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J348" s="4" t="inlineStr">
         <is>
-          <t>Семенівка, Семенівський район, Чернігівська область</t>
+          <t>с. Сиволож, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K348" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>вулиця Незалежності, 26</t>
         </is>
       </c>
       <c r="L348" s="6" t="inlineStr">
         <is>
-          <t>UA74060070010010511</t>
+          <t>UA74040310040037644</t>
         </is>
       </c>
       <c r="M348" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, м. Семенівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Сиволож</t>
         </is>
       </c>
       <c r="N348" s="7"/>
       <c r="O348" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Плисківської сільської ради Борзнянського району Чернігівської області</t>
         </is>
       </c>
       <c r="P348" s="4" t="inlineStr">
         <is>
-          <t>(046)5921300, (046)5921263</t>
+          <t>(096)6776453</t>
         </is>
       </c>
       <c r="Q348" s="4"/>
       <c r="R348" s="4" t="inlineStr">
         <is>
-          <t>gymndva@ukr.net</t>
+          <t>sivolozh@gmail.com</t>
         </is>
       </c>
       <c r="S348" s="4" t="inlineStr">
         <is>
-          <t>http://www.gymndva.at.ua</t>
+          <t>http://syvolozh-zosh.edukit.cn.ua/</t>
         </is>
       </c>
       <c r="T348" s="4" t="inlineStr">
         <is>
-          <t>Директор Куропко Наталія Іванівна</t>
+          <t>Директор Секерня Олена Миколаївна</t>
         </is>
       </c>
       <c r="U348" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V348" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W348" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X348" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y348" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="4" t="inlineStr">
         <is>
-          <t>Сергіївська загальноосвітня школа I-III ступенів Яблунівської сільської ради Прилуцького району Чернігівської області</t>
+          <t>Сидорівська загальноосвітня школа I-II ступенів Комарівської сільської ради Борзнянського району Чернігівської області</t>
         </is>
       </c>
       <c r="B349" s="5" t="n">
-        <v>144217</v>
+        <v>137778</v>
       </c>
       <c r="C349" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D349" s="4" t="inlineStr">
         <is>
-          <t>Сергіївська ЗОШ І-ІІІ ступенів</t>
+          <t>Сидорівська ЗОШ І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E349" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F349" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G349" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H349" s="6" t="inlineStr">
         <is>
-          <t>7424188201</t>
+          <t>7420888404</t>
         </is>
       </c>
       <c r="I349" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J349" s="4" t="inlineStr">
         <is>
-          <t>с. Сергіївка, Прилуцький район, Чернігівська область</t>
+          <t>с. Сидорівка, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K349" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 3</t>
+          <t>вулиця Шевченка, 21</t>
         </is>
       </c>
       <c r="L349" s="6" t="inlineStr">
         <is>
-          <t>UA74080210070091813</t>
+          <t>UA74040150100024077</t>
         </is>
       </c>
       <c r="M349" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Сергіївка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Сидорівка</t>
         </is>
       </c>
       <c r="N349" s="7"/>
       <c r="O349" s="4" t="inlineStr">
         <is>
-          <t>Яблунівська сільська рада</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
         </is>
       </c>
       <c r="P349" s="4" t="inlineStr">
         <is>
-          <t>(03746)64554</t>
+          <t>(04653)29840</t>
         </is>
       </c>
       <c r="Q349" s="4"/>
       <c r="R349" s="4" t="inlineStr">
         <is>
-          <t>sergiivka2015@ukr.net</t>
+          <t>sudorivka1966@gmail.com</t>
         </is>
       </c>
       <c r="S349" s="4"/>
       <c r="T349" s="4" t="inlineStr">
         <is>
-          <t>Директор Киян Тетяна Павлівна</t>
+          <t>Директор Міщенко Валентина Василівна</t>
         </is>
       </c>
       <c r="U349" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V349" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W349" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X349" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y349" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y349" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="4" t="inlineStr">
         <is>
-          <t>Сиволозька загальноосвітня школа I-III ступенів Плисківської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Синявська філія Стольненської гімназії Менської міської ради</t>
         </is>
       </c>
       <c r="B350" s="5" t="n">
-        <v>135694</v>
+        <v>140320</v>
       </c>
       <c r="C350" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D350" s="4" t="inlineStr">
         <is>
-          <t>Сиволозька ЗОШ І-ІІІ ст.</t>
+          <t>Синявська філія</t>
         </is>
       </c>
       <c r="E350" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F350" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G350" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H350" s="6" t="inlineStr">
         <is>
-          <t>7420887201</t>
+          <t>7423088001</t>
         </is>
       </c>
       <c r="I350" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J350" s="4" t="inlineStr">
         <is>
-          <t>с. Сиволож, Борзнянський район, Чернігівська область</t>
+          <t>с. Синявка, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K350" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 26</t>
+          <t>вулиця Шкільна, 10</t>
         </is>
       </c>
       <c r="L350" s="6" t="inlineStr">
         <is>
-          <t>UA74040310040037644</t>
+          <t>UA74020030300023318</t>
         </is>
       </c>
       <c r="M350" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Сиволож</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Синявка</t>
         </is>
       </c>
       <c r="N350" s="7"/>
       <c r="O350" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Плисківської сільської ради Борзнянського району Чернігівської області</t>
+          <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P350" s="4" t="inlineStr">
         <is>
-          <t>(096)6776453</t>
+          <t>(04644)43648</t>
         </is>
       </c>
       <c r="Q350" s="4"/>
       <c r="R350" s="4" t="inlineStr">
         <is>
-          <t>sivolozh@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>vsemko@meta.ua</t>
+        </is>
+      </c>
+      <c r="S350" s="4"/>
       <c r="T350" s="4" t="inlineStr">
         <is>
-          <t>Директор Секерня Олена Миколаївна</t>
+          <t>Завідувач філією Бондаренко Олена Олександрівна</t>
         </is>
       </c>
       <c r="U350" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V350" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W350" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X350" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y350" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="4" t="inlineStr">
         <is>
-          <t>Сидорівська загальноосвітня школа I-II ступенів Комарівської сільської ради Борзнянського району Чернігівської області</t>
+          <t>Сираївський ліцей Козелецької селищної ради</t>
         </is>
       </c>
       <c r="B351" s="5" t="n">
-        <v>137778</v>
+        <v>144881</v>
       </c>
       <c r="C351" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D351" s="4" t="inlineStr">
         <is>
-          <t>Сидорівська ЗОШ І-ІІ ступенів</t>
+          <t>Сираївський ліцей</t>
         </is>
       </c>
       <c r="E351" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F351" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G351" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H351" s="6" t="inlineStr">
         <is>
-          <t>7420888404</t>
+          <t>7422089301</t>
         </is>
       </c>
       <c r="I351" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J351" s="4" t="inlineStr">
         <is>
-          <t>с. Сидорівка, Борзнянський район, Чернігівська область</t>
+          <t>с. Сираї, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K351" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 21</t>
+          <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L351" s="6" t="inlineStr">
         <is>
-          <t>UA74040150100024077</t>
+          <t>UA74100190430038296</t>
         </is>
       </c>
       <c r="M351" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Сидорівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Сираї</t>
         </is>
       </c>
       <c r="N351" s="7"/>
       <c r="O351" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
+          <t>Управління освіти, культури, сім`ї, молоді та спорту Козелецької селищної ради</t>
         </is>
       </c>
       <c r="P351" s="4" t="inlineStr">
         <is>
-          <t>(04653)29840</t>
+          <t>(04646)38522</t>
         </is>
       </c>
       <c r="Q351" s="4"/>
       <c r="R351" s="4" t="inlineStr">
         <is>
-          <t>sudorivka1966@gmail.com</t>
+          <t>siraischool@meta.ua</t>
         </is>
       </c>
       <c r="S351" s="4"/>
       <c r="T351" s="4" t="inlineStr">
         <is>
-          <t>Директор Міщенко Валентина Василівна</t>
+          <t>Директор Розлач Ніна Петрівна</t>
         </is>
       </c>
       <c r="U351" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V351" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W351" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X351" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y351" s="5"/>
+      <c r="Y351" s="5" t="n">
+        <v>266</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="4" t="inlineStr">
         <is>
-          <t>Синявський заклад загальної середньої освіти I-IІІ ступенів Менської міської ради</t>
+          <t>Слабинська гімназія Гончарівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B352" s="5" t="n">
-        <v>140320</v>
+        <v>146589</v>
       </c>
       <c r="C352" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D352" s="4" t="inlineStr">
         <is>
-          <t>Синявський ЗЗСО І-ІІІ ступенів</t>
+          <t>Слабинська гімназія</t>
         </is>
       </c>
       <c r="E352" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F352" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G352" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H352" s="6" t="inlineStr">
         <is>
-          <t>7423088001</t>
+          <t>7425588101</t>
         </is>
       </c>
       <c r="I352" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J352" s="4" t="inlineStr">
         <is>
-          <t>с. Синявка, Менський район, Чернігівська область</t>
+          <t>с. Слабин, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K352" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 10</t>
+          <t>вулиця Молодіжна, 9</t>
         </is>
       </c>
       <c r="L352" s="6" t="inlineStr">
         <is>
-          <t>UA74020030300023318</t>
+          <t>UA74100030130069877</t>
         </is>
       </c>
       <c r="M352" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Синявка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Слабин</t>
         </is>
       </c>
       <c r="N352" s="7"/>
       <c r="O352" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Менської міської ради</t>
+          <t>Відділ освіти, культури, сім’ї, молоді та спорту Гончарівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P352" s="4" t="inlineStr">
         <is>
-          <t>(04644)43648</t>
+          <t>(0462)688475</t>
         </is>
       </c>
       <c r="Q352" s="4"/>
       <c r="R352" s="4" t="inlineStr">
         <is>
-          <t>vsemko@meta.ua</t>
-[...2 lines deleted...]
-      <c r="S352" s="4"/>
+          <t>schoolofslabin@bigmir.net</t>
+        </is>
+      </c>
+      <c r="S352" s="4" t="inlineStr">
+        <is>
+          <t>http://slabyn-zosh.edukit.cn.ua</t>
+        </is>
+      </c>
       <c r="T352" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондаренко Олена Олександрівна</t>
+          <t>Директор Шкурко Людмила Леонідівна</t>
         </is>
       </c>
       <c r="U352" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V352" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W352" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X352" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y352" s="5"/>
+      <c r="Y352" s="5" t="n">
+        <v>135</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="4" t="inlineStr">
         <is>
-          <t>Сираївський ліцей Козелецької селищної ради</t>
+          <t>Лосківська філія Блистівського навчально-виховного комплексу Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B353" s="5" t="n">
-        <v>144881</v>
+        <v>144039</v>
       </c>
       <c r="C353" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D353" s="4" t="inlineStr">
         <is>
-          <t>Сираївський ліцей</t>
+          <t>Лосківська філія Блистівського НВК</t>
         </is>
       </c>
       <c r="E353" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F353" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G353" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H353" s="6" t="inlineStr">
         <is>
-          <t>7422089301</t>
+          <t>7423681203</t>
         </is>
       </c>
       <c r="I353" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J353" s="4" t="inlineStr">
         <is>
-          <t>с. Сираї, Козелецький район, Чернігівська область</t>
+          <t>с. Слобідка, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K353" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>вулиця Шевченка, 98</t>
         </is>
       </c>
       <c r="L353" s="6" t="inlineStr">
         <is>
-          <t>UA74100190430038296</t>
+          <t>UA74060030670030372</t>
         </is>
       </c>
       <c r="M353" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Сираї</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Слобідка</t>
         </is>
       </c>
       <c r="N353" s="7"/>
       <c r="O353" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, сім`ї, молоді та спорту Козелецької селищної ради</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P353" s="4" t="inlineStr">
         <is>
-          <t>(04646)38522</t>
+          <t>(04658)39257</t>
         </is>
       </c>
       <c r="Q353" s="4"/>
       <c r="R353" s="4" t="inlineStr">
         <is>
-          <t>siraischool@meta.ua</t>
+          <t>loska_school@ukr.net</t>
         </is>
       </c>
       <c r="S353" s="4"/>
       <c r="T353" s="4" t="inlineStr">
         <is>
-          <t>Директор Розлач Ніна Петрівна</t>
+          <t>Завідувач філією Коваленко Олеся Анатоліївна</t>
         </is>
       </c>
       <c r="U353" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V353" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W353" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X353" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y353" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y353" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="4" t="inlineStr">
         <is>
-          <t>Слабинська гімназія Гончарівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Комунальний заклад "Смичинський ліцей" Городнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B354" s="5" t="n">
-        <v>146589</v>
+        <v>144176</v>
       </c>
       <c r="C354" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D354" s="4" t="inlineStr">
         <is>
-          <t>Слабинська гімназія</t>
+          <t>Смичинський ліцей</t>
         </is>
       </c>
       <c r="E354" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F354" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G354" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H354" s="6" t="inlineStr">
         <is>
-          <t>7425588101</t>
+          <t>7421487601</t>
         </is>
       </c>
       <c r="I354" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J354" s="4" t="inlineStr">
         <is>
-          <t>с. Слабин, Чернігівський район, Чернігівська область</t>
+          <t>с. Смичин, Городнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K354" s="4" t="inlineStr">
         <is>
-          <t>вулиця Молодіжна, 9</t>
+          <t>вулиця Чернігівська, 20</t>
         </is>
       </c>
       <c r="L354" s="6" t="inlineStr">
         <is>
-          <t>UA74100030130069877</t>
+          <t>UA74100050470090644</t>
         </is>
       </c>
       <c r="M354" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Слабин</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Смичин</t>
         </is>
       </c>
       <c r="N354" s="7"/>
       <c r="O354" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім’ї, молоді та спорту Гончарівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти Городнянської міської ради</t>
         </is>
       </c>
       <c r="P354" s="4" t="inlineStr">
         <is>
-          <t>(0462)688475</t>
+          <t>(04645)37360</t>
         </is>
       </c>
       <c r="Q354" s="4"/>
       <c r="R354" s="4" t="inlineStr">
         <is>
-          <t>schoolofslabin@bigmir.net</t>
+          <t>smeechenska.zosh@ukr.net</t>
         </is>
       </c>
       <c r="S354" s="4" t="inlineStr">
         <is>
-          <t>http://slabyn-zosh.edukit.cn.ua</t>
+          <t>http://www.smychyn-zosh.cn.sch.in.ua</t>
         </is>
       </c>
       <c r="T354" s="4" t="inlineStr">
         <is>
-          <t>Директор Шкурко Людмила Леонідівна</t>
+          <t>Директор Нянченко Любов Миколаївна</t>
         </is>
       </c>
       <c r="U354" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V354" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W354" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X354" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y354" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y354" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="4" t="inlineStr">
         <is>
-          <t>Лосківська філія Блистівського навчально-виховного комплексу Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Смолинська гімназія Гончарівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B355" s="5" t="n">
-        <v>144039</v>
+        <v>147638</v>
       </c>
       <c r="C355" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D355" s="4" t="inlineStr">
         <is>
-          <t>Лосківська філія Блистівського НВК</t>
+          <t>Смолинська гімназія</t>
         </is>
       </c>
       <c r="E355" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F355" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G355" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H355" s="6" t="inlineStr">
         <is>
-          <t>7423681203</t>
+          <t>7425588501</t>
         </is>
       </c>
       <c r="I355" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J355" s="4" t="inlineStr">
         <is>
-          <t>с. Слобідка, Новгород-Сіверський район, Чернігівська область</t>
+          <t>с. Смолин, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K355" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 98</t>
+          <t>вулиця Перемоги, 2А</t>
         </is>
       </c>
       <c r="L355" s="6" t="inlineStr">
         <is>
-          <t>UA74060030670030372</t>
+          <t>UA74100030140019081</t>
         </is>
       </c>
       <c r="M355" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Слобідка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Смолин</t>
         </is>
       </c>
       <c r="N355" s="7"/>
       <c r="O355" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, сім’ї, молоді та спорту Гончарівської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P355" s="4" t="inlineStr">
         <is>
-          <t>(04658)39257</t>
+          <t>(098)8921347</t>
         </is>
       </c>
       <c r="Q355" s="4"/>
       <c r="R355" s="4" t="inlineStr">
         <is>
-          <t>loska_school@ukr.net</t>
+          <t>smolynschool@ukr.net</t>
         </is>
       </c>
       <c r="S355" s="4"/>
       <c r="T355" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Коваленко Олеся Анатоліївна</t>
+          <t>Директор Шабаль Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U355" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V355" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W355" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X355" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y355" s="5"/>
+      <c r="Y355" s="5" t="n">
+        <v>108</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Смичинський ліцей" Городнянської міської ради Чернігівської області</t>
+          <t>Смяцька загальноосвітня школа І-ІІІ ступенів Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B356" s="5" t="n">
-        <v>144176</v>
+        <v>144493</v>
       </c>
       <c r="C356" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D356" s="4" t="inlineStr">
         <is>
-          <t>Смичинський ліцей</t>
+          <t>Смяцька зош</t>
         </is>
       </c>
       <c r="E356" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F356" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G356" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H356" s="6" t="inlineStr">
         <is>
-          <t>7421487601</t>
+          <t>7423688901</t>
         </is>
       </c>
       <c r="I356" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J356" s="4" t="inlineStr">
         <is>
-          <t>с. Смичин, Городнянський район, Чернігівська область</t>
+          <t>с. Смяч, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K356" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чернігівська, 20</t>
+          <t>вулиця Дружби, 29</t>
         </is>
       </c>
       <c r="L356" s="6" t="inlineStr">
         <is>
-          <t>UA74100050470090644</t>
+          <t>UA74060030680012185</t>
         </is>
       </c>
       <c r="M356" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Смичин</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Смяч</t>
         </is>
       </c>
       <c r="N356" s="7"/>
       <c r="O356" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Городнянської міської ради</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P356" s="4" t="inlineStr">
         <is>
-          <t>(04645)37360</t>
+          <t>(04658)38134</t>
         </is>
       </c>
       <c r="Q356" s="4"/>
       <c r="R356" s="4" t="inlineStr">
         <is>
-          <t>smeechenska.zosh@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>smyach_01@ukr.net</t>
+        </is>
+      </c>
+      <c r="S356" s="4"/>
       <c r="T356" s="4" t="inlineStr">
         <is>
-          <t>Директор Нянченко Любов Миколаївна</t>
+          <t> Ковальчук Тимофій Сергійович</t>
         </is>
       </c>
       <c r="U356" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V356" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W356" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X356" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y356" s="5"/>
+      <c r="Y356" s="5" t="n">
+        <v>180</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="4" t="inlineStr">
         <is>
-          <t>Смолинська гімназія Гончарівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Снов'янська гімназія Киселівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B357" s="5" t="n">
-        <v>147638</v>
+        <v>145206</v>
       </c>
       <c r="C357" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D357" s="4" t="inlineStr">
         <is>
-          <t>Смолинська гімназія</t>
+          <t>Снов'янська гімназія</t>
         </is>
       </c>
       <c r="E357" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F357" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G357" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H357" s="6" t="inlineStr">
         <is>
-          <t>7425588501</t>
+          <t>7425581004</t>
         </is>
       </c>
       <c r="I357" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J357" s="4" t="inlineStr">
         <is>
-          <t>с. Смолин, Чернігівський район, Чернігівська область</t>
+          <t>с. Снов'янка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K357" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 2А</t>
+          <t>вулиця Лісова, 1-в</t>
         </is>
       </c>
       <c r="L357" s="6" t="inlineStr">
         <is>
-          <t>UA74100030140019081</t>
+          <t>UA74100150120043011</t>
         </is>
       </c>
       <c r="M357" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Смолин</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Снов’янка</t>
         </is>
       </c>
       <c r="N357" s="7"/>
       <c r="O357" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім’ї, молоді та спорту Гончарівської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, культури, туризму, сім'ї, молоді та спорту Киселівської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P357" s="4" t="inlineStr">
         <is>
-          <t>(098)8921347</t>
+          <t>(0462)697968</t>
         </is>
       </c>
       <c r="Q357" s="4"/>
       <c r="R357" s="4" t="inlineStr">
         <is>
-          <t>smolynschool@ukr.net</t>
+          <t>snovyanska_school@ukr.net</t>
         </is>
       </c>
       <c r="S357" s="4"/>
       <c r="T357" s="4" t="inlineStr">
         <is>
-          <t>Директор Шабаль Тетяна Іванівна</t>
+          <t>Директор Кислуха Олег Петрович</t>
         </is>
       </c>
       <c r="U357" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V357" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W357" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X357" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y357" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y357" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="4" t="inlineStr">
         <is>
-          <t>Смяцька загальноосвітня школа І-ІІІ ступенів Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>комунальний заклад "Сновська гімназія" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B358" s="5" t="n">
-        <v>144493</v>
+        <v>139792</v>
       </c>
       <c r="C358" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D358" s="4" t="inlineStr">
         <is>
-          <t>Смяцька зош</t>
+          <t>КЗ "Сновська гімназія"</t>
         </is>
       </c>
       <c r="E358" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F358" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G358" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H358" s="6" t="inlineStr">
         <is>
-          <t>7423688901</t>
+          <t>7425810100</t>
         </is>
       </c>
       <c r="I358" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J358" s="4" t="inlineStr">
         <is>
-          <t>с. Смяч, Новгород-Сіверський район, Чернігівська область</t>
+          <t>Сновськ, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K358" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дружби, 29</t>
+          <t>вулиця 30 років Перемоги, 2-А</t>
         </is>
       </c>
       <c r="L358" s="6" t="inlineStr">
         <is>
-          <t>UA74060030680012185</t>
+          <t>UA74020050010092446</t>
         </is>
       </c>
       <c r="M358" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Смяч</t>
+          <t>Чернігівська обл., Корюківський р-н, м. Сновськ</t>
         </is>
       </c>
       <c r="N358" s="7"/>
       <c r="O358" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P358" s="4" t="inlineStr">
         <is>
-          <t>(04658)38134</t>
+          <t>(04654)21190</t>
         </is>
       </c>
       <c r="Q358" s="4"/>
       <c r="R358" s="4" t="inlineStr">
         <is>
-          <t>smyach_01@ukr.net</t>
+          <t>zosh_internat@ukr.net</t>
         </is>
       </c>
       <c r="S358" s="4"/>
       <c r="T358" s="4" t="inlineStr">
         <is>
-          <t> Ковальчук Тимофій Сергійович</t>
+          <t>Директор Тютюнник Яна Миколаївна</t>
         </is>
       </c>
       <c r="U358" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V358" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W358" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X358" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y358" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y358" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="4" t="inlineStr">
         <is>
-          <t>Снов'янська гімназія Киселівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Сновська початкова школа Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B359" s="5" t="n">
-        <v>145206</v>
+        <v>147050</v>
       </c>
       <c r="C359" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D359" s="4" t="inlineStr">
         <is>
-          <t>Снов'янська гімназія</t>
+          <t>Сновська початкова школа</t>
         </is>
       </c>
       <c r="E359" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F359" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G359" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H359" s="6" t="inlineStr">
         <is>
-          <t>7425581004</t>
+          <t>7425810100</t>
         </is>
       </c>
       <c r="I359" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J359" s="4" t="inlineStr">
         <is>
-          <t>с. Снов'янка, Чернігівський район, Чернігівська область</t>
+          <t>Сновськ, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K359" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лісова, 1-в</t>
+          <t>вулиця Світанкова, 2</t>
         </is>
       </c>
       <c r="L359" s="6" t="inlineStr">
         <is>
-          <t>UA74100150120043011</t>
+          <t>UA74020050010092446</t>
         </is>
       </c>
       <c r="M359" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Снов’янка</t>
+          <t>Чернігівська обл., Корюківський р-н, м. Сновськ</t>
         </is>
       </c>
       <c r="N359" s="7"/>
       <c r="O359" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, сім'ї, молоді та спорту Киселівської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P359" s="4" t="inlineStr">
         <is>
-          <t>(0462)697968</t>
+          <t>(04654)21706</t>
         </is>
       </c>
       <c r="Q359" s="4"/>
       <c r="R359" s="4" t="inlineStr">
         <is>
-          <t>snovyanska_school@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S359" s="4"/>
+          <t>snovsknvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S359" s="4" t="inlineStr">
+        <is>
+          <t>http://shcorsnvk.ucoz.ru</t>
+        </is>
+      </c>
       <c r="T359" s="4" t="inlineStr">
         <is>
-          <t>Директор Кислуха Олег Петрович</t>
+          <t>Директор Мельник Андрій Юрійович</t>
         </is>
       </c>
       <c r="U359" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V359" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W359" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X359" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y359" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Сновська гімназія" Чернігівської обласної ради</t>
+          <t>Сновський ліцей № 1 Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B360" s="5" t="n">
-        <v>139792</v>
+        <v>146893</v>
       </c>
       <c r="C360" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D360" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Сновська гімназія"</t>
+          <t>Сновський ліцей № 1</t>
         </is>
       </c>
       <c r="E360" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F360" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G360" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H360" s="6" t="inlineStr">
         <is>
           <t>7425810100</t>
         </is>
       </c>
       <c r="I360" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J360" s="4" t="inlineStr">
         <is>
           <t>Сновськ, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K360" s="4" t="inlineStr">
         <is>
-          <t>вулиця 30 років Перемоги, 2-А</t>
+          <t>вулиця Просвіти, 35</t>
         </is>
       </c>
       <c r="L360" s="6" t="inlineStr">
         <is>
           <t>UA74020050010092446</t>
         </is>
       </c>
       <c r="M360" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Корюківський р-н, м. Сновськ</t>
         </is>
       </c>
       <c r="N360" s="7"/>
       <c r="O360" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P360" s="4" t="inlineStr">
         <is>
-          <t>(04654)21190</t>
+          <t>(04654)21396</t>
         </is>
       </c>
       <c r="Q360" s="4"/>
       <c r="R360" s="4" t="inlineStr">
         <is>
-          <t>zosh_internat@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S360" s="4"/>
+          <t>snovsk_shkola_1@ukr.net</t>
+        </is>
+      </c>
+      <c r="S360" s="4" t="inlineStr">
+        <is>
+          <t>http://schors-school1.edukit.cn.ua</t>
+        </is>
+      </c>
       <c r="T360" s="4" t="inlineStr">
         <is>
-          <t>Директор Тютюнник Яна Миколаївна</t>
+          <t>Директор Єрмоленко Алла Олександрівна</t>
         </is>
       </c>
       <c r="U360" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V360" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W360" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X360" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y360" s="5"/>
+      <c r="Y360" s="5" t="n">
+        <v>670</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="4" t="inlineStr">
         <is>
-          <t>Сновська початкова школа Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Сновський ліцей № 2 Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B361" s="5" t="n">
-        <v>147050</v>
+        <v>147020</v>
       </c>
       <c r="C361" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D361" s="4" t="inlineStr">
         <is>
-          <t>Сновська початкова школа</t>
+          <t>Сновський ліцей № 2</t>
         </is>
       </c>
       <c r="E361" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F361" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G361" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H361" s="6" t="inlineStr">
         <is>
           <t>7425810100</t>
         </is>
       </c>
       <c r="I361" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J361" s="4" t="inlineStr">
         <is>
           <t>Сновськ, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K361" s="4" t="inlineStr">
         <is>
-          <t>вулиця Світанкова, 2</t>
+          <t>вулиця Незалежності, 21</t>
         </is>
       </c>
       <c r="L361" s="6" t="inlineStr">
         <is>
           <t>UA74020050010092446</t>
         </is>
       </c>
       <c r="M361" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Корюківський р-н, м. Сновськ</t>
         </is>
       </c>
       <c r="N361" s="7"/>
       <c r="O361" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P361" s="4" t="inlineStr">
         <is>
-          <t>(04654)21706</t>
+          <t>(04654)21583</t>
         </is>
       </c>
       <c r="Q361" s="4"/>
       <c r="R361" s="4" t="inlineStr">
         <is>
-          <t>snovsknvk@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>snovskzosh2@ukr.net</t>
+        </is>
+      </c>
+      <c r="S361" s="4"/>
       <c r="T361" s="4" t="inlineStr">
         <is>
-          <t>Директор Мельник Андрій Юрійович</t>
+          <t>Директор Росик Світлана Миколаївна</t>
         </is>
       </c>
       <c r="U361" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V361" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W361" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X361" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y361" s="5"/>
+      <c r="Y361" s="5" t="n">
+        <v>335</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="4" t="inlineStr">
         <is>
-          <t>Сновський ліцей № 1 Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Сновський ліцей № 3 Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B362" s="5" t="n">
-        <v>146893</v>
+        <v>146888</v>
       </c>
       <c r="C362" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D362" s="4" t="inlineStr">
         <is>
-          <t>Сновський ліцей № 1</t>
+          <t>Сновський ліцей № 3</t>
         </is>
       </c>
       <c r="E362" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F362" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G362" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H362" s="6" t="inlineStr">
         <is>
           <t>7425810100</t>
         </is>
       </c>
       <c r="I362" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J362" s="4" t="inlineStr">
         <is>
           <t>Сновськ, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K362" s="4" t="inlineStr">
         <is>
-          <t>вулиця Просвіти, 35</t>
+          <t>вулиця Шкільна, 6</t>
         </is>
       </c>
       <c r="L362" s="6" t="inlineStr">
         <is>
           <t>UA74020050010092446</t>
         </is>
       </c>
       <c r="M362" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Корюківський р-н, м. Сновськ</t>
         </is>
       </c>
       <c r="N362" s="7"/>
       <c r="O362" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P362" s="4" t="inlineStr">
         <is>
-          <t>(04654)21396</t>
+          <t>(04654)21134</t>
         </is>
       </c>
       <c r="Q362" s="4"/>
       <c r="R362" s="4" t="inlineStr">
         <is>
-          <t>snovsk_shkola_1@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>rgshchors@ukr.net</t>
+        </is>
+      </c>
+      <c r="S362" s="4"/>
       <c r="T362" s="4" t="inlineStr">
         <is>
-          <t>Директор Єрмоленко Алла Олександрівна</t>
+          <t>Директор Гаврилець Ольга Леонідівна</t>
         </is>
       </c>
       <c r="U362" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V362" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W362" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X362" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y362" s="5" t="n">
-        <v>670</v>
+        <v>330</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="4" t="inlineStr">
         <is>
-          <t>Сновський ліцей № 2 Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Гімназія с. Сновське Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B363" s="5" t="n">
-        <v>147020</v>
+        <v>145268</v>
       </c>
       <c r="C363" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D363" s="4" t="inlineStr">
         <is>
-          <t>Сновський ліцей № 2</t>
+          <t>Гімназія с. Сновське</t>
         </is>
       </c>
       <c r="E363" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F363" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G363" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H363" s="6" t="inlineStr">
         <is>
-          <t>7425810100</t>
+          <t>7425886501</t>
         </is>
       </c>
       <c r="I363" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J363" s="4" t="inlineStr">
         <is>
-          <t>Сновськ, Сновський район, Чернігівська область</t>
+          <t>с. Сновське, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K363" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 21</t>
+          <t>вулиця 30 років Перемоги, 4</t>
         </is>
       </c>
       <c r="L363" s="6" t="inlineStr">
         <is>
-          <t>UA74020050010092446</t>
+          <t>UA74020050440059466</t>
         </is>
       </c>
       <c r="M363" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, м. Сновськ</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Сновське</t>
         </is>
       </c>
       <c r="N363" s="7"/>
       <c r="O363" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P363" s="4" t="inlineStr">
         <is>
-          <t>(04654)21583</t>
+          <t>(04654)44640</t>
         </is>
       </c>
       <c r="Q363" s="4"/>
       <c r="R363" s="4" t="inlineStr">
         <is>
-          <t>snovskzosh2@ukr.net</t>
+          <t>snovske.school@gmail.com</t>
         </is>
       </c>
       <c r="S363" s="4"/>
       <c r="T363" s="4" t="inlineStr">
         <is>
-          <t>Директор Росик Світлана Миколаївна</t>
+          <t>Директор Міщенко Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U363" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V363" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W363" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X363" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y363" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y363" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="4" t="inlineStr">
         <is>
-          <t>Сновський ліцей № 3 Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Сокиринський ліцей Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B364" s="5" t="n">
-        <v>146888</v>
+        <v>146137</v>
       </c>
       <c r="C364" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D364" s="4" t="inlineStr">
         <is>
-          <t>Сновський ліцей № 3</t>
+          <t>Сокиринський ліцей</t>
         </is>
       </c>
       <c r="E364" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F364" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G364" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H364" s="6" t="inlineStr">
         <is>
-          <t>7425810100</t>
+          <t>7425188001</t>
         </is>
       </c>
       <c r="I364" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J364" s="4" t="inlineStr">
         <is>
-          <t>Сновськ, Сновський район, Чернігівська область</t>
+          <t>с. Сокиринці, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K364" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 6</t>
+          <t>вулиця Галаганівська, 55</t>
         </is>
       </c>
       <c r="L364" s="6" t="inlineStr">
         <is>
-          <t>UA74020050010092446</t>
+          <t>UA74080150250066805</t>
         </is>
       </c>
       <c r="M364" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, м. Сновськ</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Сокиринці</t>
         </is>
       </c>
       <c r="N364" s="7"/>
       <c r="O364" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P364" s="4" t="inlineStr">
         <is>
-          <t>(04654)21134</t>
+          <t>(04639)25546</t>
         </is>
       </c>
       <c r="Q364" s="4"/>
       <c r="R364" s="4" t="inlineStr">
         <is>
-          <t>rgshchors@ukr.net</t>
+          <t>sokirenci@i.ua</t>
         </is>
       </c>
       <c r="S364" s="4"/>
       <c r="T364" s="4" t="inlineStr">
         <is>
-          <t>Директор Гаврилець Ольга Леонідівна</t>
+          <t>Директор Коломайко Сергій Олександрович</t>
         </is>
       </c>
       <c r="U364" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V364" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W364" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X364" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y364" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y364" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="4" t="inlineStr">
         <is>
-          <t>Гімназія с. Сновське Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Комунальний заклад "Сосницький навчально-реабілітаційний центр" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B365" s="5" t="n">
-        <v>145268</v>
+        <v>139438</v>
       </c>
       <c r="C365" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D365" s="4" t="inlineStr">
         <is>
-          <t>Гімназія с. Сновське</t>
+          <t>КЗ "Сосницький НРЦ"</t>
         </is>
       </c>
       <c r="E365" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F365" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G365" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H365" s="6" t="inlineStr">
         <is>
-          <t>7425886501</t>
+          <t>7424955100</t>
         </is>
       </c>
       <c r="I365" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J365" s="4" t="inlineStr">
         <is>
-          <t>с. Сновське, Сновський район, Чернігівська область</t>
+          <t>смт Сосниця, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K365" s="4" t="inlineStr">
         <is>
-          <t>вулиця 30 років Перемоги, 4</t>
+          <t>вулиця Покровська, 1</t>
         </is>
       </c>
       <c r="L365" s="6" t="inlineStr">
         <is>
-          <t>UA74020050440059466</t>
+          <t>UA74020070010027190</t>
         </is>
       </c>
       <c r="M365" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Сновське</t>
+          <t>Чернігівська обл., Корюківський р-н, с-ще Сосниця</t>
         </is>
       </c>
       <c r="N365" s="7"/>
       <c r="O365" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P365" s="4" t="inlineStr">
         <is>
-          <t>(04654)44640</t>
+          <t>(04655)2-16-72</t>
         </is>
       </c>
       <c r="Q365" s="4"/>
       <c r="R365" s="4" t="inlineStr">
         <is>
-          <t>snovske.school@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S365" s="4"/>
+          <t>Sinternat@ukrpost.ua</t>
+        </is>
+      </c>
+      <c r="S365" s="4" t="inlineStr">
+        <is>
+          <t>http://www.sosnitsanrts.in.ua</t>
+        </is>
+      </c>
       <c r="T365" s="4" t="inlineStr">
         <is>
-          <t>Директор Міщенко Тетяна Миколаївна</t>
+          <t>В.о. директора Боковенко Юлія Вікторівна</t>
         </is>
       </c>
       <c r="U365" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V365" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W365" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X365" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y365" s="5"/>
+      <c r="Y365" s="5" t="n">
+        <v>118</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="4" t="inlineStr">
         <is>
-          <t>Сокиринський ліцей Срібнянської селищної ради Чернігівської області</t>
+          <t>Сосницька загальноосвітня школа І-ІІ ступенів Сосницької селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B366" s="5" t="n">
-        <v>146137</v>
+        <v>144062</v>
       </c>
       <c r="C366" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D366" s="4" t="inlineStr">
         <is>
-          <t>Сокиринський ліцей</t>
+          <t>Сосницька ЗОШ І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E366" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F366" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G366" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H366" s="6" t="inlineStr">
         <is>
-          <t>7425188001</t>
+          <t>7424955100</t>
         </is>
       </c>
       <c r="I366" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J366" s="4" t="inlineStr">
         <is>
-          <t>с. Сокиринці, Срібнянський район, Чернігівська область</t>
+          <t>смт Сосниця, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K366" s="4" t="inlineStr">
         <is>
-          <t>вулиця Галаганівська, 55</t>
+          <t>вулиця Довженка, 63</t>
         </is>
       </c>
       <c r="L366" s="6" t="inlineStr">
         <is>
-          <t>UA74080150250066805</t>
+          <t>UA74020070010027190</t>
         </is>
       </c>
       <c r="M366" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Сокиринці</t>
+          <t>Чернігівська обл., Корюківський р-н, с-ще Сосниця</t>
         </is>
       </c>
       <c r="N366" s="7"/>
       <c r="O366" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
         </is>
       </c>
       <c r="P366" s="4" t="inlineStr">
         <is>
-          <t>(04639)25546</t>
+          <t>(04655)21226</t>
         </is>
       </c>
       <c r="Q366" s="4"/>
       <c r="R366" s="4" t="inlineStr">
         <is>
-          <t>sokirenci@i.ua</t>
+          <t>viunyshche@ukr.net</t>
         </is>
       </c>
       <c r="S366" s="4"/>
       <c r="T366" s="4" t="inlineStr">
         <is>
-          <t>Директор Коломайко Сергій Олександрович</t>
+          <t>Директор Жуковецький Володимир Григорович</t>
         </is>
       </c>
       <c r="U366" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V366" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W366" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X366" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y366" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Сосницький навчально-реабілітаційний центр" Чернігівської обласної ради</t>
+          <t>Сосницький ліцей ім. О. П. Довженка Сосницької селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B367" s="5" t="n">
-        <v>139438</v>
+        <v>143473</v>
       </c>
       <c r="C367" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D367" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Сосницький НРЦ"</t>
+          <t>Сосницький ліцей ім. О. П. Довженка</t>
         </is>
       </c>
       <c r="E367" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F367" s="4" t="inlineStr">
         <is>
-          <t>навчально-реабілітаційний центр</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G367" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H367" s="6" t="inlineStr">
         <is>
           <t>7424955100</t>
         </is>
       </c>
       <c r="I367" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J367" s="4" t="inlineStr">
         <is>
           <t>смт Сосниця, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K367" s="4" t="inlineStr">
         <is>
-          <t>вулиця Покровська, 1</t>
+          <t>вулиця Героїв України, 22-А</t>
         </is>
       </c>
       <c r="L367" s="6" t="inlineStr">
         <is>
           <t>UA74020070010027190</t>
         </is>
       </c>
       <c r="M367" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Корюківський р-н, с-ще Сосниця</t>
         </is>
       </c>
       <c r="N367" s="7"/>
       <c r="O367" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
         </is>
       </c>
       <c r="P367" s="4" t="inlineStr">
         <is>
-          <t>(04655)2-16-72</t>
+          <t>(04655)21741</t>
         </is>
       </c>
       <c r="Q367" s="4"/>
       <c r="R367" s="4" t="inlineStr">
         <is>
-          <t>Sinternat@ukrpost.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>sosgimnaziya@ukr.net</t>
+        </is>
+      </c>
+      <c r="S367" s="4"/>
       <c r="T367" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Боковенко Юлія Вікторівна</t>
+          <t>Директор Чепурна Тамара Володимирівна</t>
         </is>
       </c>
       <c r="U367" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V367" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W367" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X367" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y367" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y367" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="4" t="inlineStr">
         <is>
-          <t>Сосницька загальноосвітня школа І-ІІ ступенів Сосницької селищної ради Чернігівської області</t>
+          <t>Спаська загальноосвітня школа І-ІІІ ступенів Сосницької селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B368" s="5" t="n">
-        <v>144062</v>
+        <v>144572</v>
       </c>
       <c r="C368" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D368" s="4" t="inlineStr">
         <is>
-          <t>Сосницька ЗОШ І-ІІ ступенів</t>
+          <t>Спаська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E368" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F368" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G368" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H368" s="6" t="inlineStr">
         <is>
-          <t>7424955100</t>
+          <t>7424987001</t>
         </is>
       </c>
       <c r="I368" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J368" s="4" t="inlineStr">
         <is>
-          <t>смт Сосниця, Сосницький район, Чернігівська область</t>
+          <t>с. Спаське, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K368" s="4" t="inlineStr">
         <is>
-          <t>вулиця Довженка, 63</t>
+          <t>вулиця Придеснянська, 95</t>
         </is>
       </c>
       <c r="L368" s="6" t="inlineStr">
         <is>
-          <t>UA74020070010027190</t>
+          <t>UA74020070350046205</t>
         </is>
       </c>
       <c r="M368" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с-ще Сосниця</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Спаське</t>
         </is>
       </c>
       <c r="N368" s="7"/>
       <c r="O368" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
         </is>
       </c>
       <c r="P368" s="4" t="inlineStr">
         <is>
-          <t>(04655)21226</t>
+          <t>(04655)2-31-35</t>
         </is>
       </c>
       <c r="Q368" s="4"/>
       <c r="R368" s="4" t="inlineStr">
         <is>
-          <t>viunyshche@ukr.net</t>
+          <t>Spas-school@ukr.net</t>
         </is>
       </c>
       <c r="S368" s="4"/>
       <c r="T368" s="4" t="inlineStr">
         <is>
-          <t>Директор Жуковецький Володимир Григорович</t>
+          <t>Директор Роздерій Алла Михайлівна</t>
         </is>
       </c>
       <c r="U368" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V368" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W368" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X368" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y368" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="4" t="inlineStr">
         <is>
-          <t>Сосницький ліцей ім. О. П. Довженка Сосницької селищної ради Чернігівської області</t>
+          <t>Срібнянський ліцей Срібнянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B369" s="5" t="n">
-        <v>143473</v>
+        <v>145085</v>
       </c>
       <c r="C369" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D369" s="4" t="inlineStr">
         <is>
-          <t>Сосницький ліцей ім. О. П. Довженка</t>
+          <t>Срібнянський ліцей</t>
         </is>
       </c>
       <c r="E369" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F369" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G369" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H369" s="6" t="inlineStr">
         <is>
-          <t>7424955100</t>
+          <t>7425155100</t>
         </is>
       </c>
       <c r="I369" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J369" s="4" t="inlineStr">
         <is>
-          <t>смт Сосниця, Сосницький район, Чернігівська область</t>
+          <t>смт Срібне, Срібнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K369" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв України, 22-А</t>
+          <t>вулиця Миру, 51Б</t>
         </is>
       </c>
       <c r="L369" s="6" t="inlineStr">
         <is>
-          <t>UA74020070010027190</t>
+          <t>UA74080150010087049</t>
         </is>
       </c>
       <c r="M369" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с-ще Сосниця</t>
+          <t>Чернігівська обл., Прилуцький р-н, с-ще Срібне</t>
         </is>
       </c>
       <c r="N369" s="7"/>
       <c r="O369" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
+          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P369" s="4" t="inlineStr">
         <is>
-          <t>(04655)21741</t>
+          <t>(04639)21930, (04639)21290</t>
         </is>
       </c>
       <c r="Q369" s="4"/>
       <c r="R369" s="4" t="inlineStr">
         <is>
-          <t>sosgimnaziya@ukr.net</t>
+          <t>sribne-school@ukr.net</t>
         </is>
       </c>
       <c r="S369" s="4"/>
       <c r="T369" s="4" t="inlineStr">
         <is>
-          <t>Директор Чепурна Тамара Володимирівна</t>
+          <t>Директор Кузьменко Людмила Павлівна</t>
         </is>
       </c>
       <c r="U369" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V369" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W369" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X369" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y369" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="4" t="inlineStr">
         <is>
-          <t>Спаська загальноосвітня школа І-ІІІ ступенів Сосницької селищної ради Чернігівської області</t>
+          <t>комунальний заклад "Старобасанська гімназія" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B370" s="5" t="n">
-        <v>144572</v>
+        <v>142208</v>
       </c>
       <c r="C370" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D370" s="4" t="inlineStr">
         <is>
-          <t>Спаська ЗОШ І-ІІІ ступенів</t>
+          <t>КЗ "Старобасанська гімназія"</t>
         </is>
       </c>
       <c r="E370" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F370" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G370" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H370" s="6" t="inlineStr">
         <is>
-          <t>7424987001</t>
+          <t>7420687601</t>
         </is>
       </c>
       <c r="I370" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J370" s="4" t="inlineStr">
         <is>
-          <t>с. Спаське, Сосницький район, Чернігівська область</t>
+          <t>с. Стара Басань, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K370" s="4" t="inlineStr">
         <is>
-          <t>вулиця Придеснянська, 95</t>
+          <t>вулиця Поштова, 1</t>
         </is>
       </c>
       <c r="L370" s="6" t="inlineStr">
         <is>
-          <t>UA74020070350046205</t>
+          <t>UA74040050320032792</t>
         </is>
       </c>
       <c r="M370" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Спаське</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Стара Басань</t>
         </is>
       </c>
       <c r="N370" s="7"/>
       <c r="O370" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P370" s="4" t="inlineStr">
         <is>
-          <t>(04655)2-31-35</t>
+          <t>(04632)3-41-44, (04632)3-41-55, (04632)3-41-58</t>
         </is>
       </c>
       <c r="Q370" s="4"/>
       <c r="R370" s="4" t="inlineStr">
         <is>
-          <t>Spas-school@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S370" s="4"/>
+          <t>si-stb@ukr.net</t>
+        </is>
+      </c>
+      <c r="S370" s="4" t="inlineStr">
+        <is>
+          <t>http://stara-basan-int.ucoz.net</t>
+        </is>
+      </c>
       <c r="T370" s="4" t="inlineStr">
         <is>
-          <t>Директор Роздерій Алла Михайлівна</t>
+          <t>Директор Ковбаско Юрій Савич</t>
         </is>
       </c>
       <c r="U370" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V370" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W370" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X370" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y370" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="4" t="inlineStr">
         <is>
-          <t>Срібнянський ліцей Срібнянської селищної ради Чернігівської області</t>
+          <t>Старобасанська філія І-ІІ ступенів Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B371" s="5" t="n">
-        <v>145085</v>
+        <v>141605</v>
       </c>
       <c r="C371" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D371" s="4" t="inlineStr">
         <is>
-          <t>Срібнянський ліцей</t>
+          <t>Старобасанська філія І - ІІ ступенів Бобровицького ЗЗСО І-ІІІ ступенів № 1</t>
         </is>
       </c>
       <c r="E371" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F371" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G371" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H371" s="6" t="inlineStr">
         <is>
-          <t>7425155100</t>
+          <t>7420687601</t>
         </is>
       </c>
       <c r="I371" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J371" s="4" t="inlineStr">
         <is>
-          <t>смт Срібне, Срібнянський район, Чернігівська область</t>
+          <t>с. Стара Басань, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K371" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 51Б</t>
+          <t>вулиця Миколи Зуба, 15</t>
         </is>
       </c>
       <c r="L371" s="6" t="inlineStr">
         <is>
-          <t>UA74080150010087049</t>
+          <t>UA74040050320032792</t>
         </is>
       </c>
       <c r="M371" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с-ще Срібне</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Стара Басань</t>
         </is>
       </c>
       <c r="N371" s="7"/>
       <c r="O371" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P371" s="4" t="inlineStr">
         <is>
-          <t>(04639)21930, (04639)21290</t>
+          <t>(097)9699290</t>
         </is>
       </c>
       <c r="Q371" s="4"/>
       <c r="R371" s="4" t="inlineStr">
         <is>
-          <t>sribne-school@ukr.net</t>
+          <t>stara_basan@meta.ua</t>
         </is>
       </c>
       <c r="S371" s="4"/>
       <c r="T371" s="4" t="inlineStr">
         <is>
-          <t>Директор Кузьменко Людмила Павлівна</t>
+          <t>Завідувач філією Лапа Володимир Валерійович</t>
         </is>
       </c>
       <c r="U371" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V371" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W371" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X371" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y371" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Старобасанська гімназія" Чернігівської обласної ради</t>
+          <t>Старобиківська гімназія (з дошкільним підрозділом) Новобасанської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B372" s="5" t="n">
-        <v>142208</v>
+        <v>142763</v>
       </c>
       <c r="C372" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D372" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Старобасанська гімназія"</t>
+          <t>Старобиківська гімназія</t>
         </is>
       </c>
       <c r="E372" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F372" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G372" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H372" s="6" t="inlineStr">
         <is>
-          <t>7420687601</t>
+          <t>7420685503</t>
         </is>
       </c>
       <c r="I372" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J372" s="4" t="inlineStr">
         <is>
-          <t>с. Стара Басань, Бобровицький район, Чернігівська область</t>
+          <t>с. Старий Биків, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K372" s="4" t="inlineStr">
         <is>
-          <t>вулиця Поштова, 1</t>
+          <t>вулиця Героїв України (Акімова), 74</t>
         </is>
       </c>
       <c r="L372" s="6" t="inlineStr">
         <is>
-          <t>UA74040050320032792</t>
+          <t>UA74040270120072915</t>
         </is>
       </c>
       <c r="M372" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Стара Басань</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Старий Биків</t>
         </is>
       </c>
       <c r="N372" s="7"/>
       <c r="O372" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти, культури, сім`ї, молоді та спорту Новобасанської сільської ради Бобровицького району Чернігівської області</t>
         </is>
       </c>
       <c r="P372" s="4" t="inlineStr">
         <is>
-          <t>(04632)3-41-44, (04632)3-41-55, (04632)3-41-58</t>
+          <t>(068)4780716</t>
         </is>
       </c>
       <c r="Q372" s="4"/>
       <c r="R372" s="4" t="inlineStr">
         <is>
-          <t>si-stb@ukr.net</t>
+          <t>irina_tiga@ukr.net</t>
         </is>
       </c>
       <c r="S372" s="4" t="inlineStr">
         <is>
-          <t>http://stara-basan-int.ucoz.net</t>
+          <t>https://staruybukiv.jimdofree.com</t>
         </is>
       </c>
       <c r="T372" s="4" t="inlineStr">
         <is>
-          <t>Директор Ковбаско Юрій Савич</t>
+          <t>Директор Тіга Ірина Євгенівна</t>
         </is>
       </c>
       <c r="U372" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V372" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W372" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X372" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y372" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="4" t="inlineStr">
         <is>
-          <t>Старобасанська філія І-ІІ ступенів Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Чернігівської області</t>
+          <t>Старобілоуський ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B373" s="5" t="n">
-        <v>141605</v>
+        <v>146123</v>
       </c>
       <c r="C373" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D373" s="4" t="inlineStr">
         <is>
-          <t>Старобасанська філія І - ІІ ступенів Бобровицького ЗЗСО І-ІІІ ступенів № 1</t>
+          <t>Старобілоуський ліцей</t>
         </is>
       </c>
       <c r="E373" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F373" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G373" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H373" s="6" t="inlineStr">
         <is>
-          <t>7420687601</t>
+          <t>7425588601</t>
         </is>
       </c>
       <c r="I373" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J373" s="4" t="inlineStr">
         <is>
-          <t>с. Стара Басань, Бобровицький район, Чернігівська область</t>
+          <t>с. Старий Білоус, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K373" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколи Зуба, 15</t>
+          <t>вулиця Київська, 2</t>
         </is>
       </c>
       <c r="L373" s="6" t="inlineStr">
         <is>
-          <t>UA74040050320032792</t>
+          <t>UA74100270160028470</t>
         </is>
       </c>
       <c r="M373" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Стара Басань</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Старий Білоус</t>
         </is>
       </c>
       <c r="N373" s="7"/>
       <c r="O373" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P373" s="4" t="inlineStr">
         <is>
-          <t>(097)9699290</t>
+          <t>(0462)696727</t>
         </is>
       </c>
       <c r="Q373" s="4"/>
       <c r="R373" s="4" t="inlineStr">
         <is>
-          <t>stara_basan@meta.ua</t>
-[...2 lines deleted...]
-      <c r="S373" s="4"/>
+          <t>sbilousschool_otg@ukr.net</t>
+        </is>
+      </c>
+      <c r="S373" s="4" t="inlineStr">
+        <is>
+          <t>http://sbilousschool.at.ua</t>
+        </is>
+      </c>
       <c r="T373" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Лапа Володимир Валерійович</t>
+          <t>Директор Пархоменко Сергій Григорович</t>
         </is>
       </c>
       <c r="U373" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V373" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W373" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X373" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y373" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="4" t="inlineStr">
         <is>
-          <t>Старобиківська гімназія (з дошкільним підрозділом) Новобасанської сільської ради Чернігівської області</t>
+          <t>Степанівська гімназія Комарівської сільської ради</t>
         </is>
       </c>
       <c r="B374" s="5" t="n">
-        <v>142763</v>
+        <v>139079</v>
       </c>
       <c r="C374" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D374" s="4" t="inlineStr">
         <is>
-          <t>Старобиківська гімназія</t>
+          <t>Степанівська гімназія</t>
         </is>
       </c>
       <c r="E374" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F374" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G374" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H374" s="6" t="inlineStr">
         <is>
-          <t>7420685503</t>
+          <t>7420887601</t>
         </is>
       </c>
       <c r="I374" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J374" s="4" t="inlineStr">
         <is>
-          <t>с. Старий Биків, Бобровицький район, Чернігівська область</t>
+          <t>с. Степанівка, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K374" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв України (Акімова), 74</t>
+          <t>вулиця Вишнева, 2</t>
         </is>
       </c>
       <c r="L374" s="6" t="inlineStr">
         <is>
-          <t>UA74040270120072915</t>
+          <t>UA74040150120096803</t>
         </is>
       </c>
       <c r="M374" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Старий Биків</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Степанівка</t>
         </is>
       </c>
       <c r="N374" s="7"/>
       <c r="O374" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім`ї, молоді та спорту Новобасанської сільської ради Бобровицького району Чернігівської області</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
         </is>
       </c>
       <c r="P374" s="4" t="inlineStr">
         <is>
-          <t>(068)4780716</t>
+          <t>(04653)27466</t>
         </is>
       </c>
       <c r="Q374" s="4"/>
       <c r="R374" s="4" t="inlineStr">
         <is>
-          <t>irina_tiga@ukr.net</t>
+          <t>stepanivskashool@ukr.net</t>
         </is>
       </c>
       <c r="S374" s="4" t="inlineStr">
         <is>
-          <t>https://staruybukiv.jimdofree.com</t>
+          <t>stepanivska_zos.klasna.com</t>
         </is>
       </c>
       <c r="T374" s="4" t="inlineStr">
         <is>
-          <t>Директор Тіга Ірина Євгенівна</t>
+          <t>Директор Джупіна Валентина Петрівна</t>
         </is>
       </c>
       <c r="U374" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V374" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W374" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X374" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y374" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="4" t="inlineStr">
         <is>
-          <t>Старобілоуський ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Степовохутірський ліцей Макіївської сільської ради</t>
         </is>
       </c>
       <c r="B375" s="5" t="n">
-        <v>146123</v>
+        <v>142946</v>
       </c>
       <c r="C375" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D375" s="4" t="inlineStr">
         <is>
-          <t>Старобілоуський ліцей</t>
+          <t>Степовохутірський ліцей Макіївської СР</t>
         </is>
       </c>
       <c r="E375" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F375" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G375" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H375" s="6" t="inlineStr">
         <is>
-          <t>7425588601</t>
+          <t>7423886001</t>
         </is>
       </c>
       <c r="I375" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J375" s="4" t="inlineStr">
         <is>
-          <t>с. Старий Білоус, Чернігівський район, Чернігівська область</t>
+          <t>с. Степові Хутори, Носівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K375" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 2</t>
+          <t>вулиця Центральна, 6</t>
         </is>
       </c>
       <c r="L375" s="6" t="inlineStr">
         <is>
-          <t>UA74100270160028470</t>
+          <t>UA74040210190065858</t>
         </is>
       </c>
       <c r="M375" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Старий Білоус</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Степові Хутори</t>
         </is>
       </c>
       <c r="N375" s="7"/>
       <c r="O375" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Макіївська сільська рада</t>
         </is>
       </c>
       <c r="P375" s="4" t="inlineStr">
         <is>
-          <t>(0462)696727</t>
+          <t>(04642)24138</t>
         </is>
       </c>
       <c r="Q375" s="4"/>
       <c r="R375" s="4" t="inlineStr">
         <is>
-          <t>sbilousschool_otg@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>svitlana0502.2018@gmail.com</t>
+        </is>
+      </c>
+      <c r="S375" s="4"/>
       <c r="T375" s="4" t="inlineStr">
         <is>
-          <t>Директор Пархоменко Сергій Григорович</t>
+          <t>Директор Новик Світлана Іванівна</t>
         </is>
       </c>
       <c r="U375" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V375" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W375" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X375" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y375" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="4" t="inlineStr">
         <is>
-          <t>Степанівська гімназія Комарівської сільської ради</t>
+          <t>Стольненська гімназія Менської міської ради</t>
         </is>
       </c>
       <c r="B376" s="5" t="n">
-        <v>139079</v>
+        <v>140600</v>
       </c>
       <c r="C376" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D376" s="4" t="inlineStr">
         <is>
-          <t>Степанівська гімназія</t>
+          <t>Стольненська гімназія</t>
         </is>
       </c>
       <c r="E376" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F376" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G376" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H376" s="6" t="inlineStr">
         <is>
-          <t>7420887601</t>
+          <t>7423088501</t>
         </is>
       </c>
       <c r="I376" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J376" s="4" t="inlineStr">
         <is>
-          <t>с. Степанівка, Борзнянський район, Чернігівська область</t>
+          <t>с. Стольне, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K376" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вишнева, 2</t>
+          <t>вулиця Миру, 15</t>
         </is>
       </c>
       <c r="L376" s="6" t="inlineStr">
         <is>
-          <t>UA74040150120096803</t>
+          <t>UA74020030330016638</t>
         </is>
       </c>
       <c r="M376" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Степанівка</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Стольне</t>
         </is>
       </c>
       <c r="N376" s="7"/>
       <c r="O376" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
+          <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P376" s="4" t="inlineStr">
         <is>
-          <t>(04653)27466</t>
+          <t>(04644)45440</t>
         </is>
       </c>
       <c r="Q376" s="4"/>
       <c r="R376" s="4" t="inlineStr">
         <is>
-          <t>stepanivskashool@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>stolne.school@gmail.com</t>
+        </is>
+      </c>
+      <c r="S376" s="4"/>
       <c r="T376" s="4" t="inlineStr">
         <is>
-          <t>Директор Джупіна Валентина Петрівна</t>
+          <t>Директор Гузь Михайло Вікторович</t>
         </is>
       </c>
       <c r="U376" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V376" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W376" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X376" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y376" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="4" t="inlineStr">
         <is>
-          <t>Степовохутірський ліцей Макіївської сільської ради</t>
+          <t>Стрільницький заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B377" s="5" t="n">
-        <v>142946</v>
+        <v>144049</v>
       </c>
       <c r="C377" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D377" s="4" t="inlineStr">
         <is>
-          <t>Степовохутірський ліцей Макіївської СР</t>
+          <t>Стрільницький ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E377" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F377" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G377" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H377" s="6" t="inlineStr">
         <is>
-          <t>7423886001</t>
+          <t>7420388001</t>
         </is>
       </c>
       <c r="I377" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J377" s="4" t="inlineStr">
         <is>
-          <t>с. Степові Хутори, Носівський район, Чернігівська область</t>
+          <t>с. Стрільники, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K377" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 6</t>
+          <t>вулиця Шкільна, 10</t>
         </is>
       </c>
       <c r="L377" s="6" t="inlineStr">
         <is>
-          <t>UA74040210190065858</t>
+          <t>UA74040030300065919</t>
         </is>
       </c>
       <c r="M377" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Степові Хутори</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Стрільники</t>
         </is>
       </c>
       <c r="N377" s="7"/>
       <c r="O377" s="4" t="inlineStr">
         <is>
-          <t>Макіївська сільська рада</t>
+          <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P377" s="4" t="inlineStr">
         <is>
-          <t>(04642)24138</t>
+          <t>(098)4601389</t>
         </is>
       </c>
       <c r="Q377" s="4"/>
       <c r="R377" s="4" t="inlineStr">
         <is>
-          <t>svitlana0502.2018@gmail.com</t>
+          <t>strilzosh@ukr.net</t>
         </is>
       </c>
       <c r="S377" s="4"/>
       <c r="T377" s="4" t="inlineStr">
         <is>
-          <t>Директор Новик Світлана Іванівна</t>
+          <t>Директор Герасько Наталія Віталіївна</t>
         </is>
       </c>
       <c r="U377" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V377" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W377" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X377" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y377" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="4" t="inlineStr">
         <is>
-          <t>Стольненська гімназія Менської міської ради</t>
+          <t>Сухинська філія І ступеня Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Бобровицького району Чернігівської області</t>
         </is>
       </c>
       <c r="B378" s="5" t="n">
-        <v>140600</v>
+        <v>142609</v>
       </c>
       <c r="C378" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D378" s="4" t="inlineStr">
         <is>
-          <t>Стольненська гімназія</t>
+          <t>Сухинська філія І ступеня Бобровицького ЗЗСО І-ІІІ ступенів№1</t>
         </is>
       </c>
       <c r="E378" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F378" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G378" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H378" s="6" t="inlineStr">
         <is>
-          <t>7423088501</t>
+          <t>7420687850</t>
         </is>
       </c>
       <c r="I378" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J378" s="4" t="inlineStr">
         <is>
-          <t>с. Стольне, Менський район, Чернігівська область</t>
+          <t>с. Сухиня, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K378" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 15</t>
+          <t>вулиця Лесі Українки, 3</t>
         </is>
       </c>
       <c r="L378" s="6" t="inlineStr">
         <is>
-          <t>UA74020030330016638</t>
+          <t>UA74040050330088583</t>
         </is>
       </c>
       <c r="M378" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Стольне</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Сухиня</t>
         </is>
       </c>
       <c r="N378" s="7"/>
       <c r="O378" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Менської міської ради</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P378" s="4" t="inlineStr">
         <is>
-          <t>(04644)45440</t>
+          <t>(04632)38473</t>
         </is>
       </c>
       <c r="Q378" s="4"/>
       <c r="R378" s="4" t="inlineStr">
         <is>
-          <t>stolne.school@gmail.com</t>
+          <t>suhskola@ukr.net</t>
         </is>
       </c>
       <c r="S378" s="4"/>
       <c r="T378" s="4" t="inlineStr">
         <is>
-          <t>Директор Гузь Михайло Вікторович</t>
+          <t>Директор Гавриленко Сергій Петрович</t>
         </is>
       </c>
       <c r="U378" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V378" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W378" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X378" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y378" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="4" t="inlineStr">
         <is>
-          <t>Стрільницький заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
+          <t>Сухополов'янський ліцей Сухополов'янської сільської ради</t>
         </is>
       </c>
       <c r="B379" s="5" t="n">
-        <v>144049</v>
+        <v>144162</v>
       </c>
       <c r="C379" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D379" s="4" t="inlineStr">
         <is>
-          <t>Стрільницький ЗЗСО І-ІІІ ступенів</t>
+          <t>Сухополов'янський ліцей.</t>
         </is>
       </c>
       <c r="E379" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F379" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G379" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H379" s="6" t="inlineStr">
         <is>
-          <t>7420388001</t>
+          <t>7424188801</t>
         </is>
       </c>
       <c r="I379" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J379" s="4" t="inlineStr">
         <is>
-          <t>с. Стрільники, Бахмацький район, Чернігівська область</t>
+          <t>с. Сухополова, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K379" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 10</t>
+          <t>вулиця Закарпатська, 2-А</t>
         </is>
       </c>
       <c r="L379" s="6" t="inlineStr">
         <is>
-          <t>UA74040030300065919</t>
+          <t>UA74080170010023549</t>
         </is>
       </c>
       <c r="M379" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Стрільники</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Сухополова</t>
         </is>
       </c>
       <c r="N379" s="7"/>
       <c r="O379" s="4" t="inlineStr">
         <is>
-          <t>Бахмацька міська рада</t>
+          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
         </is>
       </c>
       <c r="P379" s="4" t="inlineStr">
         <is>
-          <t>(098)4601389</t>
+          <t>(04637)60360</t>
         </is>
       </c>
       <c r="Q379" s="4"/>
       <c r="R379" s="4" t="inlineStr">
         <is>
-          <t>strilzosh@ukr.net</t>
+          <t>sykhopolovaschool@ukr.net</t>
         </is>
       </c>
       <c r="S379" s="4"/>
       <c r="T379" s="4" t="inlineStr">
         <is>
-          <t>Директор Герасько Наталія Віталіївна</t>
+          <t>Директор Безгубченко Лариса Григорівна</t>
         </is>
       </c>
       <c r="U379" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V379" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W379" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X379" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y379" s="5"/>
+      <c r="Y379" s="5" t="n">
+        <v>320</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="4" t="inlineStr">
         <is>
-          <t>Сухинська філія І ступеня Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Бобровицького району Чернігівської області</t>
+          <t>Сядринський ліцей Корюківської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B380" s="5" t="n">
-        <v>142609</v>
+        <v>139987</v>
       </c>
       <c r="C380" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D380" s="4" t="inlineStr">
         <is>
-          <t>Сухинська філія І ступеня Бобровицького ЗЗСО І-ІІІ ступенів№1</t>
+          <t>Сядринський ліцей</t>
         </is>
       </c>
       <c r="E380" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F380" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G380" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H380" s="6" t="inlineStr">
         <is>
-          <t>7420687850</t>
+          <t>7422488701</t>
         </is>
       </c>
       <c r="I380" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J380" s="4" t="inlineStr">
         <is>
-          <t>с. Сухиня, Бобровицький район, Чернігівська область</t>
+          <t>с. Сядрине, Корюківський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K380" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лесі Українки, 3</t>
+          <t>вулиця Симона Петлюри, 79</t>
         </is>
       </c>
       <c r="L380" s="6" t="inlineStr">
         <is>
-          <t>UA74040050330088583</t>
+          <t>UA74020010560054834</t>
         </is>
       </c>
       <c r="M380" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Сухиня</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Сядрине</t>
         </is>
       </c>
       <c r="N380" s="7"/>
       <c r="O380" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
         </is>
       </c>
       <c r="P380" s="4" t="inlineStr">
         <is>
-          <t>(04632)38473</t>
+          <t>(04657)2-73-92</t>
         </is>
       </c>
       <c r="Q380" s="4"/>
       <c r="R380" s="4" t="inlineStr">
         <is>
-          <t>suhskola@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S380" s="4"/>
+          <t>sjadrino_shoola@ukr.net</t>
+        </is>
+      </c>
+      <c r="S380" s="4" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/site/sadrinskaschool/home/</t>
+        </is>
+      </c>
       <c r="T380" s="4" t="inlineStr">
         <is>
-          <t>Директор Гавриленко Сергій Петрович</t>
+          <t>Директор Харитоненко Катерина Василівна</t>
         </is>
       </c>
       <c r="U380" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V380" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W380" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X380" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y380" s="5"/>
+      <c r="Y380" s="5" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="4" t="inlineStr">
         <is>
-          <t>Сухополов'янський ліцей Сухополов'янської сільської ради</t>
+          <t>Талалаївський ліцей Талалаївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B381" s="5" t="n">
-        <v>144162</v>
+        <v>145866</v>
       </c>
       <c r="C381" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D381" s="4" t="inlineStr">
         <is>
-          <t>Сухополов'янський ліцей.</t>
+          <t>Талалаївський ліцей</t>
         </is>
       </c>
       <c r="E381" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F381" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G381" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H381" s="6" t="inlineStr">
         <is>
-          <t>7424188801</t>
+          <t>7425355100</t>
         </is>
       </c>
       <c r="I381" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J381" s="4" t="inlineStr">
         <is>
-          <t>с. Сухополова, Прилуцький район, Чернігівська область</t>
+          <t>смт Талалаївка, Талалаївський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K381" s="4" t="inlineStr">
         <is>
-          <t>вулиця Закарпатська, 2-А</t>
+          <t>вулиця Освіти, 38</t>
         </is>
       </c>
       <c r="L381" s="6" t="inlineStr">
         <is>
-          <t>UA74080170010023549</t>
+          <t>UA74080190010058035</t>
         </is>
       </c>
       <c r="M381" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Сухополова</t>
+          <t>Чернігівська обл., Прилуцький р-н, с-ще Талалаївка</t>
         </is>
       </c>
       <c r="N381" s="7"/>
       <c r="O381" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Сухополов`янської сільської ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Талалаївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P381" s="4" t="inlineStr">
         <is>
-          <t>(04637)60360</t>
+          <t>(04634)21276</t>
         </is>
       </c>
       <c r="Q381" s="4"/>
       <c r="R381" s="4" t="inlineStr">
         <is>
-          <t>sykhopolovaschool@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S381" s="4"/>
+          <t>talschool@i.ua</t>
+        </is>
+      </c>
+      <c r="S381" s="4" t="inlineStr">
+        <is>
+          <t>https://lyceumtal.e-schools.info/</t>
+        </is>
+      </c>
       <c r="T381" s="4" t="inlineStr">
         <is>
-          <t>Директор Безгубченко Лариса Григорівна</t>
+          <t>Директор Михно Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U381" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V381" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W381" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X381" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y381" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y381" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="4" t="inlineStr">
         <is>
-          <t>Сядринський ліцей Корюківської міської ради Чернігівської області</t>
+          <t>Талалаївський ліцей Талалаївської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B382" s="5" t="n">
-        <v>139987</v>
+        <v>142231</v>
       </c>
       <c r="C382" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D382" s="4" t="inlineStr">
         <is>
-          <t>Сядринський ліцей</t>
+          <t>Талалаївський ліцей</t>
         </is>
       </c>
       <c r="E382" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F382" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G382" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H382" s="6" t="inlineStr">
         <is>
-          <t>7422488701</t>
+          <t>7423388901</t>
         </is>
       </c>
       <c r="I382" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J382" s="4" t="inlineStr">
         <is>
-          <t>с. Сядрине, Корюківський район, Чернігівська область</t>
+          <t>с. Талалаївка, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K382" s="4" t="inlineStr">
         <is>
-          <t>вулиця Симона Петлюри, 79</t>
+          <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L382" s="6" t="inlineStr">
         <is>
-          <t>UA74020010560054834</t>
+          <t>UA74040330010026881</t>
         </is>
       </c>
       <c r="M382" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Сядрине</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Талалаївка</t>
         </is>
       </c>
       <c r="N382" s="7"/>
       <c r="O382" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Корюківської міської ради</t>
+          <t>Відділ освіти Талалаївської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P382" s="4" t="inlineStr">
         <is>
-          <t>(04657)2-73-92</t>
+          <t>(04631)65236</t>
         </is>
       </c>
       <c r="Q382" s="4"/>
       <c r="R382" s="4" t="inlineStr">
         <is>
-          <t>sjadrino_shoola@ukr.net</t>
+          <t>talaschool16651@ukr.net</t>
         </is>
       </c>
       <c r="S382" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/sadrinskaschool/home/</t>
+          <t>http://talalaivka-nizh-school.edukit.cn.ua</t>
         </is>
       </c>
       <c r="T382" s="4" t="inlineStr">
         <is>
-          <t>Директор Харитоненко Катерина Василівна</t>
+          <t>Директор Процько Інна Сергіївна</t>
         </is>
       </c>
       <c r="U382" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V382" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W382" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X382" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y382" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y382" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="4" t="inlineStr">
         <is>
-          <t>Талалаївський ліцей Талалаївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Тарасо-Шевченківський ліцей Любецької селищної ради</t>
         </is>
       </c>
       <c r="B383" s="5" t="n">
-        <v>145866</v>
+        <v>145210</v>
       </c>
       <c r="C383" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D383" s="4" t="inlineStr">
         <is>
-          <t>Талалаївський ліцей</t>
+          <t>Тарасо-Шевченківський ліцей</t>
         </is>
       </c>
       <c r="E383" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F383" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G383" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H383" s="6" t="inlineStr">
         <is>
-          <t>7425355100</t>
+          <t>7424489201</t>
         </is>
       </c>
       <c r="I383" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J383" s="4" t="inlineStr">
         <is>
-          <t>смт Талалаївка, Талалаївський район, Чернігівська область</t>
+          <t>с. Тараса Шевченка, Ріпкинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K383" s="4" t="inlineStr">
         <is>
-          <t>вулиця Освіти, 38</t>
+          <t>вулиця Шевченка, 2</t>
         </is>
       </c>
       <c r="L383" s="6" t="inlineStr">
         <is>
-          <t>UA74080190010058035</t>
+          <t>UA74100230400061190</t>
         </is>
       </c>
       <c r="M383" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с-ще Талалаївка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Тараса Шевченка</t>
         </is>
       </c>
       <c r="N383" s="7"/>
       <c r="O383" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Талалаївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Орган місцевого самоврядування відділ освіти, сім'ї, молоді та спорту виконавчого комітету Любецької селищної ради</t>
         </is>
       </c>
       <c r="P383" s="4" t="inlineStr">
         <is>
-          <t>(04634)21276</t>
+          <t>(04641)44640</t>
         </is>
       </c>
       <c r="Q383" s="4"/>
       <c r="R383" s="4" t="inlineStr">
         <is>
-          <t>talschool@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>t.-shevchenko_litsey@ukr.net</t>
+        </is>
+      </c>
+      <c r="S383" s="4"/>
       <c r="T383" s="4" t="inlineStr">
         <is>
-          <t>Директор Михно Світлана Володимирівна</t>
+          <t>Директор Дятел Микола Васильович</t>
         </is>
       </c>
       <c r="U383" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V383" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W383" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X383" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y383" s="5"/>
+      <c r="Y383" s="5" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="4" t="inlineStr">
         <is>
-          <t>Талалаївський ліцей Талалаївської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Тимоновицька філія І-ІІ ступенів Семенівського ліцею №2 Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B384" s="5" t="n">
-        <v>142231</v>
+        <v>138119</v>
       </c>
       <c r="C384" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D384" s="4" t="inlineStr">
         <is>
-          <t>Талалаївський ліцей</t>
+          <t>Тимоновицька філія І-ІІ ст.</t>
         </is>
       </c>
       <c r="E384" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F384" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G384" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H384" s="6" t="inlineStr">
         <is>
-          <t>7423388901</t>
+          <t>7424786501</t>
         </is>
       </c>
       <c r="I384" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J384" s="4" t="inlineStr">
         <is>
-          <t>с. Талалаївка, Ніжинський район, Чернігівська область</t>
+          <t>с. Тимоновичі, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K384" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>вулиця Т.Г.Шевченка, 1</t>
         </is>
       </c>
       <c r="L384" s="6" t="inlineStr">
         <is>
-          <t>UA74040330010026881</t>
+          <t>UA74060070560017026</t>
         </is>
       </c>
       <c r="M384" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Талалаївка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Тимоновичі</t>
         </is>
       </c>
       <c r="N384" s="7"/>
       <c r="O384" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Талалаївської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P384" s="4" t="inlineStr">
         <is>
-          <t>(04631)65236</t>
+          <t>(046)5924442</t>
         </is>
       </c>
       <c r="Q384" s="4"/>
       <c r="R384" s="4" t="inlineStr">
         <is>
-          <t>talaschool16651@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>timonovichi.shkola@ukr.net</t>
+        </is>
+      </c>
+      <c r="S384" s="4"/>
       <c r="T384" s="4" t="inlineStr">
         <is>
-          <t>Директор Процько Інна Сергіївна</t>
+          <t>Завідувач філією Клецько Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U384" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V384" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W384" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X384" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y384" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="4" t="inlineStr">
         <is>
-          <t>Тарасо-Шевченківський ліцей Любецької селищної ради</t>
+          <t>Тиницький заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B385" s="5" t="n">
-        <v>145210</v>
+        <v>143092</v>
       </c>
       <c r="C385" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D385" s="4" t="inlineStr">
         <is>
-          <t>Тарасо-Шевченківський ліцей</t>
+          <t>Тиницький ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E385" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F385" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G385" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H385" s="6" t="inlineStr">
         <is>
-          <t>7424489201</t>
+          <t>7420388501</t>
         </is>
       </c>
       <c r="I385" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J385" s="4" t="inlineStr">
         <is>
-          <t>с. Тараса Шевченка, Ріпкинський район, Чернігівська область</t>
+          <t>с. Тиниця, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K385" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 2</t>
+          <t>вулиця Центральна, 8</t>
         </is>
       </c>
       <c r="L385" s="6" t="inlineStr">
         <is>
-          <t>UA74100230400061190</t>
+          <t>UA74040030310021829</t>
         </is>
       </c>
       <c r="M385" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Тараса Шевченка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Тиниця</t>
         </is>
       </c>
       <c r="N385" s="7"/>
       <c r="O385" s="4" t="inlineStr">
         <is>
-          <t>Орган місцевого самоврядування відділ освіти, сім'ї, молоді та спорту виконавчого комітету Любецької селищної ради</t>
+          <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P385" s="4" t="inlineStr">
         <is>
-          <t>(04641)44640</t>
+          <t>(04635)47714</t>
         </is>
       </c>
       <c r="Q385" s="4"/>
-      <c r="R385" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R385" s="4"/>
       <c r="S385" s="4"/>
       <c r="T385" s="4" t="inlineStr">
         <is>
-          <t>Директор Дятел Микола Васильович</t>
+          <t>Директор Кривенко Лариса Петрівна</t>
         </is>
       </c>
       <c r="U385" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V385" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W385" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X385" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y385" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y385" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="4" t="inlineStr">
         <is>
-          <t>Тимоновицька філія І-ІІ ступенів Семенівського ліцею №2 Семенівської міської ради Чернігівської області</t>
+          <t>Тихоновицький ліцей Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B386" s="5" t="n">
-        <v>138119</v>
+        <v>146484</v>
       </c>
       <c r="C386" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D386" s="4" t="inlineStr">
         <is>
-          <t>Тимоновицька філія І-ІІ ст.</t>
+          <t>Тихоновицький ліцей</t>
         </is>
       </c>
       <c r="E386" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F386" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G386" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H386" s="6" t="inlineStr">
         <is>
-          <t>7424786501</t>
+          <t>7425888401</t>
         </is>
       </c>
       <c r="I386" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J386" s="4" t="inlineStr">
         <is>
-          <t>с. Тимоновичі, Семенівський район, Чернігівська область</t>
+          <t>с. Тихоновичі, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K386" s="4" t="inlineStr">
         <is>
-          <t>вулиця Т.Г.Шевченка, 1</t>
+          <t>вулиця Новослобідська, 2</t>
         </is>
       </c>
       <c r="L386" s="6" t="inlineStr">
         <is>
-          <t>UA74060070560017026</t>
+          <t>UA74020050490079570</t>
         </is>
       </c>
       <c r="M386" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Тимоновичі</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Тихоновичі</t>
         </is>
       </c>
       <c r="N386" s="7"/>
       <c r="O386" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P386" s="4" t="inlineStr">
         <is>
-          <t>(046)5924442</t>
+          <t>(04654)45340</t>
         </is>
       </c>
       <c r="Q386" s="4"/>
       <c r="R386" s="4" t="inlineStr">
         <is>
-          <t>timonovichi.shkola@ukr.net</t>
+          <t>tixonovichi.shkola@ukr.net</t>
         </is>
       </c>
       <c r="S386" s="4"/>
       <c r="T386" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Клецько Тетяна Миколаївна</t>
+          <t>Директор Бебех Галина Іванівна</t>
         </is>
       </c>
       <c r="U386" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V386" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W386" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X386" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y386" s="5"/>
+      <c r="Y386" s="5" t="n">
+        <v>110</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="4" t="inlineStr">
         <is>
-          <t>Тиницький заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
+          <t>Товкачівська філія Малодівицького ліцею Малодівицької селищної ради з дошкільним структурним підрозділом</t>
         </is>
       </c>
       <c r="B387" s="5" t="n">
-        <v>143092</v>
+        <v>144469</v>
       </c>
       <c r="C387" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D387" s="4" t="inlineStr">
         <is>
-          <t>Тиницький ЗЗСО І-ІІІ ступенів</t>
+          <t>Товкачівська філія</t>
         </is>
       </c>
       <c r="E387" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F387" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G387" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H387" s="6" t="inlineStr">
         <is>
-          <t>7420388501</t>
+          <t>7424189101</t>
         </is>
       </c>
       <c r="I387" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J387" s="4" t="inlineStr">
         <is>
-          <t>с. Тиниця, Бахмацький район, Чернігівська область</t>
+          <t>с. Товкачівка, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K387" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 8</t>
+          <t>вулиця Миру, 96</t>
         </is>
       </c>
       <c r="L387" s="6" t="inlineStr">
         <is>
-          <t>UA74040030310021829</t>
+          <t>UA74080090110012907</t>
         </is>
       </c>
       <c r="M387" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Тиниця</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Товкачівка</t>
         </is>
       </c>
       <c r="N387" s="7"/>
       <c r="O387" s="4" t="inlineStr">
         <is>
-          <t>Бахмацька міська рада</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Малодівицької селищної ради</t>
         </is>
       </c>
       <c r="P387" s="4" t="inlineStr">
         <is>
-          <t>(04635)47714</t>
+          <t>(04637)66386</t>
         </is>
       </c>
       <c r="Q387" s="4"/>
-      <c r="R387" s="4"/>
-      <c r="S387" s="4"/>
+      <c r="R387" s="4" t="inlineStr">
+        <is>
+          <t>tovkachivska@ukr.net</t>
+        </is>
+      </c>
+      <c r="S387" s="4" t="inlineStr">
+        <is>
+          <t>http://tovkachivka.at.ua</t>
+        </is>
+      </c>
       <c r="T387" s="4" t="inlineStr">
         <is>
-          <t>Директор Кривенко Лариса Петрівна</t>
+          <t>Завідувач філією Горбань Олена Віталіївна</t>
         </is>
       </c>
       <c r="U387" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V387" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W387" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X387" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y387" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="4" t="inlineStr">
         <is>
-          <t>Тихоновицький ліцей Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Трисвятськослобідський ліцей імені Наталії Александрової Киїнської сільської ради</t>
         </is>
       </c>
       <c r="B388" s="5" t="n">
-        <v>146484</v>
+        <v>146274</v>
       </c>
       <c r="C388" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D388" s="4" t="inlineStr">
         <is>
-          <t>Тихоновицький ліцей</t>
+          <t>Трисвятськослобідський ліцей імені Наталії Александрової</t>
         </is>
       </c>
       <c r="E388" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F388" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G388" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H388" s="6" t="inlineStr">
         <is>
-          <t>7425888401</t>
+          <t>7425586001</t>
         </is>
       </c>
       <c r="I388" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J388" s="4" t="inlineStr">
         <is>
-          <t>с. Тихоновичі, Сновський район, Чернігівська область</t>
+          <t>с. Трисвятська Слобода, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K388" s="4" t="inlineStr">
         <is>
-          <t>вулиця Новослобідська, 2</t>
+          <t>вулиця Шкільна, 16-Б</t>
         </is>
       </c>
       <c r="L388" s="6" t="inlineStr">
         <is>
-          <t>UA74020050490079570</t>
+          <t>UA74100130050060660</t>
         </is>
       </c>
       <c r="M388" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Тихоновичі</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Трисвятська Слобода</t>
         </is>
       </c>
       <c r="N388" s="7"/>
       <c r="O388" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Відділ освіти, сім'ї, молоді, спорту, культури і туризму Киїнської сільської ради</t>
         </is>
       </c>
       <c r="P388" s="4" t="inlineStr">
         <is>
-          <t>(04654)45340</t>
+          <t>(0462)689807</t>
         </is>
       </c>
       <c r="Q388" s="4"/>
       <c r="R388" s="4" t="inlineStr">
         <is>
-          <t>tixonovichi.shkola@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S388" s="4"/>
+          <t>radasloboda@ukr.net</t>
+        </is>
+      </c>
+      <c r="S388" s="4" t="inlineStr">
+        <is>
+          <t>https://rsloboda.blogspot.com/</t>
+        </is>
+      </c>
       <c r="T388" s="4" t="inlineStr">
         <is>
-          <t>Директор Бебех Галина Іванівна</t>
+          <t>Директор Трейтяк Олександр Віталійович</t>
         </is>
       </c>
       <c r="U388" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V388" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W388" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X388" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y388" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y388" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="4" t="inlineStr">
         <is>
-          <t>Товкачівська філія Малодівицького ліцею Малодівицької селищної ради з дошкільним структурним підрозділом</t>
+          <t>Тростянецький ліцей Парафіївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B389" s="5" t="n">
-        <v>144469</v>
+        <v>143767</v>
       </c>
       <c r="C389" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D389" s="4" t="inlineStr">
         <is>
-          <t>Товкачівська філія</t>
+          <t>Тростянецький ліцей Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="E389" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F389" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G389" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H389" s="6" t="inlineStr">
         <is>
-          <t>7424189101</t>
+          <t>7421788501</t>
         </is>
       </c>
       <c r="I389" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J389" s="4" t="inlineStr">
         <is>
-          <t>с. Товкачівка, Прилуцький район, Чернігівська область</t>
+          <t>с-ще Тростянець, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K389" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 96</t>
+          <t>вулиця Паркова, 2</t>
         </is>
       </c>
       <c r="L389" s="6" t="inlineStr">
         <is>
-          <t>UA74080090110012907</t>
+          <t>UA74080110210090525</t>
         </is>
       </c>
       <c r="M389" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Товкачівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с-ще Тростянець</t>
         </is>
       </c>
       <c r="N389" s="7"/>
       <c r="O389" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Малодівицької селищної ради</t>
+          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="P389" s="4" t="inlineStr">
         <is>
-          <t>(04637)66386</t>
+          <t>(04633)24767</t>
         </is>
       </c>
       <c r="Q389" s="4"/>
       <c r="R389" s="4" t="inlineStr">
         <is>
-          <t>tovkachivska@ukr.net</t>
+          <t>trostyanets.school2021@gmail.com</t>
         </is>
       </c>
       <c r="S389" s="4" t="inlineStr">
         <is>
-          <t>http://tovkachivka.at.ua</t>
+          <t>http://school16742.e-schools.info</t>
         </is>
       </c>
       <c r="T389" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Горбань Олена Віталіївна</t>
+          <t>Директор Компанець Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U389" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V389" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W389" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X389" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y389" s="5"/>
+      <c r="Y389" s="5" t="n">
+        <v>120</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="4" t="inlineStr">
         <is>
-          <t>Трисвятськослобідський ліцей імені Наталії Александрової Киїнської сільської ради</t>
+          <t>Тужарська філія Деснянського ліцею Деснянської селищної ради</t>
         </is>
       </c>
       <c r="B390" s="5" t="n">
-        <v>146274</v>
+        <v>145390</v>
       </c>
       <c r="C390" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D390" s="4" t="inlineStr">
         <is>
-          <t>Трисвятськослобідський ліцей імені Наталії Александрової</t>
+          <t>Тужарська філія</t>
         </is>
       </c>
       <c r="E390" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F390" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G390" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H390" s="6" t="inlineStr">
         <is>
-          <t>7425586001</t>
+          <t>7422083905</t>
         </is>
       </c>
       <c r="I390" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J390" s="4" t="inlineStr">
         <is>
-          <t>с. Трисвятська Слобода, Чернігівський район, Чернігівська область</t>
+          <t>с. Тужар, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K390" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 16-Б</t>
+          <t>вулиця Шевченка, 48</t>
         </is>
       </c>
       <c r="L390" s="6" t="inlineStr">
         <is>
-          <t>UA74100130050060660</t>
+          <t>UA74100070130019348</t>
         </is>
       </c>
       <c r="M390" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Трисвятська Слобода</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Тужар</t>
         </is>
       </c>
       <c r="N390" s="7"/>
       <c r="O390" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім'ї, молоді, спорту, культури і туризму Киїнської сільської ради</t>
+          <t>Відділ освіти Деснянської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="P390" s="4" t="inlineStr">
         <is>
-          <t>(0462)689807</t>
+          <t>(04646)39245</t>
         </is>
       </c>
       <c r="Q390" s="4"/>
       <c r="R390" s="4" t="inlineStr">
         <is>
-          <t>radasloboda@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>tujarzosh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S390" s="4"/>
       <c r="T390" s="4" t="inlineStr">
         <is>
-          <t>Директор Трейтяк Олександр Віталійович</t>
+          <t>Завідувач філією Жарикова Раїса Петрівна</t>
         </is>
       </c>
       <c r="U390" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V390" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W390" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X390" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y390" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="4" t="inlineStr">
         <is>
-          <t>Тростянецький ліцей Парафіївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Комунальний заклад "Тупичівський ліцей" Тупичівської сільської ради</t>
         </is>
       </c>
       <c r="B391" s="5" t="n">
-        <v>143767</v>
+        <v>142591</v>
       </c>
       <c r="C391" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D391" s="4" t="inlineStr">
         <is>
-          <t>Тростянецький ліцей Парафіївської селищної ради</t>
+          <t>КЗ "Тупичівський ліцей"</t>
         </is>
       </c>
       <c r="E391" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F391" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G391" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H391" s="6" t="inlineStr">
         <is>
-          <t>7421788501</t>
+          <t>7421488401</t>
         </is>
       </c>
       <c r="I391" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J391" s="4" t="inlineStr">
         <is>
-          <t>с-ще Тростянець, Ічнянський район, Чернігівська область</t>
+          <t>с. Тупичів, Городнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K391" s="4" t="inlineStr">
         <is>
-          <t>вулиця Паркова, 2</t>
+          <t>вулиця Чернігівська, 40</t>
         </is>
       </c>
       <c r="L391" s="6" t="inlineStr">
         <is>
-          <t>UA74080110210090525</t>
+          <t>UA74100370010042808</t>
         </is>
       </c>
       <c r="M391" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с-ще Тростянець</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Тупичів</t>
         </is>
       </c>
       <c r="N391" s="7"/>
       <c r="O391" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Тупичівської сільської ради</t>
         </is>
       </c>
       <c r="P391" s="4" t="inlineStr">
         <is>
-          <t>(04633)24767</t>
+          <t>(04645)35469</t>
         </is>
       </c>
       <c r="Q391" s="4"/>
       <c r="R391" s="4" t="inlineStr">
         <is>
-          <t>trostyanets.school2021@gmail.com</t>
+          <t>tupychivlyceum@gmail.com</t>
         </is>
       </c>
       <c r="S391" s="4" t="inlineStr">
         <is>
-          <t>http://school16742.e-schools.info</t>
+          <t>www.typychivska-zosh.cn.sch.in.ua</t>
         </is>
       </c>
       <c r="T391" s="4" t="inlineStr">
         <is>
-          <t>Директор Компанець Наталія Володимирівна</t>
+          <t>Директор Свириденко Сергій Якович</t>
         </is>
       </c>
       <c r="U391" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V391" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W391" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X391" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y391" s="5" t="n">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="4" t="inlineStr">
         <is>
-          <t>Тужарська філія Деснянського ліцею Деснянської селищної ради</t>
+          <t>Тур'янська гімназія Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B392" s="5" t="n">
-        <v>145390</v>
+        <v>145240</v>
       </c>
       <c r="C392" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D392" s="4" t="inlineStr">
         <is>
-          <t>Тужарська філія</t>
+          <t>Тур’янська гімназія</t>
         </is>
       </c>
       <c r="E392" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F392" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G392" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H392" s="6" t="inlineStr">
         <is>
-          <t>7422083905</t>
+          <t>7425888801</t>
         </is>
       </c>
       <c r="I392" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J392" s="4" t="inlineStr">
         <is>
-          <t>с. Тужар, Козелецький район, Чернігівська область</t>
+          <t>с. Тур'я, Сновський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K392" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 48</t>
+          <t>вулиця Партизанська, 6</t>
         </is>
       </c>
       <c r="L392" s="6" t="inlineStr">
         <is>
-          <t>UA74100070130019348</t>
+          <t>UA74020050500036815</t>
         </is>
       </c>
       <c r="M392" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Тужар</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Тур’я</t>
         </is>
       </c>
       <c r="N392" s="7"/>
       <c r="O392" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Деснянської селищної ради Чернігівської області</t>
+          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="P392" s="4" t="inlineStr">
         <is>
-          <t>(04646)39245</t>
+          <t>(0465)445780</t>
         </is>
       </c>
       <c r="Q392" s="4"/>
       <c r="R392" s="4" t="inlineStr">
         <is>
-          <t>tujarzosh@ukr.net</t>
+          <t>turjaschool@ukr.net</t>
         </is>
       </c>
       <c r="S392" s="4"/>
       <c r="T392" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Жарикова Раїса Петрівна</t>
+          <t>Директор Железняк Людмила Павлівна</t>
         </is>
       </c>
       <c r="U392" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V392" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W392" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X392" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y392" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Тупичівський ліцей" Тупичівської сільської ради</t>
+          <t>комунальний заклад "Удайцівський навчально-реабілітаційний центр" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B393" s="5" t="n">
-        <v>142591</v>
+        <v>139356</v>
       </c>
       <c r="C393" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D393" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Тупичівський ліцей"</t>
+          <t>КЗ "Удайцівський НРЦ"</t>
         </is>
       </c>
       <c r="E393" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F393" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G393" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H393" s="6" t="inlineStr">
         <is>
-          <t>7421488401</t>
+          <t>7424189401</t>
         </is>
       </c>
       <c r="I393" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J393" s="4" t="inlineStr">
         <is>
-          <t>с. Тупичів, Городнянський район, Чернігівська область</t>
+          <t>с. Удайці, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K393" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чернігівська, 40</t>
+          <t>вулиця Шевченка, 76</t>
         </is>
       </c>
       <c r="L393" s="6" t="inlineStr">
         <is>
-          <t>UA74100370010042808</t>
+          <t>UA74080070160084390</t>
         </is>
       </c>
       <c r="M393" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Тупичів</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Удайці</t>
         </is>
       </c>
       <c r="N393" s="7"/>
       <c r="O393" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Тупичівської сільської ради</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P393" s="4" t="inlineStr">
         <is>
-          <t>(04645)35469</t>
+          <t>(04637)60278</t>
         </is>
       </c>
       <c r="Q393" s="4"/>
       <c r="R393" s="4" t="inlineStr">
         <is>
-          <t>tupychivlyceum@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>udaiciinternat@meta.ua</t>
+        </is>
+      </c>
+      <c r="S393" s="4"/>
       <c r="T393" s="4" t="inlineStr">
         <is>
-          <t>Директор Свириденко Сергій Якович</t>
+          <t>Директор Проценко Валентина Миколаївна</t>
         </is>
       </c>
       <c r="U393" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V393" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W393" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X393" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y393" s="5" t="n">
-        <v>350</v>
+        <v>75</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="4" t="inlineStr">
         <is>
-          <t>Тур'янська гімназія Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>Удайцівський заклад загальної середньої освіти Линовицької селищної рад</t>
         </is>
       </c>
       <c r="B394" s="5" t="n">
-        <v>145240</v>
+        <v>144380</v>
       </c>
       <c r="C394" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D394" s="4" t="inlineStr">
         <is>
-          <t>Тур’янська гімназія</t>
+          <t>Удайцівський ЗЗСО</t>
         </is>
       </c>
       <c r="E394" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F394" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G394" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H394" s="6" t="inlineStr">
         <is>
-          <t>7425888801</t>
+          <t>7424189401</t>
         </is>
       </c>
       <c r="I394" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J394" s="4" t="inlineStr">
         <is>
-          <t>с. Тур'я, Сновський район, Чернігівська область</t>
+          <t>с. Удайці, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K394" s="4" t="inlineStr">
         <is>
-          <t>вулиця Партизанська, 6</t>
+          <t>провулок Першотравневий, 6</t>
         </is>
       </c>
       <c r="L394" s="6" t="inlineStr">
         <is>
-          <t>UA74020050500036815</t>
+          <t>UA74080070160084390</t>
         </is>
       </c>
       <c r="M394" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Тур’я</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Удайці</t>
         </is>
       </c>
       <c r="N394" s="7"/>
       <c r="O394" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, сім'ї, молоді та спорту Сновської міської ради Корюківського району Чернігівської області</t>
+          <t>ВІДДІЛ ОСВІТИ, МОЛОДІ ТА СПОРТУ ЛИНОВИЦЬКОЇ СЕЛИЩНОЇ РАДИ</t>
         </is>
       </c>
       <c r="P394" s="4" t="inlineStr">
         <is>
-          <t>(0465)445780</t>
+          <t>(04637)60248</t>
         </is>
       </c>
       <c r="Q394" s="4"/>
       <c r="R394" s="4" t="inlineStr">
         <is>
-          <t>turjaschool@ukr.net</t>
+          <t>udaytcizosch@gmail.com</t>
         </is>
       </c>
       <c r="S394" s="4"/>
       <c r="T394" s="4" t="inlineStr">
         <is>
-          <t>Директор Железняк Людмила Павлівна</t>
+          <t>Директор Баєвський Олександр Олександрович</t>
         </is>
       </c>
       <c r="U394" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V394" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W394" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X394" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y394" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Удайцівський навчально-реабілітаційний центр" Чернігівської обласної ради</t>
+          <t>Фастовецька початкова школа Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B395" s="5" t="n">
-        <v>139356</v>
+        <v>143756</v>
       </c>
       <c r="C395" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D395" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Удайцівський НРЦ"</t>
+          <t>Фастовецька початкова школа</t>
         </is>
       </c>
       <c r="E395" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F395" s="4" t="inlineStr">
         <is>
-          <t>навчально-реабілітаційний центр</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G395" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H395" s="6" t="inlineStr">
         <is>
-          <t>7424189401</t>
+          <t>7420389001</t>
         </is>
       </c>
       <c r="I395" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J395" s="4" t="inlineStr">
         <is>
-          <t>с. Удайці, Прилуцький район, Чернігівська область</t>
+          <t>с. Фастівці, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K395" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 76</t>
+          <t>вулиця Центральна, 28</t>
         </is>
       </c>
       <c r="L395" s="6" t="inlineStr">
         <is>
-          <t>UA74080070160084390</t>
+          <t>UA74040030330066080</t>
         </is>
       </c>
       <c r="M395" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Удайці</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Фастівці</t>
         </is>
       </c>
       <c r="N395" s="7"/>
       <c r="O395" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P395" s="4" t="inlineStr">
         <is>
-          <t>(04637)60278</t>
+          <t>(04635)49530</t>
         </is>
       </c>
       <c r="Q395" s="4"/>
       <c r="R395" s="4" t="inlineStr">
         <is>
-          <t>udaiciinternat@meta.ua</t>
-[...2 lines deleted...]
-      <c r="S395" s="4"/>
+          <t>fastnvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S395" s="4" t="inlineStr">
+        <is>
+          <t>http://fast-zosh.ucoz.ua</t>
+        </is>
+      </c>
       <c r="T395" s="4" t="inlineStr">
         <is>
-          <t>Директор Проценко Валентина Миколаївна</t>
+          <t>Т.в.о. директора Бондаренко Станіслав Олексійович</t>
         </is>
       </c>
       <c r="U395" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V395" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W395" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X395" s="6" t="inlineStr">
         <is>
-          <t>так</t>
-[...4 lines deleted...]
-      </c>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y395" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="4" t="inlineStr">
         <is>
-          <t>Удайцівський заклад загальної середньої освіти Линовицької селищної рад</t>
+          <t>Феськівська філія Менського опорного закладу загальної середньої освіти І-ІІІ ступенів ім.Т.Г.Шевченка Менської міської ради</t>
         </is>
       </c>
       <c r="B396" s="5" t="n">
-        <v>144380</v>
+        <v>141730</v>
       </c>
       <c r="C396" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D396" s="4" t="inlineStr">
         <is>
-          <t>Удайцівський ЗЗСО</t>
+          <t>Феськівська філія</t>
         </is>
       </c>
       <c r="E396" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F396" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G396" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H396" s="6" t="inlineStr">
         <is>
-          <t>7424189401</t>
+          <t>7423089501</t>
         </is>
       </c>
       <c r="I396" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J396" s="4" t="inlineStr">
         <is>
-          <t>с. Удайці, Прилуцький район, Чернігівська область</t>
+          <t>с. Феськівка, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K396" s="4" t="inlineStr">
         <is>
-          <t>провулок Першотравневий, 6</t>
+          <t>вулиця Миру, 14</t>
         </is>
       </c>
       <c r="L396" s="6" t="inlineStr">
         <is>
-          <t>UA74080070160084390</t>
+          <t>UA74020030350023972</t>
         </is>
       </c>
       <c r="M396" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Удайці</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Феськівка</t>
         </is>
       </c>
       <c r="N396" s="7"/>
       <c r="O396" s="4" t="inlineStr">
         <is>
-          <t>ВІДДІЛ ОСВІТИ, МОЛОДІ ТА СПОРТУ ЛИНОВИЦЬКОЇ СЕЛИЩНОЇ РАДИ</t>
+          <t>Відділ освіти Менської міської ради</t>
         </is>
       </c>
       <c r="P396" s="4" t="inlineStr">
         <is>
-          <t>(04637)60248</t>
+          <t>(04644)41775</t>
         </is>
       </c>
       <c r="Q396" s="4"/>
       <c r="R396" s="4" t="inlineStr">
         <is>
-          <t>udaytcizosch@gmail.com</t>
+          <t>fsk-school@ukr.net</t>
         </is>
       </c>
       <c r="S396" s="4"/>
       <c r="T396" s="4" t="inlineStr">
         <is>
-          <t>Директор Баєвський Олександр Олександрович</t>
+          <t>Завідувач філією Ліман Світлана Василівна</t>
         </is>
       </c>
       <c r="U396" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V396" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W396" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X396" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y396" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="4" t="inlineStr">
         <is>
-          <t>Фастовецька гімназія Бахмацької міської ради</t>
+          <t>Халимонівський заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
         </is>
       </c>
       <c r="B397" s="5" t="n">
-        <v>143756</v>
+        <v>142330</v>
       </c>
       <c r="C397" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D397" s="4" t="inlineStr">
         <is>
-          <t>Фастовецька гімназія</t>
+          <t>Халимонівський ЗЗСО І - ІІІ ступенів</t>
         </is>
       </c>
       <c r="E397" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F397" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G397" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H397" s="6" t="inlineStr">
         <is>
-          <t>7420389001</t>
+          <t>7420389501</t>
         </is>
       </c>
       <c r="I397" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J397" s="4" t="inlineStr">
         <is>
-          <t>с. Фастівці, Бахмацький район, Чернігівська область</t>
+          <t>с. Халимонове, Бахмацький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K397" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 28</t>
+          <t>вулиця Сіденка В.М., 33</t>
         </is>
       </c>
       <c r="L397" s="6" t="inlineStr">
         <is>
-          <t>UA74040030330066080</t>
+          <t>UA74040030340083261</t>
         </is>
       </c>
       <c r="M397" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Фастівці</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Халимонове</t>
         </is>
       </c>
       <c r="N397" s="7"/>
       <c r="O397" s="4" t="inlineStr">
         <is>
           <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P397" s="4" t="inlineStr">
         <is>
-          <t>(04635)49530</t>
+          <t>(04635)47337, (04635)47336</t>
         </is>
       </c>
       <c r="Q397" s="4"/>
       <c r="R397" s="4" t="inlineStr">
         <is>
-          <t>fastnvk@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>halymonove@ukr.net</t>
+        </is>
+      </c>
+      <c r="S397" s="4"/>
       <c r="T397" s="4" t="inlineStr">
         <is>
-          <t>Директор Красноголов Наталія Володимирівна</t>
+          <t>Директор Гурин Сергій Миколайович</t>
         </is>
       </c>
       <c r="U397" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V397" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W397" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X397" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y397" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="4" t="inlineStr">
         <is>
-          <t>Феськівська гімназія Менської міської ради</t>
+          <t>Халявинський ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B398" s="5" t="n">
-        <v>141730</v>
+        <v>145205</v>
       </c>
       <c r="C398" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D398" s="4" t="inlineStr">
         <is>
-          <t>Феськівська гімназія</t>
+          <t>Халявинський ліцей</t>
         </is>
       </c>
       <c r="E398" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F398" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G398" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H398" s="6" t="inlineStr">
         <is>
-          <t>7423089501</t>
+          <t>7425589101</t>
         </is>
       </c>
       <c r="I398" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J398" s="4" t="inlineStr">
         <is>
-          <t>с. Феськівка, Менський район, Чернігівська область</t>
+          <t>с. Халявин, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K398" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 14</t>
+          <t>вулиця Шкільна, 15-А</t>
         </is>
       </c>
       <c r="L398" s="6" t="inlineStr">
         <is>
-          <t>UA74020030350023972</t>
+          <t>UA74100270190086965</t>
         </is>
       </c>
       <c r="M398" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Феськівка</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Халявин</t>
         </is>
       </c>
       <c r="N398" s="7"/>
       <c r="O398" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Менської міської ради</t>
+          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P398" s="4" t="inlineStr">
         <is>
-          <t>(04644)41775</t>
+          <t>(0462)689110</t>
         </is>
       </c>
       <c r="Q398" s="4"/>
       <c r="R398" s="4" t="inlineStr">
         <is>
-          <t>fsk-school@ukr.net</t>
+          <t>Halyavin.school@gmail.com</t>
         </is>
       </c>
       <c r="S398" s="4"/>
       <c r="T398" s="4" t="inlineStr">
         <is>
-          <t>Директор Ліман Світлана Василівна</t>
+          <t>Директор Кобзар Анатолій Васильович</t>
         </is>
       </c>
       <c r="U398" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V398" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W398" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X398" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y398" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="4" t="inlineStr">
         <is>
-          <t>Халимонівський заклад загальної середньої освіти І-ІІІ ступенів Бахмацької міської ради</t>
+          <t>Харківський заклад загальної середньої освіти І-ІІІ ступенів Талалаївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B399" s="5" t="n">
-        <v>142330</v>
+        <v>149282</v>
       </c>
       <c r="C399" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D399" s="4" t="inlineStr">
         <is>
-          <t>Халимонівський ЗЗСО І - ІІІ ступенів</t>
+          <t>Харківський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E399" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F399" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G399" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H399" s="6" t="inlineStr">
         <is>
-          <t>7420389501</t>
+          <t>7425382501</t>
         </is>
       </c>
       <c r="I399" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J399" s="4" t="inlineStr">
         <is>
-          <t>с. Халимонове, Бахмацький район, Чернігівська область</t>
+          <t>с. Харкове, Талалаївський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K399" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сіденка В.М., 33</t>
+          <t>вулиця Науменка, 72</t>
         </is>
       </c>
       <c r="L399" s="6" t="inlineStr">
         <is>
-          <t>UA74040030340083261</t>
+          <t>UA74080190400038921</t>
         </is>
       </c>
       <c r="M399" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Халимонове</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Харкове</t>
         </is>
       </c>
       <c r="N399" s="7"/>
       <c r="O399" s="4" t="inlineStr">
         <is>
-          <t>Бахмацька міська рада</t>
+          <t>Відділ освіти, культури, молоді та спорту Талалаївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="P399" s="4" t="inlineStr">
         <is>
-          <t>(04635)47337, (04635)47336</t>
+          <t>(04634)23726</t>
         </is>
       </c>
       <c r="Q399" s="4"/>
       <c r="R399" s="4" t="inlineStr">
         <is>
-          <t>halymonove@ukr.net</t>
+          <t>harcovo@ukr.net</t>
         </is>
       </c>
       <c r="S399" s="4"/>
       <c r="T399" s="4" t="inlineStr">
         <is>
-          <t>Директор Гурин Сергій Миколайович</t>
+          <t>Директор Шевченко Сергій Миколайович</t>
         </is>
       </c>
       <c r="U399" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V399" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W399" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X399" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y399" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="4" t="inlineStr">
         <is>
-          <t>Халявинський ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Хмільницький ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B400" s="5" t="n">
-        <v>145205</v>
+        <v>146325</v>
       </c>
       <c r="C400" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D400" s="4" t="inlineStr">
         <is>
-          <t>Халявинський ліцей</t>
+          <t>Хмільницький ліцей</t>
         </is>
       </c>
       <c r="E400" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F400" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G400" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H400" s="6" t="inlineStr">
         <is>
-          <t>7425589101</t>
+          <t>7425589301</t>
         </is>
       </c>
       <c r="I400" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J400" s="4" t="inlineStr">
         <is>
-          <t>с. Халявин, Чернігівський район, Чернігівська область</t>
+          <t>с. Хмільниця, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K400" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 15-А</t>
+          <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L400" s="6" t="inlineStr">
         <is>
-          <t>UA74100270190086965</t>
+          <t>UA74100270200089899</t>
         </is>
       </c>
       <c r="M400" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Халявин</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Хмільниця</t>
         </is>
       </c>
       <c r="N400" s="7"/>
       <c r="O400" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P400" s="4" t="inlineStr">
         <is>
-          <t>(0462)689110</t>
+          <t>(0462)687640</t>
         </is>
       </c>
       <c r="Q400" s="4"/>
       <c r="R400" s="4" t="inlineStr">
         <is>
-          <t>Halyavin.school@gmail.com</t>
+          <t>xmilnitskiy_nvk@ukr.net</t>
         </is>
       </c>
       <c r="S400" s="4"/>
       <c r="T400" s="4" t="inlineStr">
         <is>
-          <t>Директор Кобзар Анатолій Васильович</t>
+          <t>В.о. директора Гриценко Наталія Григорівна</t>
         </is>
       </c>
       <c r="U400" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V400" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W400" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X400" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y400" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="4" t="inlineStr">
         <is>
-          <t>Харківський заклад загальної середньої освіти І-ІІІ ступенів Талалаївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Ховмівська загальноосвітня школа I-II ступенів Комарівської сільської ради Борзнянського району Чернігівської області</t>
         </is>
       </c>
       <c r="B401" s="5" t="n">
-        <v>149282</v>
+        <v>137000</v>
       </c>
       <c r="C401" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D401" s="4" t="inlineStr">
         <is>
-          <t>Харківський ЗЗСО І-ІІІ ступенів</t>
+          <t>Ховмівська ЗОШ І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E401" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F401" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G401" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H401" s="6" t="inlineStr">
         <is>
-          <t>7425382501</t>
+          <t>7420888401</t>
         </is>
       </c>
       <c r="I401" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J401" s="4" t="inlineStr">
         <is>
-          <t>с. Харкове, Талалаївський район, Чернігівська область</t>
+          <t>с. Ховми, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K401" s="4" t="inlineStr">
         <is>
-          <t>вулиця Науменка, 72</t>
+          <t>вулиця Шкільна, 2</t>
         </is>
       </c>
       <c r="L401" s="6" t="inlineStr">
         <is>
-          <t>UA74080190400038921</t>
+          <t>UA74040150130029375</t>
         </is>
       </c>
       <c r="M401" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Харкове</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Ховми</t>
         </is>
       </c>
       <c r="N401" s="7"/>
       <c r="O401" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Талалаївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
         </is>
       </c>
       <c r="P401" s="4" t="inlineStr">
         <is>
-          <t>(04634)23726</t>
+          <t>(04653)26553</t>
         </is>
       </c>
       <c r="Q401" s="4"/>
       <c r="R401" s="4" t="inlineStr">
         <is>
-          <t>harcovo@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S401" s="4"/>
+          <t>hovmy@ukr.net</t>
+        </is>
+      </c>
+      <c r="S401" s="4" t="inlineStr">
+        <is>
+          <t>http://www.hovmy-zosh.edukit.cn.ua</t>
+        </is>
+      </c>
       <c r="T401" s="4" t="inlineStr">
         <is>
-          <t>Директор Шевченко Сергій Миколайович</t>
+          <t>Т.в.о. директора Іваній Ольга Степанівна</t>
         </is>
       </c>
       <c r="U401" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V401" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W401" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X401" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y401" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="4" t="inlineStr">
         <is>
-          <t>Хмільницький ліцей Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Холминська загальноосвітня школа І-ІІІ ступенів Холминської селищної ради Корюківського району Чернігівської області</t>
         </is>
       </c>
       <c r="B402" s="5" t="n">
-        <v>146325</v>
+        <v>140041</v>
       </c>
       <c r="C402" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D402" s="4" t="inlineStr">
         <is>
-          <t>Хмільницький ліцей</t>
+          <t>Холминська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E402" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F402" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G402" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H402" s="6" t="inlineStr">
         <is>
-          <t>7425589301</t>
+          <t>7422455400</t>
         </is>
       </c>
       <c r="I402" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J402" s="4" t="inlineStr">
         <is>
-          <t>с. Хмільниця, Чернігівський район, Чернігівська область</t>
+          <t>смт Холми, Корюківський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K402" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>вулиця Центральна, 85</t>
         </is>
       </c>
       <c r="L402" s="6" t="inlineStr">
         <is>
-          <t>UA74100270200089899</t>
+          <t>UA74020090010097947</t>
         </is>
       </c>
       <c r="M402" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Хмільниця</t>
+          <t>Чернігівська обл., Корюківський р-н, с-ще Холми</t>
         </is>
       </c>
       <c r="N402" s="7"/>
       <c r="O402" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новобілоуської сільської ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Холминської селищної ради</t>
         </is>
       </c>
       <c r="P402" s="4" t="inlineStr">
         <is>
-          <t>(0462)687640</t>
+          <t>(04657)2-33-35</t>
         </is>
       </c>
       <c r="Q402" s="4"/>
       <c r="R402" s="4" t="inlineStr">
         <is>
-          <t>xmilnitskiy_nvk@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S402" s="4"/>
+          <t>osvitaholmy@ukr.net</t>
+        </is>
+      </c>
+      <c r="S402" s="4" t="inlineStr">
+        <is>
+          <t>https://skolaholmi.wixsite.com/1981/post/</t>
+        </is>
+      </c>
       <c r="T402" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Гриценко Наталія Григорівна</t>
+          <t>Директор Кулик Віта Леонідівна</t>
         </is>
       </c>
       <c r="U402" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V402" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W402" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X402" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y402" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="4" t="inlineStr">
         <is>
-          <t>Ховмівська загальноосвітня школа I-II ступенів Комарівської сільської ради Борзнянського району Чернігівської області</t>
+          <t>Комунальний заклад "Хоробицький ліцей" Городнянської міської ради</t>
         </is>
       </c>
       <c r="B403" s="5" t="n">
-        <v>137000</v>
+        <v>144092</v>
       </c>
       <c r="C403" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D403" s="4" t="inlineStr">
         <is>
-          <t>Ховмівська ЗОШ І-ІІ ступенів</t>
+          <t>Хоробицький ліцей</t>
         </is>
       </c>
       <c r="E403" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F403" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G403" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H403" s="6" t="inlineStr">
         <is>
-          <t>7420888401</t>
+          <t>7421488801</t>
         </is>
       </c>
       <c r="I403" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J403" s="4" t="inlineStr">
         <is>
-          <t>с. Ховми, Борзнянський район, Чернігівська область</t>
+          <t>с. Хоробичі, Городнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K403" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 2</t>
+          <t>вулиця Амосова, 55-Б</t>
         </is>
       </c>
       <c r="L403" s="6" t="inlineStr">
         <is>
-          <t>UA74040150130029375</t>
+          <t>UA74100050540069041</t>
         </is>
       </c>
       <c r="M403" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Ховми</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Хоробичі</t>
         </is>
       </c>
       <c r="N403" s="7"/>
       <c r="O403" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Комарівської сільської ради</t>
+          <t>Відділ освіти Городнянської міської ради</t>
         </is>
       </c>
       <c r="P403" s="4" t="inlineStr">
         <is>
-          <t>(04653)26553</t>
+          <t>(04645)34449</t>
         </is>
       </c>
       <c r="Q403" s="4"/>
       <c r="R403" s="4" t="inlineStr">
         <is>
-          <t>hovmy@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>horobychischool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S403" s="4"/>
       <c r="T403" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Іваній Ольга Степанівна</t>
+          <t>Директор Коваленко Володимир Євгенович</t>
         </is>
       </c>
       <c r="U403" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V403" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W403" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X403" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y403" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="4" t="inlineStr">
         <is>
-          <t>Холминська загальноосвітня школа І-ІІІ ступенів Холминської селищної ради Корюківського району Чернігівської області</t>
+          <t>Хорошеозерський заклад загальної середньої освіти І-ІІІ ступенів імені Героїв Крут Крутівської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B404" s="5" t="n">
-        <v>140041</v>
+        <v>135917</v>
       </c>
       <c r="C404" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D404" s="4" t="inlineStr">
         <is>
-          <t>Холминська ЗОШ І-ІІІ ступенів</t>
+          <t>Хорошеозерський ЗЗСО І-ІІІ ст. ім. Героїв Крут Крутівської сільської ради</t>
         </is>
       </c>
       <c r="E404" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F404" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G404" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H404" s="6" t="inlineStr">
         <is>
-          <t>7422455400</t>
+          <t>7420888801</t>
         </is>
       </c>
       <c r="I404" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J404" s="4" t="inlineStr">
         <is>
-          <t>смт Холми, Корюківський район, Чернігівська область</t>
+          <t>с. Хороше Озеро, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K404" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 85</t>
+          <t>вулиця Незалежності, 11</t>
         </is>
       </c>
       <c r="L404" s="6" t="inlineStr">
         <is>
-          <t>UA74020090010097947</t>
+          <t>UA74040170140097009</t>
         </is>
       </c>
       <c r="M404" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с-ще Холми</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Хороше Озеро</t>
         </is>
       </c>
       <c r="N404" s="7"/>
       <c r="O404" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Холминської селищної ради</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Крутівської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P404" s="4" t="inlineStr">
         <is>
-          <t>(04657)2-33-35</t>
+          <t>(096)9103689</t>
         </is>
       </c>
       <c r="Q404" s="4"/>
       <c r="R404" s="4" t="inlineStr">
         <is>
-          <t>osvitaholmy@ukr.net</t>
+          <t>hozero_school@ukr.net</t>
         </is>
       </c>
       <c r="S404" s="4" t="inlineStr">
         <is>
-          <t>https://skolaholmi.wixsite.com/1981/post/</t>
+          <t>http://horosheozero-school.edukit.cn.ua/</t>
         </is>
       </c>
       <c r="T404" s="4" t="inlineStr">
         <is>
-          <t>Директор Кулик Віта Леонідівна</t>
+          <t>Директор Бодун Алла Григорівна</t>
         </is>
       </c>
       <c r="U404" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V404" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W404" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X404" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y404" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Хоробицький ліцей" Городнянської міської ради</t>
+          <t>Хрещатенський заклад загальної середньої освіти І-ІІІ ступенів Кіптівської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B405" s="5" t="n">
-        <v>144092</v>
+        <v>146280</v>
       </c>
       <c r="C405" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D405" s="4" t="inlineStr">
         <is>
-          <t>Хоробицький ліцей</t>
+          <t>Хрещатенський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E405" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F405" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G405" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H405" s="6" t="inlineStr">
         <is>
-          <t>7421488801</t>
+          <t>7422084701</t>
         </is>
       </c>
       <c r="I405" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J405" s="4" t="inlineStr">
         <is>
-          <t>с. Хоробичі, Городнянський район, Чернігівська область</t>
+          <t>с. Хрещате, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K405" s="4" t="inlineStr">
         <is>
-          <t>вулиця Амосова, 55-Б</t>
+          <t>вулиця Миру, 10</t>
         </is>
       </c>
       <c r="L405" s="6" t="inlineStr">
         <is>
-          <t>UA74100050540069041</t>
+          <t>UA74100170160087381</t>
         </is>
       </c>
       <c r="M405" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Хоробичі</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Хрещате</t>
         </is>
       </c>
       <c r="N405" s="7"/>
       <c r="O405" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Городнянської міської ради</t>
+          <t>Відділ освіти Кіптівської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P405" s="4" t="inlineStr">
         <is>
-          <t>(04645)34449</t>
+          <t>(04646)3-76-59</t>
         </is>
       </c>
       <c r="Q405" s="4"/>
       <c r="R405" s="4" t="inlineStr">
         <is>
-          <t>horobychischool@ukr.net</t>
+          <t>Chreshatesc@i.ua</t>
         </is>
       </c>
       <c r="S405" s="4"/>
       <c r="T405" s="4" t="inlineStr">
         <is>
-          <t>Директор Коваленко Володимир Євгенович</t>
+          <t>Директор Глузд Зоя Василівна</t>
         </is>
       </c>
       <c r="U405" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V405" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W405" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X405" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y405" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="4" t="inlineStr">
         <is>
-          <t>Хорошеозерський заклад загальної середньої освіти І-ІІІ ступенів імені Героїв Крут Крутівської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Чайкинський навчально-виховний комплекс Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B406" s="5" t="n">
-        <v>135917</v>
+        <v>143799</v>
       </c>
       <c r="C406" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D406" s="4" t="inlineStr">
         <is>
-          <t>Хорошеозерський ЗЗСО І-ІІІ ст. ім. Героїв Крут Крутівської сільської ради</t>
+          <t>Чайкинський НВК</t>
         </is>
       </c>
       <c r="E406" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F406" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G406" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H406" s="6" t="inlineStr">
         <is>
-          <t>7420888801</t>
+          <t>7423689301</t>
         </is>
       </c>
       <c r="I406" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J406" s="4" t="inlineStr">
         <is>
-          <t>с. Хороше Озеро, Борзнянський район, Чернігівська область</t>
+          <t>с. Чайкине, Новгород-Сіверський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K406" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 11</t>
+          <t>вулиця Кучми, 41</t>
         </is>
       </c>
       <c r="L406" s="6" t="inlineStr">
         <is>
-          <t>UA74040170140097009</t>
+          <t>UA74060030780087324</t>
         </is>
       </c>
       <c r="M406" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Хороше Озеро</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Чайкине</t>
         </is>
       </c>
       <c r="N406" s="7"/>
       <c r="O406" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Крутівської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P406" s="4" t="inlineStr">
         <is>
-          <t>(096)9103689</t>
+          <t>(04658)39117</t>
         </is>
       </c>
       <c r="Q406" s="4"/>
       <c r="R406" s="4" t="inlineStr">
         <is>
-          <t>hozero_school@ukr.net</t>
+          <t>chaykino_nvk@ukr.net</t>
         </is>
       </c>
       <c r="S406" s="4" t="inlineStr">
         <is>
-          <t>http://horosheozero-school.edukit.cn.ua/</t>
+          <t>http://nvkchaykino.ucoz.ru</t>
         </is>
       </c>
       <c r="T406" s="4" t="inlineStr">
         <is>
-          <t>Директор Бодун Алла Григорівна</t>
+          <t>Директор Магоня Едуард Віталійович</t>
         </is>
       </c>
       <c r="U406" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V406" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W406" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X406" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y406" s="5"/>
+      <c r="Y406" s="5" t="n">
+        <v>246</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="4" t="inlineStr">
         <is>
-          <t>Хрещатенський заклад загальної середньої освіти І-ІІІ ступенів Кіптівської сільської ради Чернігівської області</t>
+          <t>Чемерський заклад загальної середньої освіти І-ІІІ ступенів Кіптівської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B407" s="5" t="n">
-        <v>146280</v>
+        <v>147983</v>
       </c>
       <c r="C407" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D407" s="4" t="inlineStr">
         <is>
-          <t>Хрещатенський ЗЗСО І-ІІІ ступенів</t>
+          <t>Чемерський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E407" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F407" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G407" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H407" s="6" t="inlineStr">
         <is>
-          <t>7422084701</t>
+          <t>7422089801</t>
         </is>
       </c>
       <c r="I407" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J407" s="4" t="inlineStr">
         <is>
-          <t>с. Хрещате, Козелецький район, Чернігівська область</t>
+          <t>с. Чемер, Козелецький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K407" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 10</t>
+          <t>вулиця Столярова, 6</t>
         </is>
       </c>
       <c r="L407" s="6" t="inlineStr">
         <is>
-          <t>UA74100170160087381</t>
+          <t>UA74100170170010338</t>
         </is>
       </c>
       <c r="M407" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Хрещате</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Чемер</t>
         </is>
       </c>
       <c r="N407" s="7"/>
       <c r="O407" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Кіптівської сільської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P407" s="4" t="inlineStr">
         <is>
-          <t>(04646)3-76-59</t>
+          <t>(04646)3-53-43</t>
         </is>
       </c>
       <c r="Q407" s="4"/>
       <c r="R407" s="4" t="inlineStr">
         <is>
-          <t>Chreshatesc@i.ua</t>
+          <t>romanchuk.ganna@ukr.net</t>
         </is>
       </c>
       <c r="S407" s="4"/>
       <c r="T407" s="4" t="inlineStr">
         <is>
-          <t>Директор Глузд Зоя Василівна</t>
+          <t>Директор Романчук Ганна Іванівна</t>
         </is>
       </c>
       <c r="U407" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V407" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W407" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X407" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y407" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="4" t="inlineStr">
         <is>
-          <t>Чайкинський навчально-виховний комплекс Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>комунальний заклад "Черешенський ліцей" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B408" s="5" t="n">
-        <v>143799</v>
+        <v>139584</v>
       </c>
       <c r="C408" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D408" s="4" t="inlineStr">
         <is>
-          <t>Чайкинський НВК</t>
+          <t>КЗ "Черешенський ліцей"</t>
         </is>
       </c>
       <c r="E408" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F408" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G408" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H408" s="6" t="inlineStr">
         <is>
-          <t>7423689301</t>
+          <t>7422281503</t>
         </is>
       </c>
       <c r="I408" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J408" s="4" t="inlineStr">
         <is>
-          <t>с. Чайкине, Новгород-Сіверський район, Чернігівська область</t>
+          <t>с. Черешеньки, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K408" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кучми, 41</t>
+          <t>вулиця Шкільна, 14</t>
         </is>
       </c>
       <c r="L408" s="6" t="inlineStr">
         <is>
-          <t>UA74060030780087324</t>
+          <t>UA74060010450041854</t>
         </is>
       </c>
       <c r="M408" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Чайкине</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Черешеньки</t>
         </is>
       </c>
       <c r="N408" s="7"/>
       <c r="O408" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Новгород-Сіверської міської ради Чернігівської області</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P408" s="4" t="inlineStr">
         <is>
-          <t>(04658)39117</t>
+          <t>(04656)2-53-75</t>
         </is>
       </c>
       <c r="Q408" s="4"/>
       <c r="R408" s="4" t="inlineStr">
         <is>
-          <t>chaykino_nvk@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>chereshenki-zos@ukr.net</t>
+        </is>
+      </c>
+      <c r="S408" s="4"/>
       <c r="T408" s="4" t="inlineStr">
         <is>
-          <t>Директор Магоня Едуард Віталійович</t>
+          <t>Директор Лагошна Олена Олегівна</t>
         </is>
       </c>
       <c r="U408" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V408" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W408" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X408" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
-[...4 lines deleted...]
-      </c>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="Y408" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="4" t="inlineStr">
         <is>
-          <t>Чемерський заклад загальної середньої освіти І-ІІІ ступенів Кіптівської сільської ради Чернігівської області</t>
+          <t>Нехаївська філія Коропського ліцею ім. Т.Г.Шевченка Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B409" s="5" t="n">
-        <v>147983</v>
+        <v>177033</v>
       </c>
       <c r="C409" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D409" s="4" t="inlineStr">
         <is>
-          <t>Чемерський ЗЗСО І-ІІІ ступенів</t>
+          <t>Нехаївська філія Коропського ліцею ім. Т.Г.Шевченка</t>
         </is>
       </c>
       <c r="E409" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F409" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G409" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H409" s="6" t="inlineStr">
         <is>
-          <t>7422089801</t>
+          <t>7400000000</t>
         </is>
       </c>
       <c r="I409" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J409" s="4" t="inlineStr">
         <is>
-          <t>с. Чемер, Козелецький район, Чернігівська область</t>
+          <t>Чернігівська область</t>
         </is>
       </c>
       <c r="K409" s="4" t="inlineStr">
         <is>
-          <t>вулиця Столярова, 6</t>
+          <t>вулиця Центральна, 69</t>
         </is>
       </c>
       <c r="L409" s="6" t="inlineStr">
         <is>
-          <t>UA74100170170010338</t>
+          <t>UA74060010260013274</t>
         </is>
       </c>
       <c r="M409" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Чемер</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Нехаївка</t>
         </is>
       </c>
       <c r="N409" s="7"/>
       <c r="O409" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Кіптівської сільської ради Чернігівської області</t>
+          <t>Відділ освіти Коропської селищної ради</t>
         </is>
       </c>
       <c r="P409" s="4" t="inlineStr">
         <is>
-          <t>(04646)3-53-43</t>
+          <t>(096)1851531</t>
         </is>
       </c>
       <c r="Q409" s="4"/>
       <c r="R409" s="4" t="inlineStr">
         <is>
-          <t>romanchuk.ganna@ukr.net</t>
+          <t>nehaivskafiliakoropskogoliceuc@gmail.com</t>
         </is>
       </c>
       <c r="S409" s="4"/>
       <c r="T409" s="4" t="inlineStr">
         <is>
-          <t>Директор Романчук Ганна Іванівна</t>
+          <t>Завідувач філією Стратій Володимир Володимирович</t>
         </is>
       </c>
       <c r="U409" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V409" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W409" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X409" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y409" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Черешенський ліцей" Чернігівської обласної ради</t>
+          <t>Черняхівська гімназія Вертіївської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B410" s="5" t="n">
-        <v>139584</v>
+        <v>143580</v>
       </c>
       <c r="C410" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D410" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Черешенський ліцей"</t>
+          <t>Черняхівська гімназія</t>
         </is>
       </c>
       <c r="E410" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F410" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G410" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H410" s="6" t="inlineStr">
         <is>
-          <t>7422281503</t>
+          <t>7423389501</t>
         </is>
       </c>
       <c r="I410" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J410" s="4" t="inlineStr">
         <is>
-          <t>с. Черешеньки, Коропський район, Чернігівська область</t>
+          <t>с. Черняхівка, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K410" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 14</t>
+          <t>вулиця Шевченка, 3-А</t>
         </is>
       </c>
       <c r="L410" s="6" t="inlineStr">
         <is>
-          <t>UA74060010450041854</t>
+          <t>UA74040090220092840</t>
         </is>
       </c>
       <c r="M410" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Черешеньки</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Черняхівка</t>
         </is>
       </c>
       <c r="N410" s="7"/>
       <c r="O410" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Вертіївської сільської ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P410" s="4" t="inlineStr">
         <is>
-          <t>(04656)2-53-75</t>
+          <t>(04631)66-347</t>
         </is>
       </c>
       <c r="Q410" s="4"/>
       <c r="R410" s="4" t="inlineStr">
         <is>
-          <t>chereshenki-zos@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S410" s="4"/>
+          <t>chernyahivka_nvk@i.ua</t>
+        </is>
+      </c>
+      <c r="S410" s="4" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/view/gymnasium2020</t>
+        </is>
+      </c>
       <c r="T410" s="4" t="inlineStr">
         <is>
-          <t>Директор Лагошна Олена Олегівна</t>
+          <t>Директор Бондаренко Ольга Іванівна</t>
         </is>
       </c>
       <c r="U410" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V410" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W410" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X410" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y410" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="4" t="inlineStr">
         <is>
-          <t>Черняхівська гімназія Вертіївської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Чорнорізька філія І-ІІ ступенів Семенівськоо ліцею №2 Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B411" s="5" t="n">
-        <v>143580</v>
+        <v>138329</v>
       </c>
       <c r="C411" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D411" s="4" t="inlineStr">
         <is>
-          <t>Черняхівська гімназія</t>
+          <t>Чорнорізька філія І-ІІ ст.</t>
         </is>
       </c>
       <c r="E411" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F411" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G411" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H411" s="6" t="inlineStr">
         <is>
-          <t>7423389501</t>
+          <t>7424787501</t>
         </is>
       </c>
       <c r="I411" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J411" s="4" t="inlineStr">
         <is>
-          <t>с. Черняхівка, Ніжинський район, Чернігівська область</t>
+          <t>с. Чорний Ріг, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K411" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 3-А</t>
+          <t>вулиця Пилипа Орлика, 22</t>
         </is>
       </c>
       <c r="L411" s="6" t="inlineStr">
         <is>
-          <t>UA74040090220092840</t>
+          <t>UA74060070630033107</t>
         </is>
       </c>
       <c r="M411" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Черняхівка</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Чорний Ріг</t>
         </is>
       </c>
       <c r="N411" s="7"/>
       <c r="O411" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Вертіївської сільської ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P411" s="4" t="inlineStr">
         <is>
-          <t>(04631)66-347</t>
+          <t>(046)592-52-46</t>
         </is>
       </c>
       <c r="Q411" s="4"/>
       <c r="R411" s="4" t="inlineStr">
         <is>
-          <t>chernyahivka_nvk@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>gymndva@ukr.net</t>
+        </is>
+      </c>
+      <c r="S411" s="4"/>
       <c r="T411" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондаренко Ольга Іванівна</t>
+          <t>Завідувач філією Лантух Тамара Володимирівна</t>
         </is>
       </c>
       <c r="U411" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V411" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W411" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X411" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y411" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="4" t="inlineStr">
         <is>
-          <t>Чорнорізька філія І-ІІ ступенів Погорільської гімназії Семенівської міської ради Чернігівської області</t>
+          <t>Чорнотицька загальноосвітня школа І-ІІІ ступенів Сосницької селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B412" s="5" t="n">
-        <v>138329</v>
+        <v>143994</v>
       </c>
       <c r="C412" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D412" s="4" t="inlineStr">
         <is>
-          <t>Чорнорізька філія І-ІІ ст.</t>
+          <t>Чорнотицька ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E412" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F412" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G412" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H412" s="6" t="inlineStr">
         <is>
-          <t>7424787501</t>
+          <t>7424988001</t>
         </is>
       </c>
       <c r="I412" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J412" s="4" t="inlineStr">
         <is>
-          <t>с. Чорний Ріг, Семенівський район, Чернігівська область</t>
+          <t>с. Чорнотичі, Сосницький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K412" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пилипа Орлика, 22</t>
+          <t>вулиця Шлях, 27</t>
         </is>
       </c>
       <c r="L412" s="6" t="inlineStr">
         <is>
-          <t>UA74060070630033107</t>
+          <t>UA74020070390094702</t>
         </is>
       </c>
       <c r="M412" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Чорний Ріг</t>
+          <t>Чернігівська обл., Корюківський р-н, с. Чорнотичі</t>
         </is>
       </c>
       <c r="N412" s="7"/>
       <c r="O412" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
         </is>
       </c>
       <c r="P412" s="4" t="inlineStr">
         <is>
-          <t>(046)592-52-46</t>
+          <t>(04655)2-51-73</t>
         </is>
       </c>
       <c r="Q412" s="4"/>
       <c r="R412" s="4" t="inlineStr">
         <is>
-          <t>shkola-chorny-rog@meta.ua</t>
+          <t>chernotichi@gmail.com</t>
         </is>
       </c>
       <c r="S412" s="4"/>
       <c r="T412" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Лантух Тамара Володимирівна</t>
+          <t>Директор Коваленко Олексій Михайлович</t>
         </is>
       </c>
       <c r="U412" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V412" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W412" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X412" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y412" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="4" t="inlineStr">
         <is>
-          <t>Чорнотицька загальноосвітня школа І-ІІІ ступенів Сосницької селищної ради Чернігівської області</t>
+          <t>Шабалинівська загальноосвітня школа І-ІІІ ступенів Коропської селищної ради Чернігівської області</t>
         </is>
       </c>
       <c r="B413" s="5" t="n">
-        <v>143994</v>
+        <v>139741</v>
       </c>
       <c r="C413" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D413" s="4" t="inlineStr">
         <is>
-          <t>Чорнотицька ЗОШ І-ІІІ ступенів</t>
+          <t>Шабалинівська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E413" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F413" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G413" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H413" s="6" t="inlineStr">
         <is>
-          <t>7424988001</t>
+          <t>7422289501</t>
         </is>
       </c>
       <c r="I413" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J413" s="4" t="inlineStr">
         <is>
-          <t>с. Чорнотичі, Сосницький район, Чернігівська область</t>
+          <t>с. Шабалинів, Коропський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K413" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шлях, 27</t>
+          <t>вулиця Центральна, 86</t>
         </is>
       </c>
       <c r="L413" s="6" t="inlineStr">
         <is>
-          <t>UA74020070390094702</t>
+          <t>UA74060010470068671</t>
         </is>
       </c>
       <c r="M413" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Корюківський р-н, с. Чорнотичі</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Шабалинів</t>
         </is>
       </c>
       <c r="N413" s="7"/>
       <c r="O413" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Сосницької селищної ради</t>
+          <t>Відділ освіти Коропської селищної ради</t>
         </is>
       </c>
       <c r="P413" s="4" t="inlineStr">
         <is>
-          <t>(04655)2-51-73</t>
+          <t>(04656)23175</t>
         </is>
       </c>
       <c r="Q413" s="4"/>
       <c r="R413" s="4" t="inlineStr">
         <is>
-          <t>chernotichi@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S413" s="4"/>
+          <t>shabalyniv@gmail.com</t>
+        </is>
+      </c>
+      <c r="S413" s="4" t="inlineStr">
+        <is>
+          <t>http://shabalyniv.at.ua</t>
+        </is>
+      </c>
       <c r="T413" s="4" t="inlineStr">
         <is>
-          <t>Директор Коваленко Олексій Михайлович</t>
+          <t>Директор Дубатовк Юлія Володимирівна</t>
         </is>
       </c>
       <c r="U413" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V413" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W413" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X413" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y413" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="4" t="inlineStr">
         <is>
-          <t>Шабалинівська загальноосвітня школа І-ІІІ ступенів Коропської селищної ради Чернігівської області</t>
+          <t>Шаповалівська загальноосвітня школа I-III ступенів Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B414" s="5" t="n">
-        <v>139741</v>
+        <v>136384</v>
       </c>
       <c r="C414" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D414" s="4" t="inlineStr">
         <is>
-          <t>Шабалинівська ЗОШ І-ІІІ ступенів</t>
+          <t>Шаповалівська ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E414" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F414" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G414" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H414" s="6" t="inlineStr">
         <is>
-          <t>7422289501</t>
+          <t>7420889201</t>
         </is>
       </c>
       <c r="I414" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J414" s="4" t="inlineStr">
         <is>
-          <t>с. Шабалинів, Коропський район, Чернігівська область</t>
+          <t>с. Шаповалівка, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K414" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 86</t>
+          <t>вулиця Свято-Миколаївська, 9</t>
         </is>
       </c>
       <c r="L414" s="6" t="inlineStr">
         <is>
-          <t>UA74060010470068671</t>
+          <t>UA74040070200033104</t>
         </is>
       </c>
       <c r="M414" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Шабалинів</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Шаповалівка</t>
         </is>
       </c>
       <c r="N414" s="7"/>
       <c r="O414" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Коропської селищної ради</t>
+          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P414" s="4" t="inlineStr">
         <is>
-          <t>(04656)23175</t>
+          <t>(04653)27340, (068)0260077</t>
         </is>
       </c>
       <c r="Q414" s="4"/>
       <c r="R414" s="4" t="inlineStr">
         <is>
-          <t>shabalyniv@gmail.com</t>
+          <t>kursplus@ukr.net</t>
         </is>
       </c>
       <c r="S414" s="4" t="inlineStr">
         <is>
-          <t>http://shabalyniv.at.ua</t>
+          <t>http://www.shapovalivka-school.edukit.cn.ua</t>
         </is>
       </c>
       <c r="T414" s="4" t="inlineStr">
         <is>
-          <t>Директор Дубатовк Юлія Володимирівна</t>
+          <t>Директор Динник Любов Павлівна</t>
         </is>
       </c>
       <c r="U414" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V414" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W414" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X414" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y414" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="4" t="inlineStr">
         <is>
-          <t>Шаповалівська загальноосвітня школа I-III ступенів Борзнянської міської ради Чернігівської області</t>
+          <t>Шатурська початкова школа Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B415" s="5" t="n">
-        <v>136384</v>
+        <v>142272</v>
       </c>
       <c r="C415" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D415" s="4" t="inlineStr">
         <is>
-          <t>Шаповалівська ЗОШ І-ІІІ ст.</t>
+          <t>Шатурська початкова школа</t>
         </is>
       </c>
       <c r="E415" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F415" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G415" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H415" s="6" t="inlineStr">
         <is>
-          <t>7420889201</t>
+          <t>7423389801</t>
         </is>
       </c>
       <c r="I415" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J415" s="4" t="inlineStr">
         <is>
-          <t>с. Шаповалівка, Борзнянський район, Чернігівська область</t>
+          <t>с. Шатура, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K415" s="4" t="inlineStr">
         <is>
-          <t>вулиця Свято-Миколаївська, 9</t>
+          <t>вулиця Дерезенка, 35</t>
         </is>
       </c>
       <c r="L415" s="6" t="inlineStr">
         <is>
-          <t>UA74040070200033104</t>
+          <t>UA74040190170083170</t>
         </is>
       </c>
       <c r="M415" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Шаповалівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Шатура</t>
         </is>
       </c>
       <c r="N415" s="7"/>
       <c r="O415" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="P415" s="4" t="inlineStr">
         <is>
-          <t>(04653)27340, (068)0260077</t>
+          <t>(04631)63719</t>
         </is>
       </c>
       <c r="Q415" s="4"/>
       <c r="R415" s="4" t="inlineStr">
         <is>
-          <t>kursplus@ukr.net</t>
+          <t>shkolashatura100@ukr.net</t>
         </is>
       </c>
       <c r="S415" s="4" t="inlineStr">
         <is>
-          <t>http://www.shapovalivka-school.edukit.cn.ua</t>
+          <t>http://shatura-nvk.edukit.cn.ua/</t>
         </is>
       </c>
       <c r="T415" s="4" t="inlineStr">
         <is>
-          <t>Директор Динник Любов Павлівна</t>
+          <t>Директор Рубан Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U415" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V415" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W415" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X415" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y415" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="4" t="inlineStr">
         <is>
-          <t>Шатурська початкова школа Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Шибиринівська гімназія Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="B416" s="5" t="n">
-        <v>142272</v>
+        <v>145208</v>
       </c>
       <c r="C416" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D416" s="4" t="inlineStr">
         <is>
-          <t>Шатурська початкова школа</t>
+          <t>Шибиринівська гімназія</t>
         </is>
       </c>
       <c r="E416" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F416" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G416" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H416" s="6" t="inlineStr">
         <is>
-          <t>7423389801</t>
+          <t>7425589901</t>
         </is>
       </c>
       <c r="I416" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J416" s="4" t="inlineStr">
         <is>
-          <t>с. Шатура, Ніжинський район, Чернігівська область</t>
+          <t>с. Шибиринівка, Чернігівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K416" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дерезенка, 35</t>
+          <t>вулиця Садова, 10</t>
         </is>
       </c>
       <c r="L416" s="6" t="inlineStr">
         <is>
-          <t>UA74040190170083170</t>
+          <t>UA74100250380029777</t>
         </is>
       </c>
       <c r="M416" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Шатура</t>
+          <t>Чернігівська обл., Чернігівський р-н, с. Шибиринівка</t>
         </is>
       </c>
       <c r="N416" s="7"/>
       <c r="O416" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім'ї, молоді та спорту Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
         </is>
       </c>
       <c r="P416" s="4" t="inlineStr">
         <is>
-          <t>(04631)63719</t>
+          <t>(0462)685245</t>
         </is>
       </c>
       <c r="Q416" s="4"/>
       <c r="R416" s="4" t="inlineStr">
         <is>
-          <t>shkolashatura100@ukr.net</t>
+          <t>shybyrynivka.shool@ukr.net</t>
         </is>
       </c>
       <c r="S416" s="4" t="inlineStr">
         <is>
-          <t>http://shatura-nvk.edukit.cn.ua/</t>
+          <t>https://mkocubynska-gromada.gov.ua/shibirinivska-zosh-iiii-stupeniv-08-47-22-22-06-2020/</t>
         </is>
       </c>
       <c r="T416" s="4" t="inlineStr">
         <is>
-          <t>Директор Рубан Тетяна Миколаївна</t>
+          <t>Директор Ющенко Ольга Петрівна</t>
         </is>
       </c>
       <c r="U416" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V416" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W416" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X416" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y416" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="4" t="inlineStr">
         <is>
-          <t>Шибиринівська гімназія Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Світанківський ліцей Парафіївської селищної ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B417" s="5" t="n">
-        <v>145208</v>
+        <v>143734</v>
       </c>
       <c r="C417" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D417" s="4" t="inlineStr">
         <is>
-          <t>Шибиринівська гімназія</t>
+          <t>Світанківський ліцей Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="E417" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F417" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G417" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H417" s="6" t="inlineStr">
         <is>
-          <t>7425589901</t>
+          <t>7421789201</t>
         </is>
       </c>
       <c r="I417" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J417" s="4" t="inlineStr">
         <is>
-          <t>с. Шибиринівка, Чернігівський район, Чернігівська область</t>
+          <t>с. Южне, Ічнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K417" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 10</t>
+          <t>вулиця Шевченка, 53А</t>
         </is>
       </c>
       <c r="L417" s="6" t="inlineStr">
         <is>
-          <t>UA74100250380029777</t>
+          <t>UA74080110170047032</t>
         </is>
       </c>
       <c r="M417" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Чернігівський р-н, с. Шибиринівка</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Світанок</t>
         </is>
       </c>
       <c r="N417" s="7"/>
       <c r="O417" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді, спорту, культури і туризму Михайло-Коцюбинської селищної ради Чернігівського району Чернігівської області</t>
+          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
         </is>
       </c>
       <c r="P417" s="4" t="inlineStr">
         <is>
-          <t>(0462)685245</t>
+          <t>(04633)28334</t>
         </is>
       </c>
       <c r="Q417" s="4"/>
       <c r="R417" s="4" t="inlineStr">
         <is>
-          <t>shybyrynivka.shool@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>svitanok.school2025@gmail.com</t>
+        </is>
+      </c>
+      <c r="S417" s="4"/>
       <c r="T417" s="4" t="inlineStr">
         <is>
-          <t>Директор Ющенко Ольга Петрівна</t>
+          <t>Директор Щербатенко Володимир Ілліч</t>
         </is>
       </c>
       <c r="U417" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V417" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W417" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X417" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y417" s="5"/>
+      <c r="Y417" s="5" t="n">
+        <v>320</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="4" t="inlineStr">
         <is>
-          <t>Світанківський ліцей Парафіївської селищної ради Прилуцького району Чернігівської області</t>
+          <t>комунальний заклад "Яблунівський ліцей" Чернігівської обласної ради</t>
         </is>
       </c>
       <c r="B418" s="5" t="n">
-        <v>143734</v>
+        <v>139767</v>
       </c>
       <c r="C418" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D418" s="4" t="inlineStr">
         <is>
-          <t>Світанківський ліцей Парафіївської селищної ради</t>
+          <t>КЗ "Яблунівський ліцей"</t>
         </is>
       </c>
       <c r="E418" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F418" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G418" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H418" s="6" t="inlineStr">
         <is>
-          <t>7421789201</t>
+          <t>7424189701</t>
         </is>
       </c>
       <c r="I418" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J418" s="4" t="inlineStr">
         <is>
-          <t>с. Южне, Ічнянський район, Чернігівська область</t>
+          <t>с. Яблунівка, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K418" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 53А</t>
+          <t>вулиця Яблунева, 17</t>
         </is>
       </c>
       <c r="L418" s="6" t="inlineStr">
         <is>
-          <t>UA74080110170047032</t>
+          <t>UA74080210010068290</t>
         </is>
       </c>
       <c r="M418" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Світанок</t>
+          <t>Чернігівська обл., Прилуцький р-н, с. Яблунівка</t>
         </is>
       </c>
       <c r="N418" s="7"/>
       <c r="O418" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури та спорту Парафіївської селищної ради</t>
+          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P418" s="4" t="inlineStr">
         <is>
-          <t>(04633)28334</t>
+          <t>(04637)65238, (04637)65282</t>
         </is>
       </c>
       <c r="Q418" s="4"/>
       <c r="R418" s="4" t="inlineStr">
         <is>
-          <t>svitanok.school2025@gmail.com</t>
+          <t>Yablunovka@ukr.net</t>
         </is>
       </c>
       <c r="S418" s="4"/>
       <c r="T418" s="4" t="inlineStr">
         <is>
-          <t>Директор Щербатенко Володимир Ілліч</t>
+          <t>Директор Шаповаленко Неоніла Олександрівна</t>
         </is>
       </c>
       <c r="U418" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V418" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W418" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X418" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
-[...4 lines deleted...]
-      </c>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="Y418" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Яблунівський ліцей" Чернігівської обласної ради</t>
+          <t>Яблунівська загальноосвітня школа I-III ступенів Яблунівської сільської ради Прилуцького району Чернігівської області</t>
         </is>
       </c>
       <c r="B419" s="5" t="n">
-        <v>139767</v>
+        <v>144175</v>
       </c>
       <c r="C419" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D419" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Яблунівський ліцей"</t>
+          <t>Яблунівська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E419" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F419" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G419" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H419" s="6" t="inlineStr">
         <is>
           <t>7424189701</t>
         </is>
       </c>
       <c r="I419" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J419" s="4" t="inlineStr">
         <is>
           <t>с. Яблунівка, Прилуцький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K419" s="4" t="inlineStr">
         <is>
-          <t>вулиця Яблунева, 17</t>
+          <t>вулиця Яблунева, 30-А</t>
         </is>
       </c>
       <c r="L419" s="6" t="inlineStr">
         <is>
           <t>UA74080210010068290</t>
         </is>
       </c>
       <c r="M419" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Прилуцький р-н, с. Яблунівка</t>
         </is>
       </c>
       <c r="N419" s="7"/>
       <c r="O419" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Чернігівської обласної державної адміністрації</t>
+          <t>Яблунівська сільська рада</t>
         </is>
       </c>
       <c r="P419" s="4" t="inlineStr">
         <is>
-          <t>(04637)65238, (04637)65282</t>
+          <t>(04637)6-52-42</t>
         </is>
       </c>
       <c r="Q419" s="4"/>
       <c r="R419" s="4" t="inlineStr">
         <is>
-          <t>Yablunovka@ukr.net</t>
+          <t>yablunivkask@ukr.net</t>
         </is>
       </c>
       <c r="S419" s="4"/>
       <c r="T419" s="4" t="inlineStr">
         <is>
-          <t>Директор Шаповаленко Неоніла Олександрівна</t>
+          <t>Директор Колесник Анатолій Васильович</t>
         </is>
       </c>
       <c r="U419" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V419" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W419" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X419" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y419" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="4" t="inlineStr">
         <is>
-          <t>Яблунівська загальноосвітня школа I-III ступенів Яблунівської сільської ради Прилуцького району Чернігівської області</t>
+          <t>Ядутинська загальноосвітня школа І-ІІІ ступенів Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B420" s="5" t="n">
-        <v>144175</v>
+        <v>135163</v>
       </c>
       <c r="C420" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D420" s="4" t="inlineStr">
         <is>
-          <t>Яблунівська ЗОШ І-ІІІ ступенів</t>
+          <t>Ядутинська ЗОШ І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E420" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F420" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G420" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H420" s="6" t="inlineStr">
         <is>
-          <t>7424189701</t>
+          <t>7420889601</t>
         </is>
       </c>
       <c r="I420" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J420" s="4" t="inlineStr">
         <is>
-          <t>с. Яблунівка, Прилуцький район, Чернігівська область</t>
+          <t>с. Ядути, Борзнянський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K420" s="4" t="inlineStr">
         <is>
-          <t>вулиця Яблунева, 30-А</t>
+          <t>вулиця Сіверська, 70</t>
         </is>
       </c>
       <c r="L420" s="6" t="inlineStr">
         <is>
-          <t>UA74080210010068290</t>
+          <t>UA74040070220057860</t>
         </is>
       </c>
       <c r="M420" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Прилуцький р-н, с. Яблунівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Ядути</t>
         </is>
       </c>
       <c r="N420" s="7"/>
       <c r="O420" s="4" t="inlineStr">
         <is>
-          <t>Яблунівська сільська рада</t>
+          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P420" s="4" t="inlineStr">
         <is>
-          <t>(04637)6-52-42</t>
+          <t>(04653)27571</t>
         </is>
       </c>
       <c r="Q420" s="4"/>
       <c r="R420" s="4" t="inlineStr">
         <is>
-          <t>yablunivkask@ukr.net</t>
+          <t>yaduti@ukr.net</t>
         </is>
       </c>
       <c r="S420" s="4"/>
       <c r="T420" s="4" t="inlineStr">
         <is>
-          <t>Директор Колесник Анатолій Васильович</t>
+          <t> Шостак Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U420" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V420" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W420" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X420" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y420" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="4" t="inlineStr">
         <is>
-          <t>Ядутинська загальноосвітня школа І-ІІІ ступенів Борзнянської міської ради Чернігівської області</t>
+          <t>Янжулівська філія І-ІІ ступенів Семенівської гімназії № 2 Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B421" s="5" t="n">
-        <v>135163</v>
+        <v>134967</v>
       </c>
       <c r="C421" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D421" s="4" t="inlineStr">
         <is>
-          <t>Ядутинська ЗОШ І-ІІІ ст.</t>
+          <t>Янжулівська філія І-ІІ ст.</t>
         </is>
       </c>
       <c r="E421" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F421" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G421" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H421" s="6" t="inlineStr">
         <is>
-          <t>7420889601</t>
+          <t>7424781701</t>
         </is>
       </c>
       <c r="I421" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J421" s="4" t="inlineStr">
         <is>
-          <t>с. Ядути, Борзнянський район, Чернігівська область</t>
+          <t>с. Янжулівка, Семенівський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K421" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сіверська, 70</t>
+          <t>вулиця Гагаріна, 23</t>
         </is>
       </c>
       <c r="L421" s="6" t="inlineStr">
         <is>
-          <t>UA74040070220057860</t>
+          <t>UA74060070660067523</t>
         </is>
       </c>
       <c r="M421" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Ніжинський р-н, с. Ядути</t>
+          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Янжулівка</t>
         </is>
       </c>
       <c r="N421" s="7"/>
       <c r="O421" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Борзнянської міської ради Чернігівської області</t>
+          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P421" s="4" t="inlineStr">
         <is>
-          <t>(04653)27571</t>
+          <t>(046)5924644</t>
         </is>
       </c>
       <c r="Q421" s="4"/>
-      <c r="R421" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R421" s="4"/>
       <c r="S421" s="4"/>
       <c r="T421" s="4" t="inlineStr">
         <is>
-          <t> Шостак Ірина Володимирівна</t>
+          <t>Завідувач філією Подоляк Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U421" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V421" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W421" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X421" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y421" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="4" t="inlineStr">
         <is>
-          <t>Янжулівська філія І-ІІ ступенів Семенівської гімназії № 2 Семенівської міської ради Чернігівської області</t>
+          <t>Ярославська філія І-ІІ ступенів Бобровицького закладу загальної середньої освіти І-ІІІ ступенів №1 Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B422" s="5" t="n">
-        <v>134967</v>
+        <v>141845</v>
       </c>
       <c r="C422" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D422" s="4" t="inlineStr">
         <is>
-          <t>Янжулівська філія І-ІІ ст.</t>
+          <t>Ярославська філія І-ІІ ступенів Бобровицького ЗЗСО І-ІІІ ступенів №1</t>
         </is>
       </c>
       <c r="E422" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F422" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G422" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H422" s="6" t="inlineStr">
         <is>
-          <t>7424781701</t>
+          <t>7420688401</t>
         </is>
       </c>
       <c r="I422" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J422" s="4" t="inlineStr">
         <is>
-          <t>с. Янжулівка, Семенівський район, Чернігівська область</t>
+          <t>с. Ярославка, Бобровицький район, Чернігівська область</t>
         </is>
       </c>
       <c r="K422" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гагаріна, 23</t>
+          <t>вулиця Незалежності, 39</t>
         </is>
       </c>
       <c r="L422" s="6" t="inlineStr">
         <is>
-          <t>UA74060070660067523</t>
+          <t>UA74040050400035411</t>
         </is>
       </c>
       <c r="M422" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська обл., Новгород-Сіверський р-н, с. Янжулівка</t>
+          <t>Чернігівська обл., Ніжинський р-н, с. Ярославка</t>
         </is>
       </c>
       <c r="N422" s="7"/>
       <c r="O422" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Семенівської міської ради Чернігівської області</t>
+          <t>Відділ освіти Бобровицької міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="P422" s="4" t="inlineStr">
         <is>
-          <t>(046)5924644</t>
+          <t>(067)4223332</t>
         </is>
       </c>
       <c r="Q422" s="4"/>
-      <c r="R422" s="4"/>
+      <c r="R422" s="4" t="inlineStr">
+        <is>
+          <t>yaroslavka.zzso@ukr.net</t>
+        </is>
+      </c>
       <c r="S422" s="4"/>
       <c r="T422" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Подоляк Ірина Миколаївна</t>
+          <t>Завідувач філією Чустіль Світлана Сергіївна</t>
         </is>
       </c>
       <c r="U422" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V422" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W422" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X422" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y422" s="5"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="423">
-[...107 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:Y423"/>
+  <autoFilter ref="A1:Y422"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>