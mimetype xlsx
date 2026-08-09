--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -5473,51 +5473,51 @@
       </c>
       <c r="N47" s="7"/>
       <c r="O47" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Ніжинської міської ради</t>
         </is>
       </c>
       <c r="P47" s="4" t="inlineStr">
         <is>
           <t>(04631)3-14-42</t>
         </is>
       </c>
       <c r="Q47" s="4"/>
       <c r="R47" s="4" t="inlineStr">
         <is>
           <t>zosh15.nizhyn@ukr.net</t>
         </is>
       </c>
       <c r="S47" s="4" t="inlineStr">
         <is>
           <t>http://zosh15-nizhyn.uo.gov.ua/</t>
         </is>
       </c>
       <c r="T47" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Крапивний Ярослав Миколайович</t>
+          <t>Директор Крапивний Ярослав Миколайович</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
@@ -6179,74 +6179,74 @@
       <c r="U53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська загальноосвітня школа І-ІІІ ступенів №7 Ніжинської міської ради Чернігівської області</t>
+          <t>Ніжинський ліцей № 7 імені Кушакевичів Ніжинської міської ради Чернігівської області</t>
         </is>
       </c>
       <c r="B54" s="5" t="n">
         <v>142248</v>
       </c>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>Ніжинська ЗОШ №7</t>
+          <t>Ніжинський ліцей № 7 імені Кушакевичів</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G54" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H54" s="6" t="inlineStr">
         <is>
           <t>7410400000</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr">
         <is>
           <t>Ніжин, Чернігівська область</t>
         </is>
       </c>
       <c r="K54" s="4" t="inlineStr">
         <is>
           <t>вулиця Гоголя, 15</t>
@@ -16734,51 +16734,51 @@
       </c>
       <c r="N148" s="7"/>
       <c r="O148" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, сім`ї, молоді та спорту Срібнянської селищної ради</t>
         </is>
       </c>
       <c r="P148" s="4" t="inlineStr">
         <is>
           <t>(04639)28440</t>
         </is>
       </c>
       <c r="Q148" s="4"/>
       <c r="R148" s="4" t="inlineStr">
         <is>
           <t>hrytsiivka@gmail.com</t>
         </is>
       </c>
       <c r="S148" s="4" t="inlineStr">
         <is>
           <t>http://grytsiivska-zosh.cn.sch.in.ua</t>
         </is>
       </c>
       <c r="T148" s="4" t="inlineStr">
         <is>
-          <t>Директор Щербина Валентина Василівна</t>
+          <t>В.о. директора Щербина Валентина Василівна</t>
         </is>
       </c>
       <c r="U148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V148" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y148" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
@@ -18760,74 +18760,74 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V166" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y166" s="5" t="n">
         <v>220</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="4" t="inlineStr">
         <is>
-          <t>Дягівський заклад загальної середньої освіти I-IIІ ступенів Менської міської ради</t>
+          <t>Дягівська гімназія Менської міської ради</t>
         </is>
       </c>
       <c r="B167" s="5" t="n">
         <v>140258</v>
       </c>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
-          <t>Дягівський ЗЗСО І-ІІІ ступенів</t>
+          <t>Дягівська гімназія</t>
         </is>
       </c>
       <c r="E167" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G167" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H167" s="6" t="inlineStr">
         <is>
           <t>7423083501</t>
         </is>
       </c>
       <c r="I167" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J167" s="4" t="inlineStr">
         <is>
           <t>с. Дягова, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K167" s="4" t="inlineStr">
         <is>
           <t>вулиця Покровська, 23</t>
@@ -25826,51 +25826,51 @@
       <c r="M230" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, с. Курінь</t>
         </is>
       </c>
       <c r="N230" s="7"/>
       <c r="O230" s="4" t="inlineStr">
         <is>
           <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P230" s="4" t="inlineStr">
         <is>
           <t>(04635)25361</t>
         </is>
       </c>
       <c r="Q230" s="4"/>
       <c r="R230" s="4" t="inlineStr">
         <is>
           <t>kurin_nvk@ukr.net</t>
         </is>
       </c>
       <c r="S230" s="4"/>
       <c r="T230" s="4" t="inlineStr">
         <is>
-          <t>Директор Доліч Оксана Василівна</t>
+          <t>Директор Жила Оксана Василівна</t>
         </is>
       </c>
       <c r="U230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V230" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y230" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
@@ -34234,51 +34234,51 @@
         <is>
           <t>UA74040030290034973</t>
         </is>
       </c>
       <c r="M306" s="4" t="inlineStr">
         <is>
           <t>Чернігівська обл., Ніжинський р-н, с. Піски</t>
         </is>
       </c>
       <c r="N306" s="7"/>
       <c r="O306" s="4" t="inlineStr">
         <is>
           <t>Бахмацька міська рада</t>
         </is>
       </c>
       <c r="P306" s="4" t="inlineStr">
         <is>
           <t>(068)0700413</t>
         </is>
       </c>
       <c r="Q306" s="4"/>
       <c r="R306" s="4"/>
       <c r="S306" s="4"/>
       <c r="T306" s="4" t="inlineStr">
         <is>
-          <t>Директор Євченко Валентина Костянтинівна</t>
+          <t>Директор Таценко Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U306" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V306" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W306" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X306" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y306" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="307">
@@ -42077,74 +42077,74 @@
       <c r="U377" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V377" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W377" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X377" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y377" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="4" t="inlineStr">
         <is>
-          <t>Стольненський заклад загальної середньої освіти I-IІІ ступенів Менської міської ради</t>
+          <t>Стольненська гімназія Менської міської ради</t>
         </is>
       </c>
       <c r="B378" s="5" t="n">
         <v>140600</v>
       </c>
       <c r="C378" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D378" s="4" t="inlineStr">
         <is>
-          <t>Стольненський ЗЗСО І-ІІІ ступенів</t>
+          <t>Стольненська гімназія</t>
         </is>
       </c>
       <c r="E378" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F378" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G378" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H378" s="6" t="inlineStr">
         <is>
           <t>7423088501</t>
         </is>
       </c>
       <c r="I378" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J378" s="4" t="inlineStr">
         <is>
           <t>с. Стольне, Менський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K378" s="4" t="inlineStr">
         <is>
           <t>вулиця Миру, 15</t>
@@ -46291,74 +46291,74 @@
       <c r="U415" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V415" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W415" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X415" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y415" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="4" t="inlineStr">
         <is>
-          <t>Шатурська гімназія Лосинівської селищної ради Ніжинського району Чернігівської області</t>
+          <t>Шатурська початкова школа Лосинівської селищної ради Ніжинського району Чернігівської області</t>
         </is>
       </c>
       <c r="B416" s="5" t="n">
         <v>142272</v>
       </c>
       <c r="C416" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D416" s="4" t="inlineStr">
         <is>
-          <t>Шатурська гімназія</t>
+          <t>Шатурська початкова школа</t>
         </is>
       </c>
       <c r="E416" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F416" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G416" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H416" s="6" t="inlineStr">
         <is>
           <t>7423389801</t>
         </is>
       </c>
       <c r="I416" s="4" t="inlineStr">
         <is>
           <t>Чернігівська область</t>
         </is>
       </c>
       <c r="J416" s="4" t="inlineStr">
         <is>
           <t>с. Шатура, Ніжинський район, Чернігівська область</t>
         </is>
       </c>
       <c r="K416" s="4" t="inlineStr">
         <is>
           <t>вулиця Дерезенка, 35</t>