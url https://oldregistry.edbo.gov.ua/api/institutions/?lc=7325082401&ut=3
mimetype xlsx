--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -367,88 +367,88 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>7325082401</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Долиняни, Хотинський район, Чернівецька область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Макаренка, 4</t>
+          <t>вулиця Шкільна, 4</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA73040110030026492</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., Дністровський р-н, с. Долиняни</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Орган місцевого самоврядування відділ освіти, культури, молоді та спорту Недобоївської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03731)27-2-38, (095)8347547</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>dolynianyzoh@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://dolunyanuzoh.e-schools.info/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Пелехата Валентина Михайлівна</t>
+          <t>Директор Томін Володимир Григорович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>186</v>
       </c>