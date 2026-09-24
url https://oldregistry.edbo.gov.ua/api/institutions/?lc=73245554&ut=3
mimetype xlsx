--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -614,67 +614,71 @@
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Дружби, 22</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA73060330010012519</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., Чернівецький р-н, с-ще Красноїльськ</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Красноїльської селищної ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(096)7604820</t>
-[...2 lines deleted...]
-      <c r="Q4" s="4"/>
+          <t>(097)9218775</t>
+        </is>
+      </c>
+      <c r="Q4" s="4" t="inlineStr">
+        <is>
+          <t>(097)9218775</t>
+        </is>
+      </c>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>krasnoilsk3@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>krasnoilsk3.e-schools.info</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Таранець Наталя Едуардівна</t>
+          <t>Директор Прунь Ольга Миронівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">