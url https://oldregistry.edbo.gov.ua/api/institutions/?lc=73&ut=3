--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2170,51 +2170,51 @@
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
           <t>(0372)589869</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
           <t>cvgymnasium1vektor@gmail.com</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
           <t>http://znz-13.cv.ua</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Факас Євгенія Михайлівна</t>
+          <t>Директор Демчук Віра Костянтинівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
@@ -2279,51 +2279,51 @@
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., м. Чернівці</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
           <t>(0372)52-28-12</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
           <t>cvznz-10@meta.ua</t>
         </is>
       </c>
       <c r="S19" s="4"/>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Руснак Олександр Андрійович</t>
+          <t>Директор Харик Оксана Михайлівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
@@ -2612,51 +2612,51 @@
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., м. Чернівці</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
           <t>(0372)541931</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
           <t>cvznz-31@meta.ua</t>
         </is>
       </c>
       <c r="S22" s="4"/>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Директор Палійчук Ігор Олексійович</t>
+          <t>Директор Месенчук Лариса Миколаївна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
@@ -2834,51 +2834,51 @@
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
           <t>(0372)526375</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
           <t>cvznz-25@meta.ua</t>
         </is>
       </c>
       <c r="S24" s="4" t="inlineStr">
         <is>
           <t>http://zow-25.ucoz.ua</t>
         </is>
       </c>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t>Директор Баталюк Тетяна Іванівна</t>
+          <t>Директор Курилич Василь Васильович</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
@@ -3395,51 +3395,51 @@
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
           <t>(0372)510578</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
           <t>cvgymnasium02@gmail.com</t>
         </is>
       </c>
       <c r="S29" s="4" t="inlineStr">
         <is>
           <t>https://cvznz-17.wixsite.com/cvznz-17</t>
         </is>
       </c>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>Директор Пушкарьова Людмила Серафимівна</t>
+          <t>Директор Ткач Ліліана Михайлівна</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
@@ -3944,51 +3944,51 @@
       <c r="M34" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., м. Чернівці</t>
         </is>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
           <t>(0372)50-39-11</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
           <t>cvznz-28@meta.ua</t>
         </is>
       </c>
       <c r="S34" s="4"/>
       <c r="T34" s="4" t="inlineStr">
         <is>
-          <t>Директор Килинич Олексій Володимирович</t>
+          <t>Директор Павлович Віра Вікторівна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
@@ -4614,51 +4614,51 @@
       <c r="M40" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., м. Чернівці</t>
         </is>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P40" s="4" t="inlineStr">
         <is>
           <t>(0372)52-24-71</t>
         </is>
       </c>
       <c r="Q40" s="4"/>
       <c r="R40" s="4" t="inlineStr">
         <is>
           <t>ccvsli@meta.ua</t>
         </is>
       </c>
       <c r="S40" s="4"/>
       <c r="T40" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Федюк Руслан Юрійович</t>
+          <t>Т.в.о. директора Шило Василь Миколайович</t>
         </is>
       </c>
       <c r="U40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
@@ -5292,51 +5292,51 @@
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
           <t>(0372)58-13-11</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
           <t>cvlyceum18@gmail.com</t>
         </is>
       </c>
       <c r="S46" s="4" t="inlineStr">
         <is>
           <t>http://cvlyceum18.schools.info/m/</t>
         </is>
       </c>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>Директор Парпауц Літіція Юліянівна</t>
+          <t>Директор Ковбасюк Людмила Вікторівна</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
@@ -5518,51 +5518,51 @@
       </c>
       <c r="N48" s="7"/>
       <c r="O48" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P48" s="4" t="inlineStr">
         <is>
           <t>(0372)51-11-99, (0372)51-11-76</t>
         </is>
       </c>
       <c r="Q48" s="4"/>
       <c r="R48" s="4" t="inlineStr">
         <is>
           <t>cvlyceum20@gmail.com</t>
         </is>
       </c>
       <c r="S48" s="4" t="inlineStr">
         <is>
           <t>http://school27.cv.sch.in.ua</t>
         </is>
       </c>
       <c r="T48" s="4" t="inlineStr">
         <is>
-          <t>Директор Томяк Віктор Михайлович</t>
+          <t>Директор Федюк Руслан Юрійович</t>
         </is>
       </c>
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
@@ -6309,51 +6309,51 @@
       </c>
       <c r="N55" s="7"/>
       <c r="O55" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P55" s="4" t="inlineStr">
         <is>
           <t>(0372)531278</t>
         </is>
       </c>
       <c r="Q55" s="4"/>
       <c r="R55" s="4" t="inlineStr">
         <is>
           <t>cvlyceum8@gmail.com</t>
         </is>
       </c>
       <c r="S55" s="4" t="inlineStr">
         <is>
           <t>http://lyceum8.cv.ua</t>
         </is>
       </c>
       <c r="T55" s="4" t="inlineStr">
         <is>
-          <t>Директор Шиманський Віктор Миколайович</t>
+          <t>Директор Фисюк Романа Флоріанівна</t>
         </is>
       </c>
       <c r="U55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
@@ -6418,51 +6418,51 @@
       <c r="M56" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., м. Чернівці</t>
         </is>
       </c>
       <c r="N56" s="7"/>
       <c r="O56" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P56" s="4" t="inlineStr">
         <is>
           <t>(0372)551493</t>
         </is>
       </c>
       <c r="Q56" s="4"/>
       <c r="R56" s="4" t="inlineStr">
         <is>
           <t>cvlyceum9@gmail.com</t>
         </is>
       </c>
       <c r="S56" s="4"/>
       <c r="T56" s="4" t="inlineStr">
         <is>
-          <t>Директор Солтисік Іван Богданович</t>
+          <t>Директор Дзюбко Анжеліка Олексіївна</t>
         </is>
       </c>
       <c r="U56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y56" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
@@ -6531,51 +6531,51 @@
       </c>
       <c r="N57" s="7"/>
       <c r="O57" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P57" s="4" t="inlineStr">
         <is>
           <t>(0372)55-07-20, (0372)52-55-73</t>
         </is>
       </c>
       <c r="Q57" s="4"/>
       <c r="R57" s="4" t="inlineStr">
         <is>
           <t>lyceum.1.chernivtsi@gmail.com</t>
         </is>
       </c>
       <c r="S57" s="4" t="inlineStr">
         <is>
           <t>https://www.lyceum1.cv.ua/</t>
         </is>
       </c>
       <c r="T57" s="4" t="inlineStr">
         <is>
-          <t>Директор Кінащук Наталія Леонідівна</t>
+          <t>Директор Кисельова Оксана Василівна</t>
         </is>
       </c>
       <c r="U57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y57" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
@@ -12573,64 +12573,64 @@
       <c r="U111" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V111" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W111" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="4" t="inlineStr">
         <is>
-          <t>Великокучурівський заклад загальної середньої освіти I-III ступенів імені В.Бузенка Великокучурівської сільської ради Чернівецького району Чернівецької області</t>
+          <t>Великокучурівський ліцей "АЛЬЯНС" імені Володимира Бузенка Великокучурівської сільської ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="B112" s="5" t="n">
         <v>142551</v>
       </c>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t>Великокучурівський ЗЗСО І-ІІІ ступенів імені В.Бузенка</t>
+          <t>Ліцей "АЛЬЯНС"</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G112" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H112" s="6" t="inlineStr">
         <is>
           <t>7324582001</t>
         </is>
       </c>
       <c r="I112" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
@@ -15945,64 +15945,64 @@
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V141" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y141" s="5" t="n">
         <v>1770</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="4" t="inlineStr">
         <is>
-          <t>Горішньошеровецький опорний заклад загальної середньої освіти І-ІІІ ступенів Горішньошеровецької сільської ради Чернівецького району Чернівецької області</t>
+          <t>Горішньошеровецький ліцей (з початковою школою та гімназією) Горішньошеровецької сільської ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="B142" s="5" t="n">
         <v>146450</v>
       </c>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t>Горішньошеровецький опорний заклад загальної середньої освіти І-ІІІ ступенів</t>
+          <t>Горішньошеровецький ліцей</t>
         </is>
       </c>
       <c r="E142" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G142" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H142" s="6" t="inlineStr">
         <is>
           <t>7321583301</t>
         </is>
       </c>
       <c r="I142" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
@@ -18155,51 +18155,51 @@
       </c>
       <c r="N161" s="7"/>
       <c r="O161" s="4" t="inlineStr">
         <is>
           <t>Орган місцевого самоврядування відділ освіти, культури, молоді та спорту Недобоївської сільської ради</t>
         </is>
       </c>
       <c r="P161" s="4" t="inlineStr">
         <is>
           <t>(03731)27-2-38, (095)8347547</t>
         </is>
       </c>
       <c r="Q161" s="4"/>
       <c r="R161" s="4" t="inlineStr">
         <is>
           <t>dolynianyzoh@ukr.net</t>
         </is>
       </c>
       <c r="S161" s="4" t="inlineStr">
         <is>
           <t>https://dolunyanuzoh.e-schools.info/</t>
         </is>
       </c>
       <c r="T161" s="4" t="inlineStr">
         <is>
-          <t>Директор Томін Володимир Григорович</t>
+          <t>В.о. директора Гулей Наталія Русланівна</t>
         </is>
       </c>
       <c r="U161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V161" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y161" s="5" t="n">
         <v>186</v>
       </c>
@@ -24819,51 +24819,51 @@
       </c>
       <c r="N221" s="7"/>
       <c r="O221" s="4" t="inlineStr">
         <is>
           <t>Кострижівська селищна рада Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="P221" s="4" t="inlineStr">
         <is>
           <t>(0373)727262,(066)7167278</t>
         </is>
       </c>
       <c r="Q221" s="4"/>
       <c r="R221" s="4" t="inlineStr">
         <is>
           <t>kostrzosh@meta.ua</t>
         </is>
       </c>
       <c r="S221" s="4" t="inlineStr">
         <is>
           <t>kostrzzso.kostrrada.gov.ua</t>
         </is>
       </c>
       <c r="T221" s="4" t="inlineStr">
         <is>
-          <t>Директор Кисельова Оксана Василівна</t>
+          <t>Директор Щітка Олександр Васильович</t>
         </is>
       </c>
       <c r="U221" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V221" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W221" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X221" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y221" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
@@ -25257,67 +25257,71 @@
         </is>
       </c>
       <c r="K225" s="4" t="inlineStr">
         <is>
           <t>вулиця Дружби, 22</t>
         </is>
       </c>
       <c r="L225" s="6" t="inlineStr">
         <is>
           <t>UA73060330010012519</t>
         </is>
       </c>
       <c r="M225" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., Чернівецький р-н, с-ще Красноїльськ</t>
         </is>
       </c>
       <c r="N225" s="7"/>
       <c r="O225" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Красноїльської селищної ради</t>
         </is>
       </c>
       <c r="P225" s="4" t="inlineStr">
         <is>
-          <t>(096)7604820</t>
-[...2 lines deleted...]
-      <c r="Q225" s="4"/>
+          <t>(097)9218775</t>
+        </is>
+      </c>
+      <c r="Q225" s="4" t="inlineStr">
+        <is>
+          <t>(097)9218775</t>
+        </is>
+      </c>
       <c r="R225" s="4" t="inlineStr">
         <is>
           <t>krasnoilsk3@gmail.com</t>
         </is>
       </c>
       <c r="S225" s="4" t="inlineStr">
         <is>
           <t>krasnoilsk3.e-schools.info</t>
         </is>
       </c>
       <c r="T225" s="4" t="inlineStr">
         <is>
-          <t>Директор Таранець Наталя Едуардівна</t>
+          <t>Директор Прунь Ольга Миронівна</t>
         </is>
       </c>
       <c r="U225" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V225" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W225" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X225" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y225" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
@@ -38264,51 +38268,51 @@
       </c>
       <c r="N342" s="7"/>
       <c r="O342" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Новоселицької міської ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="P342" s="4" t="inlineStr">
         <is>
           <t>(03733)75240</t>
         </is>
       </c>
       <c r="Q342" s="4"/>
       <c r="R342" s="4" t="inlineStr">
         <is>
           <t>slonvk@gmail.com</t>
         </is>
       </c>
       <c r="S342" s="4" t="inlineStr">
         <is>
           <t>http://nvk-sloboda.novoselitsa.cv.ua</t>
         </is>
       </c>
       <c r="T342" s="4" t="inlineStr">
         <is>
-          <t>Директор Боднарюк Аліна Василівна</t>
+          <t>Директор Коляско Тамара Іванівна</t>
         </is>
       </c>
       <c r="U342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V342" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y342" s="5" t="n">
         <v>260</v>
       </c>
@@ -39162,51 +39166,51 @@
       </c>
       <c r="N350" s="7"/>
       <c r="O350" s="4" t="inlineStr">
         <is>
           <t>Орган місцевого самоврядування відділ освіти, культури, молоді та спорту Недобоївської сільської ради</t>
         </is>
       </c>
       <c r="P350" s="4" t="inlineStr">
         <is>
           <t>(03731)20-2-40, (095)0950322</t>
         </is>
       </c>
       <c r="Q350" s="4"/>
       <c r="R350" s="4" t="inlineStr">
         <is>
           <t>schkola2015stav@ukr.net</t>
         </is>
       </c>
       <c r="S350" s="4" t="inlineStr">
         <is>
           <t>stavchanischool.vn.ua</t>
         </is>
       </c>
       <c r="T350" s="4" t="inlineStr">
         <is>
-          <t>Директор Нікольчев Іван Михайлович</t>
+          <t>В.о. директора Заставнецька Ганна Василівна</t>
         </is>
       </c>
       <c r="U350" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V350" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W350" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X350" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y350" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="351">