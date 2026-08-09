--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -18118,88 +18118,88 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G161" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H161" s="6" t="inlineStr">
         <is>
           <t>7325082401</t>
         </is>
       </c>
       <c r="I161" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
         </is>
       </c>
       <c r="J161" s="4" t="inlineStr">
         <is>
           <t>с. Долиняни, Хотинський район, Чернівецька область</t>
         </is>
       </c>
       <c r="K161" s="4" t="inlineStr">
         <is>
-          <t>вулиця Макаренка, 4</t>
+          <t>вулиця Шкільна, 4</t>
         </is>
       </c>
       <c r="L161" s="6" t="inlineStr">
         <is>
           <t>UA73040110030026492</t>
         </is>
       </c>
       <c r="M161" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., Дністровський р-н, с. Долиняни</t>
         </is>
       </c>
       <c r="N161" s="7"/>
       <c r="O161" s="4" t="inlineStr">
         <is>
           <t>Орган місцевого самоврядування відділ освіти, культури, молоді та спорту Недобоївської сільської ради</t>
         </is>
       </c>
       <c r="P161" s="4" t="inlineStr">
         <is>
           <t>(03731)27-2-38, (095)8347547</t>
         </is>
       </c>
       <c r="Q161" s="4"/>
       <c r="R161" s="4" t="inlineStr">
         <is>
           <t>dolynianyzoh@ukr.net</t>
         </is>
       </c>
       <c r="S161" s="4" t="inlineStr">
         <is>
           <t>https://dolunyanuzoh.e-schools.info/</t>
         </is>
       </c>
       <c r="T161" s="4" t="inlineStr">
         <is>
-          <t>Директор Пелехата Валентина Михайлівна</t>
+          <t>Директор Томін Володимир Григорович</t>
         </is>
       </c>
       <c r="U161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V161" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y161" s="5" t="n">
         <v>186</v>
       </c>
@@ -30058,51 +30058,51 @@
       </c>
       <c r="N268" s="7"/>
       <c r="O268" s="4" t="inlineStr">
         <is>
           <t>Чагорська сільська рада Глибоцького району Чернівецької області</t>
         </is>
       </c>
       <c r="P268" s="4" t="inlineStr">
         <is>
           <t>(03734)35333, (03734)35368</t>
         </is>
       </c>
       <c r="Q268" s="4"/>
       <c r="R268" s="4" t="inlineStr">
         <is>
           <t>molodia_school@ukr.net</t>
         </is>
       </c>
       <c r="S268" s="4" t="inlineStr">
         <is>
           <t>https://www.molodia-school.pp.ua/</t>
         </is>
       </c>
       <c r="T268" s="4" t="inlineStr">
         <is>
-          <t>Директор Сарафінчан Філіча Вікторівна</t>
+          <t>Директор Верозуб Марія Григорівна</t>
         </is>
       </c>
       <c r="U268" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V268" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W268" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X268" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y268" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
@@ -32407,51 +32407,51 @@
       </c>
       <c r="N289" s="7"/>
       <c r="O289" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Глибоцької селищної ради</t>
         </is>
       </c>
       <c r="P289" s="4" t="inlineStr">
         <is>
           <t>(03734)47008</t>
         </is>
       </c>
       <c r="Q289" s="4"/>
       <c r="R289" s="4" t="inlineStr">
         <is>
           <t>opryshenschool@ukr.net</t>
         </is>
       </c>
       <c r="S289" s="4" t="inlineStr">
         <is>
           <t>http://oprisenischool.ucoz.ua</t>
         </is>
       </c>
       <c r="T289" s="4" t="inlineStr">
         <is>
-          <t>Директор Боднарюк Микола Іванович</t>
+          <t>Директор Бодю Ганна Валеріївна</t>
         </is>
       </c>
       <c r="U289" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V289" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W289" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X289" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y289" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="290">
@@ -36845,51 +36845,51 @@
       </c>
       <c r="N329" s="7"/>
       <c r="O329" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Сторожинецької міської ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="P329" s="4" t="inlineStr">
         <is>
           <t>(03735)56244</t>
         </is>
       </c>
       <c r="Q329" s="4"/>
       <c r="R329" s="4" t="inlineStr">
         <is>
           <t>SchoolRopcha@ukr.net</t>
         </is>
       </c>
       <c r="S329" s="4" t="inlineStr">
         <is>
           <t>http://ropcha-nvk-uchni.edukit.cv.ua</t>
         </is>
       </c>
       <c r="T329" s="4" t="inlineStr">
         <is>
-          <t>Директор Мітрік Степан Іванович</t>
+          <t>Директор Петрашеску Сергій Михайлович</t>
         </is>
       </c>
       <c r="U329" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V329" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W329" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X329" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y329" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="330">
@@ -38264,51 +38264,51 @@
       </c>
       <c r="N342" s="7"/>
       <c r="O342" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Новоселицької міської ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="P342" s="4" t="inlineStr">
         <is>
           <t>(03733)75240</t>
         </is>
       </c>
       <c r="Q342" s="4"/>
       <c r="R342" s="4" t="inlineStr">
         <is>
           <t>slonvk@gmail.com</t>
         </is>
       </c>
       <c r="S342" s="4" t="inlineStr">
         <is>
           <t>http://nvk-sloboda.novoselitsa.cv.ua</t>
         </is>
       </c>
       <c r="T342" s="4" t="inlineStr">
         <is>
-          <t>Директор Коляско Тамара Іванівна</t>
+          <t>Директор Боднарюк Аліна Василівна</t>
         </is>
       </c>
       <c r="U342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V342" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y342" s="5" t="n">
         <v>260</v>
       </c>
@@ -39162,51 +39162,51 @@
       </c>
       <c r="N350" s="7"/>
       <c r="O350" s="4" t="inlineStr">
         <is>
           <t>Орган місцевого самоврядування відділ освіти, культури, молоді та спорту Недобоївської сільської ради</t>
         </is>
       </c>
       <c r="P350" s="4" t="inlineStr">
         <is>
           <t>(03731)20-2-40, (095)0950322</t>
         </is>
       </c>
       <c r="Q350" s="4"/>
       <c r="R350" s="4" t="inlineStr">
         <is>
           <t>schkola2015stav@ukr.net</t>
         </is>
       </c>
       <c r="S350" s="4" t="inlineStr">
         <is>
           <t>stavchanischool.vn.ua</t>
         </is>
       </c>
       <c r="T350" s="4" t="inlineStr">
         <is>
-          <t>Директор Максимчук Василь Миколайович</t>
+          <t>Директор Нікольчев Іван Михайлович</t>
         </is>
       </c>
       <c r="U350" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V350" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W350" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X350" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y350" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="351">
@@ -45733,51 +45733,51 @@
       </c>
       <c r="N409" s="7"/>
       <c r="O409" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту, культури. туризму і соціального захисту населення Клішковецької сільської ради</t>
         </is>
       </c>
       <c r="P409" s="4" t="inlineStr">
         <is>
           <t>(050)8027841</t>
         </is>
       </c>
       <c r="Q409" s="4"/>
       <c r="R409" s="4" t="inlineStr">
         <is>
           <t>shylivzi_shkola@ukr.net</t>
         </is>
       </c>
       <c r="S409" s="4" t="inlineStr">
         <is>
           <t>http://www.shulivtsischool.org</t>
         </is>
       </c>
       <c r="T409" s="4" t="inlineStr">
         <is>
-          <t>Директор Стрільчук Володимир Борисович</t>
+          <t>Директор Вільховецький Тарас Леонідович</t>
         </is>
       </c>
       <c r="U409" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V409" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W409" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X409" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y409" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="410">