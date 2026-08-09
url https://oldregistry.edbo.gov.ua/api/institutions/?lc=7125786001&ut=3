--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Костенка, 7</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA71020170110092819</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Звенигородський р-н, с. Нечаєве</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Лип'янська сільська рада</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(097)7692576</t>
+          <t>(067)6834734</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>nechaeveschool@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://nechaieve-nvk.ck.sch.in.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Бакуменко Володимир Іванович</t>
+          <t>Т.в.о. директора Мазур Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">