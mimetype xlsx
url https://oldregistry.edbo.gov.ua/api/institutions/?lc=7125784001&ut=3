--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -485,67 +485,67 @@
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA71020170010056292</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Звенигородський р-н, с. Лип’янка</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Лип'янська сільська рада</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(097)3379161</t>
+          <t>(097)7692576</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>lypyanka-school@ukr.net</t>
+          <t>lipyanka2024@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>lypyanka.shprvo.ck.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Браславський Сергій Іванович</t>
+          <t>Директор Бакуменко Володимир Іванович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
   </sheetData>