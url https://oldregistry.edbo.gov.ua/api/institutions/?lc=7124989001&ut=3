--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -519,51 +519,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>ВІДДІЛ ОСВІТИ, КУЛЬТУРИ, МОЛОДІ ТА СПОРТУ СЛОБІДСЬКОЇ СІЛЬСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(0472)304258, (0472)304245</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>slobodashkola2@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://ch-sloboda-zosh.ck.sch.in.ua/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Завалко Тетяна Анатоліївна</t>
+          <t>Директор Зайчук Аліна Олексіївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
         <v>510</v>
       </c>