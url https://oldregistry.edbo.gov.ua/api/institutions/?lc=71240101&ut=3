--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Тальне, Тальнівський район, Черкаська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Соборна, 144</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA71020290010051536</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Звенигородський р-н, м. Тальне</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Черкаської обласної державної адміністрації</t>
+          <t>Відділ освіти, молоді та спорту Тальнівської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04731)32924</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>inter.talne@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>talne-internat.edukit.ck.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Постоловська Людмила Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>