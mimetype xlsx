--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -519,51 +519,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Корсунь-Шевченківської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(04735)2-45-16</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>skors1@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/schoolkors1</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Морозюк Людмила Миколаївна</t>
+          <t>Директор Лебедюк Оксана Олександрівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
         <v>800</v>
       </c>