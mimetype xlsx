--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -733,67 +733,67 @@
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>вулиця Виговського, 35</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA71060210010010251</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Умань</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти та гуманітарної політики Уманської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(067)3680555</t>
+          <t>(066)4719039</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>1klascrd@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>d.fasebook.com/pershyyklas/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t> Новак Валентина</t>
+          <t> Фащевський Степан Леонідович</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">