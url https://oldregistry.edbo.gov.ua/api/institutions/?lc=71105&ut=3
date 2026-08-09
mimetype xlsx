--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -517,51 +517,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Смілянської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(04733)20938</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>smilaschool6@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>www.school6.ck.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Гвоздьова Олена Леонідівна</t>
+          <t>Директор Гвоздьова Олена Леонідівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
@@ -860,51 +860,51 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Смілянської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(04733)29596</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>smilaschool_13@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>school13.com.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t> Антоневич Казимир Раймондович</t>
+          <t>Директор Антоневич Казимир Раймондович</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
@@ -973,51 +973,51 @@
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Смілянської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(04733)2-44-35, (04733)2-47-93</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>koleg_3@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>http://school3-kolegium.com.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t> Золотоверха Олена Іванівна</t>
+          <t>Директор Золотоверха Олена Іванівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
@@ -1086,51 +1086,51 @@
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Смілянської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(04733)5-04-90, (04733)2-07-20</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>liceum_smila@i.ua</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>http://lider-smila.com.ua</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Кисилічина Віра Володимирівна</t>
+          <t>Директор Кисилічина Віра Володимирівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
@@ -1199,51 +1199,51 @@
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Смілянської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(04733)2-48-60</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
           <t>nashapersha@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
           <t>http://www.nasha-persha.org.ua</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t> Гайдай Інна Борисівна</t>
+          <t>Директор Гайдай Інна Борисівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
@@ -1312,51 +1312,51 @@
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Смілянської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(04733)5-22-08, (04733)53344</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>scool10_smela@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>http://smila-school10.edukit.ck.ua</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t> Козубенко Тетяна Михайлівна</t>
+          <t>Директор Козубенко Тетяна Михайлівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
@@ -1425,51 +1425,51 @@
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Смілянської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>(04733)36413</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>scool11@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
           <t>http://smila-school11.edukit.ck.ua</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t> Підмогильна Вікторія Миколаївна</t>
+          <t>Директор Підмогильна Вікторія Миколаївна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
@@ -1538,51 +1538,51 @@
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Смілянської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(068)0861805</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>school7knj@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>https://school7.smila.com</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Петряк Лариса Миколаївна</t>
+          <t>Директор Петряк Лариса Миколаївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
@@ -1651,51 +1651,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Смілянської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(04733)5-31-42</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>school12_01@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>http://school12new.wixsite.com/studies</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t> Сірик Станіслав Володимирович</t>
+          <t>Директор Сірик Станіслав Володимирович</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
@@ -1764,51 +1764,51 @@
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Смілянської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
           <t>(04733)42233</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
           <t>gumnasiasenatora@gmail.com</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
           <t>http://gumnasia.inf.ua/</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t> Бойчук Леся Миколаївна</t>
+          <t>Директор Бойчук Леся Миколаївна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
   </sheetData>