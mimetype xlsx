--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -434,620 +434,620 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>700</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Золотоніська загальноосвітня школа I-III ступенів №3 Золотоніської міської ради Черкаської області</t>
+          <t>Золотоніська загальноосвітня школа I-III ступенів №5 Золотоніської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>142659</v>
+        <v>142588</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Золотоніська ЗОШ №3</t>
+          <t>ЗОШ №5</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>7110400000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Золотоноша, Черкаська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гоголя, 7</t>
+          <t>вулиця Баха, 57</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA71040090010057400</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Золотоноша</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконавчого комітету Золотоніської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(04737)5-50-58</t>
+          <t>(067)1706378</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>zoloschool3@ukr.net</t>
+          <t>zoloschool5@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>http://zosh-nomer3.com</t>
+          <t>http://zoloschool5.com.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Павленко Лариса Анатоліївна</t>
+          <t>Директор Курило Олександр Миколайович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
-        <v>660</v>
+        <v>320</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Золотоніська загальноосвітня школа I-III ступенів №5 Золотоніської міської ради Черкаської області</t>
+          <t>Золотоніська загальноосвітня школа I-III ступенів №6 Золотоніської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>142588</v>
+        <v>142592</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ №5</t>
+          <t>Золотоніська ЗОШ №6</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>7110400000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Золотоноша, Черкаська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Баха, 57</t>
+          <t>вулиця Благовіщенська, 96-А</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA71040090010057400</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Золотоноша</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконавчого комітету Золотоніської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(067)1706378</t>
+          <t>(068)2212577</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>zoloschool5@ukr.net</t>
+          <t>shkola6.zolo@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>http://zoloschool5.com.ua</t>
+          <t>http://zolotonosha-6.school.org.uaua</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Курило Олександр Миколайович</t>
+          <t>Т.в.о. директора Фурдига Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Золотоніська загальноосвітня школа I-III ступенів №6 Золотоніської міської ради Черкаської області</t>
+          <t>Золотоніська спеціалізована школа №1 Золотоніської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>142592</v>
+        <v>142519</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Золотоніська ЗОШ №6</t>
+          <t>СШ №1</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>7110400000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Золотоноша, Черкаська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Благовіщенська, 96-А</t>
+          <t>вулиця Черкаська, 12</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA71040090010057400</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Золотоноша</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконавчого комітету Золотоніської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(068)2212577</t>
+          <t>(04737)53293, (04737)52498</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>shkola6.zolo@gmail.com</t>
+          <t>schoolsp@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>http://zolotonosha-6.school.org.uaua</t>
+          <t>https://zss-nomer1.e-schools.info/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Фурдига Наталія Анатоліївна</t>
+          <t>Директор Горошочок Віктор Якович</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5" t="n">
-        <v>500</v>
+        <v>506</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Золотоніська спеціалізована школа №1 Золотоніської міської ради Черкаської області</t>
+          <t>Золотоніська спеціалізована школа №2 інформаційних технологій Золотоніської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>142519</v>
+        <v>142587</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>СШ №1</t>
+          <t>СШІТ № 2</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>7110400000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Золотоноша, Черкаська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Черкаська, 12</t>
+          <t>вулиця Миколаївська, 5</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA71040090010057400</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Золотоноша</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконавчого комітету Золотоніської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(04737)53293, (04737)52498</t>
+          <t>(04737)5-32-95</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>schoolsp@ukr.net</t>
+          <t>zolo.school2@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>https://zss-nomer1.e-schools.info/</t>
+          <t>zolsit2.ck.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Горошочок Віктор Якович</t>
+          <t>Директор Вертипорох Олена Миколаївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5" t="n">
-        <v>506</v>
+        <v>470</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Золотоніська спеціалізована школа №2 інформаційних технологій Золотоніської міської ради Черкаської області</t>
+          <t>Золотоніський академічний ліцей ім. М. Драй-Хмари Золотоніської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>142587</v>
+        <v>142659</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>СШІТ № 2</t>
+          <t>ЗАЛ ім. М. Драй-Хмари</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>7110400000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Золотоноша, Черкаська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколаївська, 5</t>
+          <t>вулиця Гоголя, 7</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA71040090010057400</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Золотоноша</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконавчого комітету Золотоніської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(04737)5-32-95</t>
+          <t>(04737)5-50-58</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>zolo.school2@gmail.com</t>
+          <t>zoloschool3@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>zolsit2.ck.ua</t>
+          <t>http://zosh-nomer3.com</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Вертипорох Олена Миколаївна</t>
+          <t>Директор Павленко Алла Григорівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5" t="n">
-        <v>470</v>
+        <v>660</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>КОМУНАЛЬНИЙ ЗАКЛАД "ЗОЛОТОНІСЬКА СПЕЦІАЛЬНА ШКОЛА ЧЕРКАСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>143140</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>КЗ "ЗОЛОТОНІСЬКА СПЕЦІАЛЬНА ШКОЛА ЧЕРКАСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>