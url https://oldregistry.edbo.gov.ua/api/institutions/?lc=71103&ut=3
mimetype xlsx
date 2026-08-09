--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -886,136 +886,132 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5" t="n">
         <v>700</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "КАНІВСЬКИЙ АКАДЕМІЧНИЙ ЛІЦЕЙ "ГАРМОНІЯ" ЧЕРКАСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
+          <t>комунальний заклад "Канівський академічний ліцей "Гармонія" Канівської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>136352</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D7" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D7" s="4"/>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>7110300000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Канів, Черкаська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
           <t>вулиця Сковороди Григорія, 83</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA71080150010077910</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Канів</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Черкаської обласної державної адміністрації</t>
+          <t>Відділ освіти виконавчого комітету Канівської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(04736)3-24-79</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>intern83@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>sites.google.com/viev/kanivschool</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Гринець Сергій Володимирович</t>
+          <t>В.о. директора Гриценко Людмила Анатоліївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5" t="n">
         <v>420</v>
       </c>