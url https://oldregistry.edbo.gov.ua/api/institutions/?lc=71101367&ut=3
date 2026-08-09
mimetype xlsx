--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -319,62 +319,66 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Перша міська гімназія Черкаської міської ради Черкаської області</t>
+          <t>Перший академічний ліцей міжнародних відносин Черкаської міської територіальної громади</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>135868</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D2" s="4"/>
+      <c r="D2" s="4" t="inlineStr">
+        <is>
+          <t>Перший академічний ліцей</t>
+        </is>
+      </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>7110136700</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
@@ -1611,51 +1615,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(0472)550361</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>cherkassy.zow7@gmail.com</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>http://school7.ck.ua</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Середа Юрій Васильович</t>
+          <t>Директор Стукало Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
@@ -2075,459 +2079,463 @@
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Черкаська спеціалізована школа І-ІІІ ступенів №28 ім. Т. Г. Шевченка Черкаської міської ради Черкаської області</t>
+          <t>Черкаська спеціалізована школа І-ІІІ ступенів №3 Черкаської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>134871</v>
+        <v>135041</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4"/>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>7110136700</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Черкаси, Черкаська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Майдану, 3</t>
+          <t>вулиця Байди Вишневецького, 58</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA71080490010259590</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Черкаси</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(0472)661895</t>
+          <t>(0472)372087</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>sch28@ukr.net</t>
+          <t>ckschool3@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>https://sch28.ukraina.org.ua</t>
+          <t>http://school3.ck.ua</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Скорик Тетяна Андріївна</t>
+          <t>Директор Завіновський Валерій Іванович</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Черкаська спеціалізована школа І-ІІІ ступенів №3 Черкаської міської ради Черкаської області</t>
+          <t>Черкаське навчально-виховне об'єднання "Дошкільний навчальний заклад - загальноосвітня школа І-ІІ ступенів №36" ім. Героїв-прикордонників Черкаської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>135041</v>
+        <v>134870</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4"/>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
-          <t>7110136700</t>
+          <t>7110136701</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
-          <t>Черкаси, Черкаська область</t>
+          <t>с-ще Оршанець, Черкаси, Черкаська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>вулиця Байди Вишневецького, 58</t>
+          <t>вулиця підполковника Красніка, 3</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
-          <t>UA71080490010259590</t>
+          <t>UA71080490020090727</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
-          <t>Черкаська обл., м. Черкаси</t>
+          <t>Черкаська обл., Черкаський р-н, с-ще Оршанець</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(0472)372087</t>
+          <t>(0472)333347</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>ckschool3@ukr.net</t>
+          <t>nvo36@ukr.net</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>http://school3.ck.ua</t>
+          <t>http://nvo36.ck.sch.in.ua</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Завіновський Валерій Іванович</t>
+          <t>В.о. директора Кошова Вікторія Степанівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Черкаське навчально-виховне об'єднання "Дошкільний навчальний заклад - загальноосвітня школа І-ІІ ступенів №36" ім. Героїв-прикордонників Черкаської міської ради Черкаської області</t>
+          <t>Черкаський колегіум "Берегиня" Черкаської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>134870</v>
+        <v>135887</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4"/>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
-          <t>7110136701</t>
+          <t>7110136700</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
-          <t>с-ще Оршанець, Черкаси, Черкаська область</t>
+          <t>Черкаси, Черкаська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>вулиця підполковника Красніка, 3</t>
+          <t>вулиця Хоменка, 14/1</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
-          <t>UA71080490020090727</t>
+          <t>UA71080490010259590</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
-          <t>Черкаська обл., Черкаський р-н, с-ще Оршанець</t>
+          <t>Черкаська обл., м. Черкаси</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(0472)333347</t>
+          <t>(0472)637845</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>nvo36@ukr.net</t>
+          <t>k_bereginya@ukr.net</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
-          <t>http://nvo36.ck.sch.in.ua</t>
+          <t>http://collegium.ck.ua</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Кошова Вікторія Степанівна</t>
+          <t>Директор Онопрієнко Світлана Петрівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>Черкаський колегіум "Берегиня" Черкаської міської ради Черкаської області</t>
+          <t>Черкаський міський академічний ліцей ім. Т.Г. Шевченка</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>135887</v>
+        <v>134871</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D21" s="4"/>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>ЧМАЛ ім. Т.Г. Шевченка</t>
+        </is>
+      </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>7110136700</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Черкаси, Черкаська область</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Хоменка, 14/1</t>
+          <t>вулиця Героїв Майдану, 3</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA71080490010259590</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Черкаси</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(0472)637845</t>
+          <t>(0472)661895</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>k_bereginya@ukr.net</t>
+          <t>sch28@ukr.net</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
-          <t>http://collegium.ck.ua</t>
+          <t>https://sch28.ukraina.org.ua</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Онопрієнко Світлана Петрівна</t>
+          <t>Директор Скорик Тетяна Андріївна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
   </sheetData>