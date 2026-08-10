--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -1722,51 +1722,51 @@
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
           <t>(0472)312411</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
           <t>zosh_4@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
           <t>https://zosh-4.e-schools.info</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Сабадаш Василь Іванович</t>
+          <t>Директор Бєлова Світлана Василівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">