--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -779,62 +779,66 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5" t="n">
         <v>200</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Перша міська гімназія Черкаської міської ради Черкаської області</t>
+          <t>Перший академічний ліцей міжнародних відносин Черкаської міської територіальної громади</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>135868</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D6" s="4"/>
+      <c r="D6" s="4" t="inlineStr">
+        <is>
+          <t>Перший академічний ліцей</t>
+        </is>
+      </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>7110136700</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
@@ -3278,51 +3282,51 @@
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
           <t>(0472)312411</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
           <t>zosh_4@ukr.net</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
           <t>https://zosh-4.e-schools.info</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Директор Сабадаш Василь Іванович</t>
+          <t>Директор Бєлова Світлана Василівна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
@@ -3605,51 +3609,51 @@
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
           <t>(0472)550361</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
           <t>cherkassy.zow7@gmail.com</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
           <t>http://school7.ck.ua</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>Директор Середа Юрій Васильович</t>
+          <t>Директор Стукало Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
@@ -4614,786 +4618,790 @@
       <c r="U40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>Черкаська спеціалізована школа І-ІІІ ступенів №28 ім. Т. Г. Шевченка Черкаської міської ради Черкаської області</t>
+          <t>Черкаська спеціалізована школа І-ІІІ ступенів №3 Черкаської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B41" s="5" t="n">
-        <v>134871</v>
+        <v>135041</v>
       </c>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D41" s="4"/>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H41" s="6" t="inlineStr">
         <is>
           <t>7110136700</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr">
         <is>
           <t>Черкаси, Черкаська область</t>
         </is>
       </c>
       <c r="K41" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Майдану, 3</t>
+          <t>вулиця Байди Вишневецького, 58</t>
         </is>
       </c>
       <c r="L41" s="6" t="inlineStr">
         <is>
           <t>UA71080490010259590</t>
         </is>
       </c>
       <c r="M41" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Черкаси</t>
         </is>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P41" s="4" t="inlineStr">
         <is>
-          <t>(0472)661895</t>
+          <t>(0472)372087</t>
         </is>
       </c>
       <c r="Q41" s="4"/>
       <c r="R41" s="4" t="inlineStr">
         <is>
-          <t>sch28@ukr.net</t>
+          <t>ckschool3@ukr.net</t>
         </is>
       </c>
       <c r="S41" s="4" t="inlineStr">
         <is>
-          <t>https://sch28.ukraina.org.ua</t>
+          <t>http://school3.ck.ua</t>
         </is>
       </c>
       <c r="T41" s="4" t="inlineStr">
         <is>
-          <t>Директор Скорик Тетяна Андріївна</t>
+          <t>Директор Завіновський Валерій Іванович</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>Черкаська спеціалізована школа І-ІІІ ступенів №3 Черкаської міської ради Черкаської області</t>
+          <t>Черкаська спеціалізована школа І-ІІІ ступенів №33 ім. В. Симоненка Черкаської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B42" s="5" t="n">
-        <v>135041</v>
+        <v>134966</v>
       </c>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D42" s="4"/>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G42" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H42" s="6" t="inlineStr">
         <is>
-          <t>7110136700</t>
+          <t>7110136400</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr">
         <is>
           <t>Черкаси, Черкаська область</t>
         </is>
       </c>
       <c r="K42" s="4" t="inlineStr">
         <is>
-          <t>вулиця Байди Вишневецького, 58</t>
+          <t>вулиця Героїв Дніпра, 13</t>
         </is>
       </c>
       <c r="L42" s="6" t="inlineStr">
         <is>
-          <t>UA71080490010259590</t>
+          <t>UA71080490010144486</t>
         </is>
       </c>
       <c r="M42" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Черкаси</t>
         </is>
       </c>
       <c r="N42" s="7"/>
       <c r="O42" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P42" s="4" t="inlineStr">
         <is>
-          <t>(0472)372087</t>
+          <t>(0472)727149</t>
         </is>
       </c>
       <c r="Q42" s="4"/>
       <c r="R42" s="4" t="inlineStr">
         <is>
-          <t>ckschool3@ukr.net</t>
+          <t>scool33@ua.fm</t>
         </is>
       </c>
       <c r="S42" s="4" t="inlineStr">
         <is>
-          <t>http://school3.ck.ua</t>
+          <t>http://school33.ck.sch.in.ua/</t>
         </is>
       </c>
       <c r="T42" s="4" t="inlineStr">
         <is>
-          <t>Директор Завіновський Валерій Іванович</t>
+          <t>Директор Коваленко Оксана Петрівна</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>Черкаська спеціалізована школа І-ІІІ ступенів №33 ім. В. Симоненка Черкаської міської ради Черкаської області</t>
+          <t>Черкаське навчально-виховне об'єднання "Дошкільний навчальний заклад - загальноосвітня школа І-ІІ ступенів №36" ім. Героїв-прикордонників Черкаської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B43" s="5" t="n">
-        <v>134966</v>
+        <v>134870</v>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D43" s="4"/>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G43" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H43" s="6" t="inlineStr">
         <is>
-          <t>7110136400</t>
+          <t>7110136701</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr">
         <is>
-          <t>Черкаси, Черкаська область</t>
+          <t>с-ще Оршанець, Черкаси, Черкаська область</t>
         </is>
       </c>
       <c r="K43" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Дніпра, 13</t>
+          <t>вулиця підполковника Красніка, 3</t>
         </is>
       </c>
       <c r="L43" s="6" t="inlineStr">
         <is>
-          <t>UA71080490010144486</t>
+          <t>UA71080490020090727</t>
         </is>
       </c>
       <c r="M43" s="4" t="inlineStr">
         <is>
-          <t>Черкаська обл., м. Черкаси</t>
+          <t>Черкаська обл., Черкаський р-н, с-ще Оршанець</t>
         </is>
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
-          <t>(0472)727149</t>
+          <t>(0472)333347</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
-          <t>scool33@ua.fm</t>
+          <t>nvo36@ukr.net</t>
         </is>
       </c>
       <c r="S43" s="4" t="inlineStr">
         <is>
-          <t>http://school33.ck.sch.in.ua/</t>
+          <t>http://nvo36.ck.sch.in.ua</t>
         </is>
       </c>
       <c r="T43" s="4" t="inlineStr">
         <is>
-          <t>Директор Коваленко Оксана Петрівна</t>
+          <t>В.о. директора Кошова Вікторія Степанівна</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>Черкаське навчально-виховне об'єднання "Дошкільний навчальний заклад - загальноосвітня школа І-ІІ ступенів №36" ім. Героїв-прикордонників Черкаської міської ради Черкаської області</t>
+          <t>Черкаський гуманітарно-правовий ліцей Черкаської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B44" s="5" t="n">
-        <v>134870</v>
+        <v>135829</v>
       </c>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D44" s="4"/>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H44" s="6" t="inlineStr">
         <is>
-          <t>7110136701</t>
+          <t>7110136400</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr">
         <is>
-          <t>с-ще Оршанець, Черкаси, Черкаська область</t>
+          <t>Черкаси, Черкаська область</t>
         </is>
       </c>
       <c r="K44" s="4" t="inlineStr">
         <is>
-          <t>вулиця підполковника Красніка, 3</t>
+          <t>вулиця Надпільна, 291</t>
         </is>
       </c>
       <c r="L44" s="6" t="inlineStr">
         <is>
-          <t>UA71080490020090727</t>
+          <t>UA71080490010144486</t>
         </is>
       </c>
       <c r="M44" s="4" t="inlineStr">
         <is>
-          <t>Черкаська обл., Черкаський р-н, с-ще Оршанець</t>
+          <t>Черкаська обл., м. Черкаси</t>
         </is>
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
-          <t>(0472)333347</t>
+          <t>(0472)330949</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
-          <t>nvo36@ukr.net</t>
+          <t>gplyceum@gmail.com</t>
         </is>
       </c>
       <c r="S44" s="4" t="inlineStr">
         <is>
-          <t>http://nvo36.ck.sch.in.ua</t>
+          <t>http://www.gplyceum.org.ua</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Кошова Вікторія Степанівна</t>
+          <t>Директор Гайдук Віктор Гаврилович</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>Черкаський гуманітарно-правовий ліцей Черкаської міської ради Черкаської області</t>
+          <t>Черкаський колегіум "Берегиня" Черкаської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B45" s="5" t="n">
-        <v>135829</v>
+        <v>135887</v>
       </c>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D45" s="4"/>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H45" s="6" t="inlineStr">
         <is>
-          <t>7110136400</t>
+          <t>7110136700</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
           <t>Черкаси, Черкаська область</t>
         </is>
       </c>
       <c r="K45" s="4" t="inlineStr">
         <is>
-          <t>вулиця Надпільна, 291</t>
+          <t>вулиця Хоменка, 14/1</t>
         </is>
       </c>
       <c r="L45" s="6" t="inlineStr">
         <is>
-          <t>UA71080490010144486</t>
+          <t>UA71080490010259590</t>
         </is>
       </c>
       <c r="M45" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Черкаси</t>
         </is>
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
-          <t>(0472)330949</t>
+          <t>(0472)637845</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
-          <t>gplyceum@gmail.com</t>
+          <t>k_bereginya@ukr.net</t>
         </is>
       </c>
       <c r="S45" s="4" t="inlineStr">
         <is>
-          <t>http://www.gplyceum.org.ua</t>
+          <t>http://collegium.ck.ua</t>
         </is>
       </c>
       <c r="T45" s="4" t="inlineStr">
         <is>
-          <t>Директор Гайдук Віктор Гаврилович</t>
+          <t>Директор Онопрієнко Світлана Петрівна</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>Черкаський колегіум "Берегиня" Черкаської міської ради Черкаської області</t>
+          <t>Черкаський ліцей з посиленою військово-фізичною підготовкою імені Захисників України</t>
         </is>
       </c>
       <c r="B46" s="5" t="n">
-        <v>135887</v>
+        <v>176929</v>
       </c>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D46" s="4"/>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>ЧЛПВФП ім. Захисників України</t>
+        </is>
+      </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G46" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H46" s="6" t="inlineStr">
         <is>
-          <t>7110136700</t>
+          <t>7110100000</t>
         </is>
       </c>
       <c r="I46" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J46" s="4" t="inlineStr">
         <is>
           <t>Черкаси, Черкаська область</t>
         </is>
       </c>
       <c r="K46" s="4" t="inlineStr">
         <is>
-          <t>вулиця Хоменка, 14/1</t>
+          <t>вулиця Кобзарська, 77</t>
         </is>
       </c>
       <c r="L46" s="6" t="inlineStr">
         <is>
-          <t>UA71080490010259590</t>
+          <t>UA71080490010015879</t>
         </is>
       </c>
       <c r="M46" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Черкаси</t>
         </is>
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
-          <t>(0472)637845</t>
+          <t>(097)0511260</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
-          <t>k_bereginya@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>cmpt2025@ukr.net</t>
+        </is>
+      </c>
+      <c r="S46" s="4"/>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>Директор Онопрієнко Світлана Петрівна</t>
+          <t>Директор Очеретянко Григорій Анатолійович</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>Черкаський ліцей з посиленою військово-фізичною підготовкою імені Захисників України</t>
+          <t>Черкаський міський академічний ліцей ім. Т.Г. Шевченка</t>
         </is>
       </c>
       <c r="B47" s="5" t="n">
-        <v>176929</v>
+        <v>134871</v>
       </c>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>ЧЛПВФП ім. Захисників України</t>
+          <t>ЧМАЛ ім. Т.Г. Шевченка</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H47" s="6" t="inlineStr">
         <is>
-          <t>7110100000</t>
+          <t>7110136700</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J47" s="4" t="inlineStr">
         <is>
           <t>Черкаси, Черкаська область</t>
         </is>
       </c>
       <c r="K47" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кобзарська, 77</t>
+          <t>вулиця Героїв Майдану, 3</t>
         </is>
       </c>
       <c r="L47" s="6" t="inlineStr">
         <is>
-          <t>UA71080490010015879</t>
+          <t>UA71080490010259590</t>
         </is>
       </c>
       <c r="M47" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Черкаси</t>
         </is>
       </c>
       <c r="N47" s="7"/>
       <c r="O47" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P47" s="4" t="inlineStr">
         <is>
-          <t>(097)0511260</t>
+          <t>(0472)661895</t>
         </is>
       </c>
       <c r="Q47" s="4"/>
       <c r="R47" s="4" t="inlineStr">
         <is>
-          <t>cmpt2025@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S47" s="4"/>
+          <t>sch28@ukr.net</t>
+        </is>
+      </c>
+      <c r="S47" s="4" t="inlineStr">
+        <is>
+          <t>https://sch28.ukraina.org.ua</t>
+        </is>
+      </c>
       <c r="T47" s="4" t="inlineStr">
         <is>
-          <t>Директор Очеретянко Григорій Анатолійович</t>
+          <t>Директор Скорик Тетяна Андріївна</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">