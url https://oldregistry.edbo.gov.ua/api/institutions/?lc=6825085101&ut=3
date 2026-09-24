--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 13 а</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA68040470180065681</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., Хмельницький р-н, с. Олешин</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(097)4634617</t>
+          <t>(096)9408602</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>Oleshun13@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://oleshyn-school.edukit.km.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Кононюк Анжела Миколаївна</t>
+          <t>Директор Лошатецька Оксана Федорівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>