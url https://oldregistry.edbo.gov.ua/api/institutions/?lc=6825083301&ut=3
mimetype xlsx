--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,51 +388,51 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Заводська, 1/4</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA68040470130024089</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., Хмельницький р-н, с. Копистин</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(0382)625680</t>
+          <t>(097)4510333</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>kopustunskuy-nvk@meta.ua</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Бойко Алла Тимофіївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">