--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 16</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA68040450440078023</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., Хмельницький р-н, с. Поляхова</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Теофіпольська селищна рада</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(097)9815989</t>
+          <t>(096)3067685</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>poliachova@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>sites.google.com/poliah.ukr.education/licey</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Савчук Валентина Миколаївна</t>
+          <t>Директор Доценко Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>