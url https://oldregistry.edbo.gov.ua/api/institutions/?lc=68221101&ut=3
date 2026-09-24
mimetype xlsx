--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -319,701 +319,701 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Ізяславська гімназія №4 імені Василя Кобернюка Ізяславської міської ради</t>
+          <t>Ізяславська гімназія № 1 імені Мирослава Поповича Ізяславської міської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>141973</v>
+        <v>140872</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Ізяславська гімназія №4 ім.В.Кобернюка</t>
+          <t>Ізяславська гімназія №1 ім. Мирослава Поповича</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>6822110100</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Ізяслав, Ізяславський район, Хмельницька область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Хмельницького Б., 15</t>
+          <t>вулиця Незалежності, 26</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA68060090010061527</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., Шепетівський р-н, м. Ізяслав</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Ізяславської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(096)3275044</t>
+          <t>(03852)40263</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>izschool4@ukr.net</t>
+          <t>school_n1@i.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/iz4school/</t>
+          <t>https://sites.google.com/view/izlyceum1</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Москалюк Галина Анатоліївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Ізяславська початкова школа №3 Ізяславської міської ради</t>
+          <t>Ізяславська гімназія №2 імені О.Кушнірука Ізяславської міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>142453</v>
+        <v>140873</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Ізяславська ПШ №3</t>
+          <t>Ізяславська гімназія №2 ім. О.Кушнірука</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>6822110100</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Ізяслав, Ізяславський район, Хмельницька область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Патріотів, 38</t>
+          <t>вулиця Кушнірука Олександра, 4</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA68060090010061527</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., Шепетівський р-н, м. Ізяслав</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Ізяславської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(03852)42931</t>
+          <t>(03852)42849</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>iznvk3@ukr.net</t>
+          <t>iznvk2@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/nvk3izaslavskij</t>
+          <t>https://sites.google.com/view/iznvk02</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Барабаш Тетяна Петрівна</t>
+          <t>Директор Демчук Роман Олександрович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Ізяславська початкова школа №6 Ізяславської міської ради</t>
+          <t>Ізяславська гімназія №4 імені Василя Кобернюка Ізяславської міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>142803</v>
+        <v>141973</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Ізяславська ПШ №6</t>
+          <t>Ізяславська гімназія №4 ім.В.Кобернюка</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>6822110100</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Ізяслав, Ізяславський район, Хмельницька область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>провулок Горинський, 2</t>
+          <t>вулиця Хмельницького Б., 15</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA68060090010061527</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., Шепетівський р-н, м. Ізяслав</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Ізяславської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(03852)41671</t>
+          <t>(068)0269026</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>iz.school6@gmail.com</t>
+          <t>izschool4@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/iz-school6</t>
+          <t>https://sites.google.com/view/iz4school/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Сидорчук Світлана Володимирівна</t>
+          <t>Директор Яцков Петро Миколайович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Ізяславська початкова школа №7 Ізяславської міської ради</t>
+          <t>Ізяславська початкова школа №3 Ізяславської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>142810</v>
+        <v>142453</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Ізяславська ПШ №7</t>
+          <t>Ізяславська ПШ №3</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>6822110100</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Ізяслав, Ізяславський район, Хмельницька область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Микитюка Миколи, 106 Ї</t>
+          <t>вулиця Патріотів, 38</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA68060090010061527</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., Шепетівський р-н, м. Ізяслав</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Ізяславської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(03852)26534</t>
+          <t>(03852)42931</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>mega.iz.nvk7@ukr.net</t>
+          <t>iznvk3@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>http://surl.li/enkts</t>
+          <t>https://sites.google.com/view/nvk3izaslavskij</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Довгомуд Марія Романівна</t>
+          <t>Директор Барабаш Тетяна Петрівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Ізяславський ліцей №1 імені Мирослава Поповича Ізяславської міської ради</t>
+          <t>Ізяславська початкова школа №6 Ізяславської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>140872</v>
+        <v>142803</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Ізяславський ліцей №1 ім. М.Поповича</t>
+          <t>Ізяславська ПШ №6</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>6822110100</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Ізяслав, Ізяславський район, Хмельницька область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 26</t>
+          <t>провулок Горинський, 2</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA68060090010061527</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., Шепетівський р-н, м. Ізяслав</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Ізяславської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(03852)40263</t>
+          <t>(03852)41671</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>school_n1@i.ua</t>
+          <t>iz.school6@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/izlyceum1</t>
+          <t>https://sites.google.com/view/iz-school6</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Москалюк Галина Анатоліївна</t>
+          <t>Директор Сидорчук Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Ізяславський ліцей №2 імені О.Кушнірука Ізяславської міської ради</t>
+          <t>Ізяславська початкова школа №7 Ізяславської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>140873</v>
+        <v>142810</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Ізяславський ліцей №2</t>
+          <t>Ізяславська ПШ №7</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>6822110100</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Ізяслав, Ізяславський район, Хмельницька область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олександра Кушнірука, 4</t>
+          <t>вулиця Микитюка Миколи, 106 Ї</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA68060090010061527</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., Шепетівський р-н, м. Ізяслав</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Ізяславської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(03852)42849</t>
+          <t>(03852)26534</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>iznvk2@ukr.net</t>
+          <t>mega.iz.nvk7@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/iznvk02</t>
+          <t>http://surl.li/enkts</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Демчук Роман Олександрович</t>
+          <t>Директор Довгомуд Марія Романівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">