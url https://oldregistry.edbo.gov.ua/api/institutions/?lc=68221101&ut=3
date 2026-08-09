--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -856,51 +856,51 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Ізяславської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(03852)40263</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>school_n1@i.ua</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/izlyceum1</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Вітрук Тетяна Миколаївна</t>
+          <t>Директор Москалюк Галина Анатоліївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">