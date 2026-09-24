--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,51 +388,51 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Миру, 20</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA68040470040056895</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., Хмельницький р-н, с. Богданівці</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(03856)21345</t>
+          <t>(096)1443193</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>bogdanivtsynvk@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://bohdanivtsi-der.edukit.km.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Лобода Майя Володимирівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>