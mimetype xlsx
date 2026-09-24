--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -545,64 +545,64 @@
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №3 Шепетівської міської ради Хмельницької області</t>
+          <t>ГІМНАЗІЯ №3 ШЕПЕТІВСЬКОЇ МІСЬКОЇ РАДИ ХМЕЛЬНИЦЬКОЇ ОБЛАСТІ ІМЕНІ ГЕРОЯ УКРАЇНИ ІГОРЯ ЛЯШЕНКА</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>142035</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №3</t>
+          <t>гімназія №3</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>6810700000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
@@ -1082,51 +1082,51 @@
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Шепетівської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(03840)40719</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>gymnaziya_school-5@i.ua</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>http://nvk2sh.ucoz.net</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Качоровська Надія Василівна</t>
+          <t>В.о. директора Щур Наталя Миколаївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">