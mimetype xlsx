--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -979,51 +979,51 @@
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Славутської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(03842)7-18-31</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>gimnaziy07sl@meta.ua</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>http://slavuta-gymnasium7.km.sch.in.ua/</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Палій Олександр Євгенійович</t>
+          <t>В.о. директора Григорук-Ознамець Зоя Михайлівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5" t="n">
         <v>320</v>
       </c>
@@ -1094,51 +1094,51 @@
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Славутської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(03842)7-13-12</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>uspich09@meta.ua</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/lyceum-uspich</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Зайонц Інна Миколаївна</t>
+          <t>Директор Кішан Надія Яківна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5" t="n">
         <v>770</v>
       </c>