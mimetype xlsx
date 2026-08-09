--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2359,51 +2359,51 @@
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
           <t>(03849)74186</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
           <t>internat_kp@ukr.net</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
           <t>http://www.osvita-slabozori.com.ua/</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Мельник В'ячеслав Іванович</t>
+          <t>Директор Мельник В'ячеслав Іванович</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
@@ -2700,51 +2700,51 @@
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
           <t>(03849)56051</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
           <t>slavutynka@gmail.com</t>
         </is>
       </c>
       <c r="S22" s="4" t="inlineStr">
         <is>
           <t>https://slavutynka.ukr.education/</t>
         </is>
       </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Козлова Олена Володимирівна</t>
+          <t>Директор Козлова Олена Володимирівна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">