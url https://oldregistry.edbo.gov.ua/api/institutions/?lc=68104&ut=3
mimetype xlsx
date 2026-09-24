--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -404,650 +404,650 @@
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Кам'янець-Подільської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03849)74444</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>kpschool1@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://kpschool1.at.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Судець Валентина Василівна</t>
+          <t>В.о. директора Кривенчук Світлана Костянтинівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>360</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Кам`янець-Подільська гімназія №2 ім. Т.Г. Шевченка Кам’янець-Подільської міської ради Хмельницької області</t>
+          <t>Кам`янець-Подільська гімназія №12 Кам’янець-Подільської міської ради Хмельницької області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>141230</v>
+        <v>141239</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №2</t>
+          <t>Гімназія №12</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>6810400000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Кам'янець-Подільський, Хмельницька область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Князів Коріатовичів, 2</t>
+          <t>вулиця Будівельників, 19</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA68020110010097898</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Кам’янець-Подільський</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Кам'янець-Подільської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(03848)51646</t>
+          <t>(03849)73911</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>school2kp@gmail.com</t>
+          <t>kp_school12@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>https://2kp.e-schools.info/</t>
+          <t>http://school12.ucoz.com</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Крик Назарій Васильович</t>
+          <t>В.о. директора Коробчук Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
-        <v>250</v>
+        <v>940</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Кам`янець-Подільська гімназія №4 Кам’янець-Подільської міської ради Хмельницької області</t>
+          <t>Кам`янець-Подільська гімназія №2 ім. Т.Г. Шевченка Кам’янець-Подільської міської ради Хмельницької області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>141228</v>
+        <v>141230</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №4</t>
+          <t>Гімназія №2</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>6810400000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Кам'янець-Подільський, Хмельницька область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Злагоди, 27-Б</t>
+          <t>вулиця Князів Коріатовичів, 2</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA68020110010097898</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Кам’янець-Подільський</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Кам'янець-Подільської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(03849)94935</t>
+          <t>(03848)51646</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>kpskhool11@gmail.com</t>
+          <t>school2kp@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>https://school11.pp.ua/</t>
+          <t>https://2kp.e-schools.info/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Чернець Олена Вікторівна</t>
+          <t>Директор Крик Назарій Васильович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Кам`янець-Подільська гімназія №8 Кам’янець-Подільської міської ради Хмельницької області</t>
+          <t>Кам`янець-Подільська гімназія №4 Кам’янець-Подільської міської ради Хмельницької області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>141243</v>
+        <v>141228</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №8</t>
+          <t>Гімназія №4</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>6810400000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Кам'янець-Подільський, Хмельницька область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 24</t>
+          <t>вулиця Злагоди, 27-Б</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA68020110010097898</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Кам’янець-Подільський</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Кам'янець-Подільської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(03849)74151</t>
+          <t>(03849)94935</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>zosh8school@gmail.com</t>
+          <t>kpskhool11@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>http://school8.osvita-kp.gov.ua/</t>
+          <t>https://school11.pp.ua/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Ромась Олена Степанівна</t>
+          <t>В.о. директора Чернець Олена Вікторівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5" t="n">
-        <v>487</v>
+        <v>300</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Кам`янець-Подільський ліцей №10 Кам’янець-Подільської міської ради Хмельницької області</t>
+          <t>Кам`янець-Подільська гімназія №8 Кам’янець-Подільської міської ради Хмельницької області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>141238</v>
+        <v>141243</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №10</t>
+          <t>Гімназія №8</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>6810400000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Кам'янець-Подільський, Хмельницька область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бориса Оріха, 20</t>
+          <t>вулиця Шевченка, 24</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA68020110010097898</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Кам’янець-Подільський</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Кам'янець-Подільської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(03849)76139</t>
+          <t>(03849)74151</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>kpzosh10@gmail.com</t>
+          <t>zosh8school@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://school10.osvita-kp.gov.ua/</t>
+          <t>http://school8.osvita-kp.gov.ua/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Полевий Юрій Богданович</t>
+          <t>В.о. директора Ромась Олена Степанівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5" t="n">
-        <v>740</v>
+        <v>487</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Кам`янець-Подільський ліцей №12 Кам’янець-Подільської міської ради Хмельницької області</t>
+          <t>Кам`янець-Подільський ліцей №10 Кам’янець-Подільської міської ради Хмельницької області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>141239</v>
+        <v>141238</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №12</t>
+          <t>Ліцей №10</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>6810400000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Кам'янець-Подільський, Хмельницька область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Будівельників, 19</t>
+          <t>вулиця Бориса Оріха, 20</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA68020110010097898</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Кам’янець-Подільський</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Кам'янець-Подільської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(03849)73911</t>
+          <t>(03849)76139</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>kp_school12@ukr.net</t>
+          <t>kpzosh10@gmail.com</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>http://school12.ucoz.com</t>
+          <t>http://school10.osvita-kp.gov.ua/</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Язвінська Тетяна Леонтіївна</t>
+          <t>Директор Полевий Юрій Богданович</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5" t="n">
-        <v>940</v>
+        <v>740</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Кам`янець-Подільський ліцей №13 Кам’янець-Подільської міської ради Хмельницької області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>141240</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Ліцей №13</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
@@ -1094,51 +1094,51 @@
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Кам'янець-Подільської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(03849)7-40-37</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>kpschool13@gmail.com</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>http://nvk13kp.co.ua/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Охота Інна Василівна</t>
+          <t>В.о. директора Охота Інна Василівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5" t="n">
         <v>900</v>
       </c>
@@ -1554,51 +1554,51 @@
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Кам'янець-Подільської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(03849)41928</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>soh17@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>https://school17.e-schools.info/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткачук Борис Миколайович</t>
+          <t>В.о. директора Ткачук Борис Миколайович</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5" t="n">
         <v>1400</v>
       </c>
@@ -1669,51 +1669,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Кам'янець-Подільської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(03849)51680</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>kp_nvk@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>https://kp3.school/</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Токар Оксана Володимирівна</t>
+          <t>Директор Боднар Світлана Василівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5" t="n">
         <v>900</v>
       </c>
@@ -1784,51 +1784,51 @@
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Кам'янець-Подільської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
           <t>(03849)23722</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
           <t>school5kp@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
           <t>http://school5kp.org.ua/</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Бабчинський Юрій Васильович</t>
+          <t>В.о. директора Бабчинський Юрій Васильович</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5" t="n">
         <v>964</v>
       </c>
@@ -2014,51 +2014,51 @@
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Кам'янець-Подільської міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
           <t>(03849)41100</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
           <t>kpschool7@ukr.net</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
           <t>http://school7.osvita-kp.gov.ua/</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Лаврусевич Олег Анатолійович</t>
+          <t>В.о. директора Островська Олена Вікторівна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5" t="n">
         <v>900</v>
       </c>
@@ -2129,51 +2129,51 @@
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Кам'янець-Подільської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
           <t>(03849)51412, (03849)21036, (03849)23940</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
           <t>kp.nvk9@gmail.com</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
           <t>http://www.nvk9.inf.ua/</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Осадчук Наталія Вікторівна</t>
+          <t>В.о. директора Осадчук Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5" t="n">
         <v>1120</v>
       </c>