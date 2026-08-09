--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$48</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$49</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y48"/>
+  <dimension ref="A1:Y49"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -1914,51 +1914,51 @@
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
           <t>(0382)65-62-03</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
           <t>khmgym30@ukr.net</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
           <t>https://school7.km.ua</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Смертюк Алла Василівна</t>
+          <t>В.о. директора Жолдак Світлана Василівна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
@@ -4384,1151 +4384,1260 @@
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>Приватна початкова школа "Хмельницька католицька школа блаженної Марцеліни Даровської"</t>
+          <t>Приватний заклад гімназія "Простір" м. Хмельницький</t>
         </is>
       </c>
       <c r="B39" s="5" t="n">
-        <v>176836</v>
+        <v>176832</v>
       </c>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>Хмельницька католицька школа</t>
+          <t>ГІМНАЗІЯ "ПРОСТІР"</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G39" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H39" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J39" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K39" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Маріуполя, 37</t>
+          <t>вулиця Подільська, 124</t>
         </is>
       </c>
       <c r="L39" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M39" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N39" s="7"/>
       <c r="O39" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P39" s="4" t="inlineStr">
         <is>
-          <t>(068)2444868</t>
+          <t>(067)752-76-40</t>
         </is>
       </c>
       <c r="Q39" s="4"/>
       <c r="R39" s="4" t="inlineStr">
         <is>
-          <t>catholic.school.khm@gmail.com</t>
+          <t>info@gymnasiumprostir.com.ua</t>
         </is>
       </c>
       <c r="S39" s="4"/>
       <c r="T39" s="4" t="inlineStr">
         <is>
-          <t> Перець Олександра Євгеніївна</t>
+          <t>Директор Маліновська Марина Миколаївна</t>
         </is>
       </c>
       <c r="U39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад гімназія "Простір" м. Хмельницький</t>
+          <t>"Приватний заклад "Гімназія "Світ знань"</t>
         </is>
       </c>
       <c r="B40" s="5" t="n">
-        <v>176832</v>
+        <v>176534</v>
       </c>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>ГІМНАЗІЯ "ПРОСТІР"</t>
+          <t>Приватний заклад "Гімназія "Світ знань"</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G40" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H40" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J40" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K40" s="4" t="inlineStr">
         <is>
-          <t>вулиця Подільська, 124</t>
+          <t>вулиця Нижня Берегова, 75</t>
         </is>
       </c>
       <c r="L40" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M40" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P40" s="4" t="inlineStr">
         <is>
-          <t>(067)752-76-40</t>
+          <t>(097)2053782</t>
         </is>
       </c>
       <c r="Q40" s="4"/>
       <c r="R40" s="4" t="inlineStr">
         <is>
-          <t>info@gymnasiumprostir.com.ua</t>
-[...2 lines deleted...]
-      <c r="S40" s="4"/>
+          <t>gymnasium1svitznan@gmail.com</t>
+        </is>
+      </c>
+      <c r="S40" s="4" t="inlineStr">
+        <is>
+          <t>www.kazkoviysvit.com.ua</t>
+        </is>
+      </c>
       <c r="T40" s="4" t="inlineStr">
         <is>
-          <t>Директор Маліновська Марина Миколаївна</t>
+          <t>Директор Целенко Людмила Борисівна</t>
         </is>
       </c>
       <c r="U40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>"Приватний заклад "Гімназія "Світ знань"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД "ХМЕЛЬНИЦЬКА КАТОЛИЦЬКА ГІМНАЗІЯ БЛАЖЕННОЇ МАРЦЕЛІНИ ДАРОВСЬКОЇ"</t>
         </is>
       </c>
       <c r="B41" s="5" t="n">
-        <v>176534</v>
+        <v>176836</v>
       </c>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад "Гімназія "Світ знань"</t>
+          <t>ХМЕЛЬНИЦЬКА КАТОЛИЦЬКА ГІМНАЗІЯ</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H41" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K41" s="4" t="inlineStr">
         <is>
-          <t>вулиця Нижня Берегова, 75</t>
+          <t>вулиця Героїв Маріуполя, 37</t>
         </is>
       </c>
       <c r="L41" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M41" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P41" s="4" t="inlineStr">
         <is>
-          <t>(097)2053782</t>
+          <t>(068)2444868</t>
         </is>
       </c>
       <c r="Q41" s="4"/>
       <c r="R41" s="4" t="inlineStr">
         <is>
-          <t>gymnasium1svitznan@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>catholic.school.khm@gmail.com</t>
+        </is>
+      </c>
+      <c r="S41" s="4"/>
       <c r="T41" s="4" t="inlineStr">
         <is>
-          <t>Директор Целенко Людмила Борисівна</t>
+          <t> Перець Олександра Євгеніївна</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>Хмельницька спеціальна загальноосвітня школа №32</t>
+          <t>Товариство з обмеженою відповідальністю "Хмельницький приватний ліцей "Альфа"</t>
         </is>
       </c>
       <c r="B42" s="5" t="n">
-        <v>142295</v>
+        <v>177007</v>
       </c>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>ХСЗОШ №32</t>
+          <t>Хмельницький приватний ліцей "Альфа"</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G42" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H42" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K42" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Маріуполя, 31</t>
+          <t>провулок Йосипа Лапушкіна, 12</t>
         </is>
       </c>
       <c r="L42" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M42" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N42" s="7"/>
       <c r="O42" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P42" s="4" t="inlineStr">
         <is>
-          <t>(0382)650218</t>
+          <t>(066)6515106</t>
         </is>
       </c>
       <c r="Q42" s="4"/>
       <c r="R42" s="4" t="inlineStr">
         <is>
-          <t>dschool@ukr.net</t>
+          <t>alfa.km.ua@gmail.com</t>
         </is>
       </c>
       <c r="S42" s="4"/>
       <c r="T42" s="4" t="inlineStr">
         <is>
-          <t>Директор Красіцька Наталія Володимирівна</t>
+          <t>Директор Висоцька Людмила Романівна</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>Хмельницька спеціальна загальноосвітня школа №33</t>
+          <t>Хмельницька спеціальна загальноосвітня школа №32</t>
         </is>
       </c>
       <c r="B43" s="5" t="n">
-        <v>142627</v>
+        <v>142295</v>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>Хмельницька СЗОШ № 33</t>
+          <t>ХСЗОШ №32</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G43" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H43" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K43" s="4" t="inlineStr">
         <is>
-          <t>вулиця Завадського, 8/1</t>
+          <t>вулиця Героїв Маріуполя, 31</t>
         </is>
       </c>
       <c r="L43" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M43" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
-          <t>(0382)650547</t>
+          <t>(0382)650218</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
-          <t>khmznvz@ukr.net</t>
+          <t>dschool@ukr.net</t>
         </is>
       </c>
       <c r="S43" s="4"/>
       <c r="T43" s="4" t="inlineStr">
         <is>
-          <t>Директор Воробель Галина Миколаївна</t>
+          <t>Директор Красіцька Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>Хмельницький економіко-математичний ліцей "Прометей" з поглибленим вивченням іноземних мов Університету економіки і підприємництва</t>
+          <t>Хмельницька спеціальна загальноосвітня школа №33</t>
         </is>
       </c>
       <c r="B44" s="5" t="n">
-        <v>176903</v>
+        <v>142627</v>
       </c>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>Хмельницький профільний ліцей "Прометей"</t>
+          <t>Хмельницька СЗОШ № 33</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H44" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K44" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Майдану, 13</t>
+          <t>вулиця Завадського, 8/1</t>
         </is>
       </c>
       <c r="L44" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M44" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
-          <t>(095)5347076</t>
+          <t>(0382)650547</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
-          <t>liceumuep@gmail.com</t>
+          <t>khmznvz@ukr.net</t>
         </is>
       </c>
       <c r="S44" s="4"/>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>Директор Бункус Світлана Вікторівна</t>
+          <t>Директор Воробель Галина Миколаївна</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>Хмельницький ліцей Хмельницької обласної ради</t>
+          <t>Хмельницький економіко-математичний ліцей "Прометей" з поглибленим вивченням іноземних мов Університету економіки і підприємництва</t>
         </is>
       </c>
       <c r="B45" s="5" t="n">
-        <v>141027</v>
+        <v>176903</v>
       </c>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>Хмельницький ліцей</t>
+          <t>Хмельницький профільний ліцей "Прометей"</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
-          <t>ліцей-інтернат</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H45" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K45" s="4" t="inlineStr">
         <is>
-          <t>вулиця Озерна, 14</t>
+          <t>вулиця Героїв Майдану, 13</t>
         </is>
       </c>
       <c r="L45" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M45" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти та науки Хмельницької обласної державної адміністрації</t>
+          <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
-          <t>(0382)771598</t>
+          <t>(095)5347076</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
-          <t>info@lyceum.km.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>liceumuep@gmail.com</t>
+        </is>
+      </c>
+      <c r="S45" s="4"/>
       <c r="T45" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Пальміна Любов Володимирівна</t>
+          <t>Директор Бункус Світлана Вікторівна</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>Хмельницький приватний ліцей "Гармонія"</t>
+          <t>Хмельницький ліцей Хмельницької обласної ради</t>
         </is>
       </c>
       <c r="B46" s="5" t="n">
-        <v>140318</v>
+        <v>141027</v>
       </c>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>ХПЛ "Гармонія"</t>
+          <t>Хмельницький ліцей</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>ліцей-інтернат</t>
         </is>
       </c>
       <c r="G46" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H46" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I46" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J46" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K46" s="4" t="inlineStr">
         <is>
-          <t>вулиця Молодіжна, 12/1</t>
+          <t>вулиця Озерна, 14</t>
         </is>
       </c>
       <c r="L46" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M46" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти та науки Хмельницької міської ради</t>
+          <t>Департамент освіти та науки Хмельницької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
-          <t>(0382)675585</t>
+          <t>(0382)771598</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
-          <t>garmonia_km@ua.fm</t>
-[...2 lines deleted...]
-      <c r="S46" s="4"/>
+          <t>info@lyceum.km.ua</t>
+        </is>
+      </c>
+      <c r="S46" s="4" t="inlineStr">
+        <is>
+          <t>http://lyceum.km.ua</t>
+        </is>
+      </c>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>Директор Проскуровська Валентина Петрівна</t>
+          <t>Т.в.о. директора Пальміна Любов Володимирівна</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>Хмельницький приватний ліцей "Мої обрії"</t>
+          <t>Хмельницький приватний ліцей "Гармонія"</t>
         </is>
       </c>
       <c r="B47" s="5" t="n">
-        <v>149306</v>
+        <v>140318</v>
       </c>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>ХПЛ "Мої обрії"</t>
+          <t>ХПЛ "Гармонія"</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H47" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J47" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K47" s="4" t="inlineStr">
         <is>
-          <t>проспект Миру, 101 А</t>
+          <t>вулиця Молодіжна, 12/1</t>
         </is>
       </c>
       <c r="L47" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M47" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N47" s="7"/>
       <c r="O47" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P47" s="4" t="inlineStr">
         <is>
-          <t>(098)6265945</t>
+          <t>(0382)675585</t>
         </is>
       </c>
       <c r="Q47" s="4"/>
       <c r="R47" s="4" t="inlineStr">
         <is>
-          <t>moiobriionline@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>garmonia_km@ua.fm</t>
+        </is>
+      </c>
+      <c r="S47" s="4"/>
       <c r="T47" s="4" t="inlineStr">
         <is>
-          <t>Директор Малієнко Валентина Олександрівна</t>
+          <t>Директор Проскуровська Валентина Петрівна</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>Хмельницький спортивний ліцей</t>
+          <t>Хмельницький приватний ліцей "Мої обрії"</t>
         </is>
       </c>
       <c r="B48" s="5" t="n">
-        <v>140620</v>
+        <v>149306</v>
       </c>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>Хмельницький спортивний ліцей</t>
+          <t>ХПЛ "Мої обрії"</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
-          <t>спортивний ліцей</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G48" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H48" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I48" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J48" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K48" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чорновола, 180</t>
+          <t>проспект Миру, 101 А</t>
         </is>
       </c>
       <c r="L48" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M48" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N48" s="7"/>
       <c r="O48" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P48" s="4" t="inlineStr">
         <is>
-          <t>(0382)647712</t>
+          <t>(098)6265945</t>
         </is>
       </c>
       <c r="Q48" s="4"/>
       <c r="R48" s="4" t="inlineStr">
         <is>
-          <t>kmsportlyceum@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S48" s="4"/>
+          <t>moiobriionline@gmail.com</t>
+        </is>
+      </c>
+      <c r="S48" s="4" t="inlineStr">
+        <is>
+          <t>www.moiobrii.com.ua</t>
+        </is>
+      </c>
       <c r="T48" s="4" t="inlineStr">
         <is>
-          <t>Директор Підгорна Леся Володимирівна</t>
+          <t>Директор Малієнко Валентина Олександрівна</t>
         </is>
       </c>
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y48" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="4" t="inlineStr">
+        <is>
+          <t>Хмельницький спортивний ліцей</t>
+        </is>
+      </c>
+      <c r="B49" s="5" t="n">
+        <v>140620</v>
+      </c>
+      <c r="C49" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>Хмельницький спортивний ліцей</t>
+        </is>
+      </c>
+      <c r="E49" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>спортивний ліцей</t>
+        </is>
+      </c>
+      <c r="G49" s="4" t="inlineStr">
+        <is>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="H49" s="6" t="inlineStr">
+        <is>
+          <t>6810100000</t>
+        </is>
+      </c>
+      <c r="I49" s="4" t="inlineStr">
+        <is>
+          <t>Хмельницька область</t>
+        </is>
+      </c>
+      <c r="J49" s="4" t="inlineStr">
+        <is>
+          <t>Хмельницький, Хмельницька область</t>
+        </is>
+      </c>
+      <c r="K49" s="4" t="inlineStr">
+        <is>
+          <t>вулиця Чорновола, 180</t>
+        </is>
+      </c>
+      <c r="L49" s="6" t="inlineStr">
+        <is>
+          <t>UA68040470010096613</t>
+        </is>
+      </c>
+      <c r="M49" s="4" t="inlineStr">
+        <is>
+          <t>Хмельницька обл., м. Хмельницький</t>
+        </is>
+      </c>
+      <c r="N49" s="7"/>
+      <c r="O49" s="4" t="inlineStr">
+        <is>
+          <t>Департамент освіти та науки Хмельницької міської ради</t>
+        </is>
+      </c>
+      <c r="P49" s="4" t="inlineStr">
+        <is>
+          <t>(0382)647712</t>
+        </is>
+      </c>
+      <c r="Q49" s="4"/>
+      <c r="R49" s="4" t="inlineStr">
+        <is>
+          <t>kmsportlyceum@ukr.net</t>
+        </is>
+      </c>
+      <c r="S49" s="4"/>
+      <c r="T49" s="4" t="inlineStr">
+        <is>
+          <t>Директор Підгорна Леся Володимирівна</t>
+        </is>
+      </c>
+      <c r="U49" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V49" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W49" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X49" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y49" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:Y48"/>
+  <autoFilter ref="A1:Y49"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>