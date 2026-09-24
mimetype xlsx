--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1369,51 +1369,51 @@
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>(0382)658213</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>khmschool14@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
           <t>http://khmschool14.at.ua</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Широка Наталія Василівна</t>
+          <t>В.о. директора Панчик Альона Володимирівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
@@ -1587,51 +1587,51 @@
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(0382)55-80-95</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>sschool27km@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4"/>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Андрощук Павло Петрович</t>
+          <t>Директор Драгун-Рогоза Олена Петрівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
@@ -2047,1694 +2047,1694 @@
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №10 Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Гімназія №8 Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>140050</v>
+        <v>140049</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №10</t>
+          <t>гімназія №8</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>вулиця Водопровідна, 9а</t>
+          <t>вулиця Я. Гальчевського, 34</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(0382)764890, (0382)703312</t>
+          <t>(0382)644270</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>nvk-10@ukr.net</t>
+          <t>szsh_8@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4"/>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Грищук Віктор Дмитрович</t>
+          <t>Директор Коріньовський Сергій Петрович</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №11 Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №10 Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>140033</v>
+        <v>140050</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №11</t>
+          <t>Ліцей №10</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>проспект Миру, 84/2</t>
+          <t>вулиця Водопровідна, 9а</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(0382)632732, (0382)632064</t>
+          <t>(0382)764890, (0382)703312</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>liceum11khm@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>nvk-10@ukr.net</t>
+        </is>
+      </c>
+      <c r="S19" s="4"/>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Байдич Віктор Григорович</t>
+          <t>Директор Куліковець-Кицан Ілона Вячеславівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №13 імені Романа Ткаченка Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №11 Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>140448</v>
+        <v>140033</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №13 імені Романа Ткаченка</t>
+          <t>Ліцей №11</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>вулиця Панаса Мирного, 27/1</t>
+          <t>проспект Миру, 84/2</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(0382)771456, (0382)770881</t>
+          <t>(0382)632732, (0382)632064</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>biblio28@ukr.net</t>
+          <t>liceum11khm@gmail.com</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
-          <t>nvo28.ucoz.ua</t>
+          <t>http://gym2.km.ua</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Топольніцький Володимир Володимирович</t>
+          <t>Директор Байдич Віктор Григорович</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №14 імені Івана Огієнка Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №13 імені Романа Ткаченка Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>140467</v>
+        <v>140448</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №14 імені Івана Огієнка</t>
+          <t>Ліцей №13 імені Романа Ткаченка</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Степана Бандери, 14/1</t>
+          <t>вулиця Панаса Мирного, 27/1</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(0382)631051</t>
+          <t>(0382)771456, (0382)770881</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>shkola252007@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S21" s="4"/>
+          <t>biblio28@ukr.net</t>
+        </is>
+      </c>
+      <c r="S21" s="4" t="inlineStr">
+        <is>
+          <t>nvo28.ucoz.ua</t>
+        </is>
+      </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Кошалко Тетяна Олександрівна</t>
+          <t>Директор Топольніцький Володимир Володимирович</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №15 імені Олександра Співачука Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №14 імені Івана Огієнка Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
-        <v>140071</v>
+        <v>140467</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №15 імені Олександра Співачука</t>
+          <t>Ліцей №14 імені Івана Огієнка</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>вулиця Проскурівського підпілля, 125/1</t>
+          <t>вулиця Степана Бандери, 14/1</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
-          <t>(0382)71-62-67</t>
+          <t>(0382)631051</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
-          <t>khmschool15@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>shkola252007@ukr.net</t>
+        </is>
+      </c>
+      <c r="S22" s="4"/>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Директор Кіящук Алла Йосипівна</t>
+          <t>Директор Дядик Ольга Анатоліївна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №16 імені Володимира Козубняка Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №15 імені Олександра Співачука Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
-        <v>140167</v>
+        <v>140071</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №16 імені Володимира Козубняка</t>
+          <t>Ліцей №15 імені Олександра Співачука</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
-          <t>вулиця Грушевського, 72</t>
+          <t>вулиця Проскурівського підпілля, 125/1</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(0382)795716</t>
+          <t>(0382)71-62-67</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
-          <t>kolegiumkm@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S23" s="4"/>
+          <t>khmschool15@ukr.net</t>
+        </is>
+      </c>
+      <c r="S23" s="4" t="inlineStr">
+        <is>
+          <t>http://www.school15.in.ua/</t>
+        </is>
+      </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Віхтюк Оксана Василівна</t>
+          <t>Директор Кіящук Алла Йосипівна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №17 Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №16 імені Володимира Козубняка Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
-        <v>140168</v>
+        <v>140167</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №17 Хмельницької міської ради</t>
+          <t>Ліцей №16 імені Володимира Козубняка</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
-          <t>вулиця Проскурівського підпілля, 89</t>
+          <t>вулиця Грушевського, 72</t>
         </is>
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
-          <t>(0382)656207</t>
+          <t>(0382)795716</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
-          <t>khm_licey17@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>kolegiumkm@ukr.net</t>
+        </is>
+      </c>
+      <c r="S24" s="4"/>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t>Директор Пірог Вадим Валентинович</t>
+          <t>В.о. директора Оленич Ольга Володимирівна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №18 Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №17 Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
-        <v>140529</v>
+        <v>140168</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 18</t>
+          <t>Ліцей №17 Хмельницької міської ради</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G25" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H25" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K25" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Павла ІІ, 1</t>
+          <t>вулиця Проскурівського підпілля, 89</t>
         </is>
       </c>
       <c r="L25" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M25" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
-          <t>(0382)71-65-14</t>
+          <t>(0382)656207</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
-          <t>khm-school20@ukr.net</t>
+          <t>khm_licey17@ukr.net</t>
         </is>
       </c>
       <c r="S25" s="4" t="inlineStr">
         <is>
-          <t>https://school20km.e-schools.info</t>
+          <t>http://www.licey17.km.ua</t>
         </is>
       </c>
       <c r="T25" s="4" t="inlineStr">
         <is>
-          <t>Директор Демиденко Жанна Петрівна</t>
+          <t>Директор Коверда Тарас Валентинович</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №2 Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №18 Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
-        <v>139997</v>
+        <v>140529</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №2 ХМР</t>
+          <t>Ліцей № 18</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H26" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Франка, 57</t>
+          <t>вулиця Івана Павла ІІ, 1</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
-          <t>(0382)794671</t>
+          <t>(0382)71-65-14</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
-          <t>hmnvk2@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S26" s="4"/>
+          <t>khm-school20@ukr.net</t>
+        </is>
+      </c>
+      <c r="S26" s="4" t="inlineStr">
+        <is>
+          <t>https://school20km.e-schools.info</t>
+        </is>
+      </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t>Директор Васількова Людмила Михайлівна</t>
+          <t>Директор Демиденко Жанна Петрівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №3 імені Артема Мазура Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №2 Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
-        <v>140070</v>
+        <v>139997</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №3 імені Артема Мазура</t>
+          <t>Ліцей №2 ХМР</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G27" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H27" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тернопільська, 14/1</t>
+          <t>вулиця Івана Франка, 57</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(0382)671873, (0382)674323</t>
+          <t>(0382)794671</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>tbl@ua.fm</t>
-[...6 lines deleted...]
-      </c>
+          <t>hmnvk2@ukr.net</t>
+        </is>
+      </c>
+      <c r="S27" s="4"/>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t>Директор Кенц Олена Дем'янівна</t>
+          <t>Директор Васількова Людмила Михайлівна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №4 імені Павла Жука Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №3 імені Артема Мазура Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
-        <v>141080</v>
+        <v>140070</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №4 імені Павла Жука</t>
+          <t>Ліцей №3 імені Артема Мазура</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G28" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H28" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K28" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 9</t>
+          <t>вулиця Тернопільська, 14/1</t>
         </is>
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
-          <t>(0382)631233</t>
+          <t>(0382)671873, (0382)674323</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
-          <t>nvk4chm@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S28" s="4"/>
+          <t>tbl@ua.fm</t>
+        </is>
+      </c>
+      <c r="S28" s="4" t="inlineStr">
+        <is>
+          <t>http://tbl.km.ua</t>
+        </is>
+      </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Директор Прус Олеся Віталіївна</t>
+          <t>Директор Кенц Олена Дем'янівна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №5 Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №4 імені Павла Жука Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B29" s="5" t="n">
-        <v>140515</v>
+        <v>141080</v>
       </c>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №5 ХМР</t>
+          <t>Ліцей №4 імені Павла Жука</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H29" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
-          <t>вулиця Староміська, 2</t>
+          <t>вулиця Перемоги, 9</t>
         </is>
       </c>
       <c r="L29" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M29" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
-          <t>(0382)76-25-26</t>
+          <t>(0382)631233</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
-          <t>zow1@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>nvk4chm@ukr.net</t>
+        </is>
+      </c>
+      <c r="S29" s="4"/>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>Директор Броварська Олена Аркадіївна</t>
+          <t>Директор Прус Олеся Віталіївна</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №6 імені Назара Макаренка Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №5 Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B30" s="5" t="n">
-        <v>139951</v>
+        <v>140515</v>
       </c>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №6 імені Назара Макаренка</t>
+          <t>Ліцей №5 ХМР</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G30" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H30" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J30" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K30" s="4" t="inlineStr">
         <is>
-          <t>провулок Володимирський, 12</t>
+          <t>вулиця Староміська, 2</t>
         </is>
       </c>
       <c r="L30" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M30" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P30" s="4" t="inlineStr">
         <is>
-          <t>(0382)658078</t>
+          <t>(0382)76-25-26</t>
         </is>
       </c>
       <c r="Q30" s="4"/>
       <c r="R30" s="4" t="inlineStr">
         <is>
-          <t>szosh_6@ukr.net</t>
+          <t>zow1@ukr.net</t>
         </is>
       </c>
       <c r="S30" s="4" t="inlineStr">
         <is>
-          <t>http://szosh6.e-schools.info</t>
+          <t>http://1school.km.ua</t>
         </is>
       </c>
       <c r="T30" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткач Сергій Анатолійович</t>
+          <t>Директор Броварська Олена Аркадіївна</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №7 Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №6 імені Назара Макаренка Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B31" s="5" t="n">
-        <v>140468</v>
+        <v>139951</v>
       </c>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 7</t>
+          <t>Ліцей №6 імені Назара Макаренка</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G31" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H31" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J31" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K31" s="4" t="inlineStr">
         <is>
-          <t>вулиця Городня, 22-А</t>
+          <t>провулок Володимирський, 12</t>
         </is>
       </c>
       <c r="L31" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M31" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
-          <t>(096)4508677</t>
+          <t>(0382)658078</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
-          <t>khmnvk7@ukr.net</t>
+          <t>szosh_6@ukr.net</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
-          <t>http://blognvk7km.blogspot.com</t>
+          <t>http://szosh6.e-schools.info</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>Директор Сарахман Олена Степанівна</t>
+          <t>Директор Ткач Сергій Анатолійович</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №8 Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №7 Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B32" s="5" t="n">
-        <v>140049</v>
+        <v>140468</v>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №8</t>
+          <t>Ліцей № 7</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H32" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J32" s="4" t="inlineStr">
         <is>
           <t>Хмельницький, Хмельницька область</t>
         </is>
       </c>
       <c r="K32" s="4" t="inlineStr">
         <is>
-          <t>вулиця Я. Гальчевського, 34</t>
+          <t>вулиця Городня, 22-А</t>
         </is>
       </c>
       <c r="L32" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M32" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P32" s="4" t="inlineStr">
         <is>
-          <t>(0382)644270</t>
+          <t>(096)4508677</t>
         </is>
       </c>
       <c r="Q32" s="4"/>
       <c r="R32" s="4" t="inlineStr">
         <is>
-          <t>szsh_8@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S32" s="4"/>
+          <t>khmnvk7@ukr.net</t>
+        </is>
+      </c>
+      <c r="S32" s="4" t="inlineStr">
+        <is>
+          <t>http://blognvk7km.blogspot.com</t>
+        </is>
+      </c>
       <c r="T32" s="4" t="inlineStr">
         <is>
-          <t>Директор Коріньовський Сергій Петрович</t>
+          <t>Директор Сарахман Олена Степанівна</t>
         </is>
       </c>
       <c r="U32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
@@ -3900,63 +3900,63 @@
         </is>
       </c>
       <c r="K34" s="4" t="inlineStr">
         <is>
           <t>вулиця Залізняка, 32-А</t>
         </is>
       </c>
       <c r="L34" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M34" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
-          <t>(097)4626143</t>
+          <t>(097)1393480</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
           <t>khmschool1@gmail.com</t>
         </is>
       </c>
       <c r="S34" s="4"/>
       <c r="T34" s="4" t="inlineStr">
         <is>
-          <t>Директор Газда Тамара Миколаївна</t>
+          <t>Директор Бігус Юлія Олегівна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
@@ -4021,51 +4021,51 @@
       <c r="M35" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P35" s="4" t="inlineStr">
         <is>
           <t>(0382)614640</t>
         </is>
       </c>
       <c r="Q35" s="4"/>
       <c r="R35" s="4" t="inlineStr">
         <is>
           <t>nvo1@ukr.net</t>
         </is>
       </c>
       <c r="S35" s="4"/>
       <c r="T35" s="4" t="inlineStr">
         <is>
-          <t>Директор Романів Оксана Миколаївна</t>
+          <t>Директор Максимова Ірина Сергіївна</t>
         </is>
       </c>
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
@@ -4118,51 +4118,51 @@
         </is>
       </c>
       <c r="K36" s="4" t="inlineStr">
         <is>
           <t>проспект Миру, 76/6</t>
         </is>
       </c>
       <c r="L36" s="6" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M36" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P36" s="4" t="inlineStr">
         <is>
-          <t>(0382)633003</t>
+          <t>(0382)632266</t>
         </is>
       </c>
       <c r="Q36" s="4"/>
       <c r="R36" s="4" t="inlineStr">
         <is>
           <t>school3003@ukr.net</t>
         </is>
       </c>
       <c r="S36" s="4"/>
       <c r="T36" s="4" t="inlineStr">
         <is>
           <t>Директор Мудра Інна Іванівна</t>
         </is>
       </c>
       <c r="U36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W36" s="6" t="inlineStr">