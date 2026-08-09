--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -541,250 +541,250 @@
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Каланчацький центр освіти молоді та дорослих Каланчацької селищної ради Херсонської області</t>
+          <t>Каланчацький ліцей з початковою школою та гімназією Каланчацької селищної ради Херсонської області"</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>145111</v>
+        <v>144895</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Каланчацький ЦОМД</t>
+          <t>Каланчацький ліцей</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>6523255100</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>смт Каланчак, Каланчацький район, Херсонська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Михайлівська, 15</t>
+          <t>вулиця Скадовська, 1</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA65080070010032201</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., Скадовський р-н, с-ще Каланчак</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту, культури та туризму Каланчацької селищної ради Херсонської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(05530)31698</t>
+          <t>(05530)31346</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>kalanvechir@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S4" s="4"/>
+          <t>kalanschool@kalanchacka-gromada.gov.ua</t>
+        </is>
+      </c>
+      <c r="S4" s="4" t="inlineStr">
+        <is>
+          <t>http://kalan-school1.org.ua</t>
+        </is>
+      </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Куршпиль Антоніна Олександрівна</t>
+          <t>Директор Грибовська Людмила Михайлівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Опорний заклад "Каланчацький заклад повної загальної середньої освіти №1 Каланчацької селищної ради Херсонської області"</t>
+          <t>Каланчацький центр освіти молоді та дорослих Каланчацької селищної ради Херсонської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>144895</v>
+        <v>145111</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>ОЗ "Каланчацький ЗПЗСО №1"</t>
+          <t>Каланчацький ЦОМД</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>6523255100</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>смт Каланчак, Каланчацький район, Херсонська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Скадовська, 1</t>
+          <t>вулиця Михайлівська, 15</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA65080070010032201</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., Скадовський р-н, с-ще Каланчак</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту, культури та туризму Каланчацької селищної ради Херсонської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(05530)31346</t>
+          <t>(05530)31698</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>schoolkalan1@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>kalanvechir@ukr.net</t>
+        </is>
+      </c>
+      <c r="S5" s="4"/>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Грибовська Людмила Михайлівна</t>
+          <t>Директор Куршпиль Антоніна Олександрівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">